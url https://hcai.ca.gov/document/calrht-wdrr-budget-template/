--- v0 (2026-08-12)
+++ v1 (2026-09-01)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30408"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unleashing-my.sharepoint.com/personal/tara_vierria_unleashingleaders_com/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cahcai.sharepoint.com/sites/HWDD/RuralHealthTransformation/Phase II/05. Workforce Development/13. Retention &amp; Relocation/HCAI Approved Artifacts/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DD4F6A5D-F045-4E58-A79E-F8A3BD98B775}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F0CA890-F657-4AD5-82CD-5823F86CF962}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A. Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="B. Budget Summary" sheetId="2" r:id="rId2"/>
     <sheet name="C. Bonus Detail" sheetId="3" r:id="rId3"/>
     <sheet name="D. Program Costs" sheetId="4" r:id="rId4"/>
     <sheet name="E. Budget Narrative" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
@@ -101,51 +101,51 @@
   <c r="F9" i="3"/>
   <c r="F8" i="3"/>
   <c r="F7" i="3"/>
   <c r="F6" i="3"/>
   <c r="F5" i="3"/>
   <c r="F4" i="3"/>
   <c r="F3" i="3"/>
   <c r="B13" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
   <c r="B5" i="2"/>
   <c r="B10" i="2" l="1"/>
   <c r="B12" i="2" s="1"/>
   <c r="C15" i="4" s="1"/>
   <c r="F34" i="3"/>
   <c r="C16" i="4"/>
   <c r="C17" i="4"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="83">
   <si>
     <t>CalRHT Workforce Development Recruitment and Retention (WDRR) Program</t>
   </si>
   <si>
     <t>Application Budget Template  |  Grant Year 2026  |  Aligned to Grant Guide v4.0</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Use this template to submit the high-level budget required with your WDRR organizational application (due August 31, 2026). It captures the funding you are requesting by category. If you receive a tentative award, HCAI will require a more detailed budget (annual allocations by site and funding category) before the first payment is released.</t>
   </si>
   <si>
     <t>What WDRR funds</t>
   </si>
   <si>
     <t>WDRR funding may only support the three categories below. All funds must ultimately be paid to support eligible Health Professionals:</t>
   </si>
   <si>
     <t>1.  Recruitment bonuses, to recruit eligible Health Professionals to qualifying rural sites.</t>
   </si>
   <si>
     <t>2.  Retention bonuses, to retain eligible Health Professionals already practicing at qualifying rural sites.</t>
   </si>
   <si>
@@ -197,50 +197,53 @@
     <t>Cell legend</t>
   </si>
   <si>
     <t>Enter your data here (light-yellow, shaded)</t>
   </si>
   <si>
     <t>Calculated automatically (do not edit)</t>
   </si>
   <si>
     <t>Example row (not counted in totals); delete before submitting</t>
   </si>
   <si>
     <t>Questions</t>
   </si>
   <si>
     <t>Email HCAI staff at info@calruralhealth.org  |  Application portal: https://hcai.ca.gov/rural-health/calrht/funding/</t>
   </si>
   <si>
     <t>WDRR Application Budget Summary</t>
   </si>
   <si>
     <t>Auto-calculated from Tabs C and D. Review before submitting. Complete only the shaded cell below.</t>
   </si>
   <si>
     <t>Applicant type:</t>
+  </si>
+  <si>
+    <t>Consortium collaborative or system</t>
   </si>
   <si>
     <t>Select your applicant type from the drop-down in cell B4. Sets your maximum award ($1M facility / $2M consortium, collaborative, or system).</t>
   </si>
   <si>
     <t>Maximum award for this applicant type:</t>
   </si>
   <si>
     <t>Funding Category</t>
   </si>
   <si>
     <t>BP1 Amount Requested</t>
   </si>
   <si>
     <t>Recruitment Bonuses</t>
   </si>
   <si>
     <t>Retention Bonuses</t>
   </si>
   <si>
     <t>Subtotal: Bonuses to Health Professionals</t>
   </si>
   <si>
     <t>Program Costs Allowance (max 10%)</t>
   </si>
@@ -362,51 +365,51 @@
   </si>
   <si>
     <t>Calculation Methodology</t>
   </si>
   <si>
     <t>Disbursement / Payment Timing</t>
   </si>
   <si>
     <t>Program Costs Allowance</t>
   </si>
   <si>
     <t>Non-Supplantation Certification (required)</t>
   </si>
   <si>
     <t>I certify that WDRR funds will not replace or duplicate any other HCAI, federal, state, local, private, or employer reimbursement source for the same cost, consistent with CMS RHT Terms &amp; Conditions §14 and 2 CFR 200.306(b). Authorized representative name, title, and date below:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="\$#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF015390"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF015390"/>
       <name val="Arial"/>
@@ -571,62 +574,62 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF009AD0"/>
@@ -859,1195 +862,1214 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:B36"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="104" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:2" ht="21">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="32" t="s">
+    <row r="2" spans="2:2" ht="15.6">
+      <c r="B2" s="30" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2">
       <c r="B4" s="2"/>
     </row>
-    <row r="5" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2" ht="15.6">
       <c r="B5" s="31" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="57" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2" ht="55.15">
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2">
       <c r="B7" s="2"/>
     </row>
-    <row r="8" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2" ht="15.6">
       <c r="B8" s="31" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2" ht="27.6">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2">
       <c r="B11" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2" ht="27.6">
       <c r="B12" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:2" ht="15.6">
       <c r="B14" s="31" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:2">
       <c r="B15" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:2" ht="27.6">
       <c r="B16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:2" ht="27.6">
       <c r="B17" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:2" ht="27.6">
       <c r="B18" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:2">
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:2">
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:2">
       <c r="B21" s="2"/>
     </row>
-    <row r="22" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:2" ht="15.6">
       <c r="B22" s="31" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:2">
       <c r="B23" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:2">
       <c r="B24" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:2" ht="27.6">
       <c r="B25" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="2:2" ht="57" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:2" ht="41.45">
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:2" ht="27.6">
       <c r="B27" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="28" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:2" ht="27.6">
       <c r="B28" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="29" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:2">
       <c r="B29" s="2"/>
     </row>
-    <row r="30" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:2" ht="15.6">
       <c r="B30" s="31" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="31" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:2">
       <c r="B31" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="32" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:2">
       <c r="B32" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2">
       <c r="B33" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2">
       <c r="B34" s="2"/>
     </row>
-    <row r="35" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2" ht="15.6">
       <c r="B35" s="31" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="36" spans="2:2" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2">
       <c r="B36" s="3" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="21.75" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="32" t="s">
+    <row r="2" spans="1:3" ht="15.6">
+      <c r="B2" s="30" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" ht="39.6">
       <c r="A4" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="29"/>
-      <c r="C4" s="30" t="s">
+      <c r="B4" s="29" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C4" s="32" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B5" s="8" t="str">
+        <v>34</v>
+      </c>
+      <c r="B5" s="8">
         <f>IF(B4="","",IF(B4="Consortium collaborative or system",2000000,1000000))</f>
-        <v/>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="A8" s="11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" s="8">
         <f>SUMIFS('C. Bonus Detail'!$F$4:$F$33,'C. Bonus Detail'!$C$4:$C$33,"Recruitment")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3">
       <c r="A9" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" s="8">
         <f>SUMIFS('C. Bonus Detail'!$F$4:$F$33,'C. Bonus Detail'!$C$4:$C$33,"Retention")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3">
       <c r="A10" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" s="13">
         <f>B8+B9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3">
       <c r="A11" s="11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" s="8">
         <f>'D. Program Costs'!$C$12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3">
       <c r="A12" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="13">
         <f>B10+B11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3">
       <c r="A13" s="14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" s="15">
         <f>SUMIFS('C. Bonus Detail'!$F$4:$F$33,'C. Bonus Detail'!$G$4:$G$33,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" ht="15.6">
       <c r="A15" s="31" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
       <c r="A16" s="16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B16" s="17" t="str">
         <f>IF(B4="","Select applicant type",IF(B12&lt;=B5,"OK","OVER CAP: REDUCE"))</f>
-        <v>Select applicant type</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>OK</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="17" t="str">
         <f>IF(B12=0,"Enter budget first",IF(B11&lt;=0.1*B12,"OK","OVER 10%: REDUCE"))</f>
         <v>Enter budget first</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" ht="30" customHeight="1">
       <c r="A18" s="16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" s="17" t="str">
         <f>IF(MAX('C. Bonus Detail'!$E$4:$E$33)=0,"Enter bonuses first",IF(MAX('C. Bonus Detail'!$E$4:$E$33)&lt;=150000,"OK","One or more exceed $150k: list as above-cap need in Notes"))</f>
         <v>Enter bonuses first</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" ht="41.45">
       <c r="A19" s="16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B19" s="17" t="str">
         <f>"Required by Grant Guide v4.0: no third-party contractor payments."</f>
         <v>Required by Grant Guide v4.0: no third-party contractor payments.</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <protectedRanges>
+    <protectedRange sqref="B4" name="Range1"/>
+  </protectedRanges>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" sqref="B4" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Individual facility,Consortium collaborative or system"</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D15" sqref="D15"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="26" customWidth="1"/>
     <col min="9" max="9" width="40" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="42" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="55.5" customHeight="1">
       <c r="A2" s="18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C2" s="18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D2" s="18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E2" s="18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F2" s="18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G2" s="18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H2" s="18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I2" s="18" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="26.45">
       <c r="A3" s="19">
         <v>1</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D3" s="19">
         <v>1</v>
       </c>
       <c r="E3" s="19">
         <v>150000</v>
       </c>
       <c r="F3" s="20">
         <f t="shared" ref="F3:F33" si="0">IF(AND(ISNUMBER(D3),ISNUMBER(E3)),D3*E3,"")</f>
         <v>150000</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H3" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I3" s="19" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="22"/>
       <c r="E4" s="23"/>
       <c r="F4" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="22"/>
       <c r="E5" s="23"/>
       <c r="F5" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" ht="15">
       <c r="A6" s="21"/>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="22"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="22"/>
       <c r="E7" s="23"/>
       <c r="F7" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="22"/>
       <c r="E8" s="23"/>
       <c r="F8" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="22"/>
       <c r="E9" s="23"/>
       <c r="F9" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="22"/>
       <c r="E10" s="23"/>
       <c r="F10" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="22"/>
       <c r="E12" s="23"/>
       <c r="F12" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="22"/>
       <c r="E13" s="23"/>
       <c r="F13" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="21"/>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="23"/>
       <c r="F14" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="22"/>
       <c r="E15" s="23"/>
       <c r="F15" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="22"/>
       <c r="E16" s="23"/>
       <c r="F16" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="22"/>
       <c r="E17" s="23"/>
       <c r="F17" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="21"/>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="22"/>
       <c r="E18" s="23"/>
       <c r="F18" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="21"/>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="22"/>
       <c r="E19" s="23"/>
       <c r="F19" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="21"/>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="22"/>
       <c r="E20" s="23"/>
       <c r="F20" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="21"/>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="22"/>
       <c r="E21" s="23"/>
       <c r="F21" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="21"/>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="22"/>
       <c r="E22" s="23"/>
       <c r="F22" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="21"/>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="22"/>
       <c r="E23" s="23"/>
       <c r="F23" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="22"/>
       <c r="E24" s="23"/>
       <c r="F24" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="21"/>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="22"/>
       <c r="E25" s="23"/>
       <c r="F25" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="22"/>
       <c r="E26" s="23"/>
       <c r="F26" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="21"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="22"/>
       <c r="E27" s="23"/>
       <c r="F27" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="21"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="22"/>
       <c r="E28" s="23"/>
       <c r="F28" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="22"/>
       <c r="E29" s="23"/>
       <c r="F29" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="21"/>
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="22"/>
       <c r="E30" s="23"/>
       <c r="F30" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="21"/>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="22"/>
       <c r="E31" s="23"/>
       <c r="F31" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="21"/>
       <c r="B32" s="21"/>
       <c r="C32" s="21"/>
       <c r="D32" s="22"/>
       <c r="E32" s="23"/>
       <c r="F32" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="21"/>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="22"/>
       <c r="E33" s="23"/>
       <c r="F33" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="13">
         <f>SUM(F4:F33)</f>
         <v>0</v>
       </c>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" deleteRows="0"/>
+  <protectedRanges>
+    <protectedRange sqref="A3:E33" name="Range1"/>
+    <protectedRange sqref="G3:I33" name="Range2"/>
+    <protectedRange sqref="F3" name="Range3"/>
+  </protectedRanges>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A34:E34"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" sqref="C4:C33" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Recruitment,Retention"</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" sqref="G4:G33" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>"Yes,No"</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="42" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
-    <row r="2" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" ht="25.5" customHeight="1">
       <c r="A2" s="18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C2" s="18" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="24">
       <c r="A3" s="19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C3" s="20">
         <v>9500</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="23"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
       <c r="C5" s="23"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3">
       <c r="A6" s="21"/>
       <c r="B6" s="21"/>
       <c r="C6" s="23"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="23"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="23"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="23"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="23"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3">
       <c r="A12" s="34" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B12" s="34"/>
       <c r="C12" s="13">
         <f>SUM(C4:C11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" ht="15.6">
       <c r="A14" s="31" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C15" s="8">
         <f>'B. Budget Summary'!$B$12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3">
       <c r="A16" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="26">
         <f>IF('B. Budget Summary'!$B$12=0,0,C12/'B. Budget Summary'!$B$12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3">
       <c r="A17" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="27" t="str">
         <f>IF('B. Budget Summary'!$B$12=0,"Enter bonuses first",IF(C12&lt;=0.1*'B. Budget Summary'!$B$12,"OK","OVER 10%: REDUCE"))</f>
         <v>Enter bonuses first</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" insertRows="0" deleteRows="0"/>
+  <protectedRanges>
+    <protectedRange sqref="A3:C11" name="Range1"/>
+  </protectedRanges>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="4" width="30" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="30" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
     </row>
-    <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C2" s="18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D2" s="18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E2" s="18" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="57.75" customHeight="1">
       <c r="A3" s="28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
     </row>
-    <row r="4" spans="1:5" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="57.75" customHeight="1">
       <c r="A4" s="28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
     </row>
-    <row r="5" spans="1:5" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="57.75" customHeight="1">
       <c r="A5" s="28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
     </row>
-    <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="15.6">
       <c r="A7" s="35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
     </row>
-    <row r="8" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="43.5" customHeight="1">
       <c r="A8" s="33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5">
       <c r="A9" s="36"/>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5">
       <c r="A10" s="36"/>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <protectedRanges>
+    <protectedRange sqref="B3:E5" name="Range1"/>
+    <protectedRange sqref="A9:E11" name="Range2"/>
+  </protectedRanges>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E11"/>
   </mergeCells>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
@@ -2257,134 +2279,78 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB540F51-E948-43B4-9274-02C741F070F0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB540F51-E948-43B4-9274-02C741F070F0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C4A73CA-6A61-4953-ADEE-C8C65007385E}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C4A73CA-6A61-4953-ADEE-C8C65007385E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9113846-9C16-46D3-8102-FBACED19FA13}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9113846-9C16-46D3-8102-FBACED19FA13}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2b3a245d-ae0c-41e5-a706-919401278756}" enabled="1" method="Standard" siteId="{28891a93-888f-489f-9930-e78b8f733ca6}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...20 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>openpyxl</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBFF649F22CFBD4E90DB0987F419F9EB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>