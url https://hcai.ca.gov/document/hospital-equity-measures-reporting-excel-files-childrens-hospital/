--- v0 (2026-04-01)
+++ v1 (2026-08-11)
@@ -1,4490 +1,10948 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28723"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30317"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jvang\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cahcai.sharepoint.com/sites/Diversity-Commission-Reporting-Team/Shared Documents/Hospital Equity Measures (AB1204)/Business Requirements/Specifications/2026 Regulation Changes/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AEDD5E5E-7488-4C1C-A022-4F859A7C610C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F3993DDE-8B81-4827-883C-7BF094B7F84C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="689" xr2:uid="{2C726DAB-D460-4310-BA70-5D7F90C5E5A4}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="781" xr2:uid="{2C726DAB-D460-4310-BA70-5D7F90C5E5A4}"/>
   </bookViews>
   <sheets>
     <sheet name="Gen Info Instructions" sheetId="8" r:id="rId1"/>
     <sheet name="Field Specs Children's Hosp" sheetId="6" r:id="rId2"/>
     <sheet name="Children's Hosp" sheetId="2" r:id="rId3"/>
+    <sheet name="Instructions" sheetId="9" r:id="rId4"/>
+    <sheet name="Measure Names" sheetId="10" r:id="rId5"/>
+    <sheet name="Stratification Groups" sheetId="11" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Field Specs Children''s Hosp'!$A$1:$F$485</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Field Specs Children''s Hosp'!$A$1:$F$505</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Field Specs Children''s Hosp'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3096" uniqueCount="1471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3478" uniqueCount="1842">
+  <si>
+    <t>Version 1.4: April 20, 2026</t>
+  </si>
   <si>
     <t>General Information and Instructions</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Children's Hosp</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> tab displays all variables required for children's hospitals</t>
+      <t xml:space="preserve"> tab displays all variables required for Children's hospitals</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Field Specs Children's Hosp</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> tab displays specifications and formatting for data elements for children's hospitals</t>
-[...9 lines deleted...]
-    <t>Rates shall be formatted as 6 digits: 4 digits, 1 decimal point, 1 digit. For example, XXXX.X</t>
+      <t xml:space="preserve"> tab displays specifications and formatting for data elements for Children's hospitals</t>
+    </r>
+  </si>
+  <si>
+    <t>Dates shall be formatted as: month (2 digits) , day (2 digits), year (4 digits) separated by slashes (“/”). For example, 03/12/2009 (also commonly referred to as “mm/dd/yyyy” format).</t>
+  </si>
+  <si>
+    <r>
+      <t>Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ages shall be formatted as 5 digits: 3 digits, 1 decimal point, 1 digit. For example, XXX.X</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rates</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>per 1,000 shall be formatted as 6 digits: 4 digits, 1 decimal point, 1 digit. For example, XXXX.X</t>
+    </r>
   </si>
   <si>
     <t>Whole numbers shall be formatted as 9 digits with no decimal point. For example, XXXXXXXXX</t>
   </si>
   <si>
-    <t>Yes/ No responses shall be formatted as 1 character value: Y or N</t>
+    <r>
+      <t>Yes/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>No responses shall be formatted as 1 numeric value: 1 for Yes and 0 for No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Missing or no data shall be formatted as blank</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Data that meets or exceed the threshold for re-identification by the Data De-identification Guidelines shall be indicated as "masked"</t>
+    </r>
   </si>
   <si>
     <t>Label</t>
   </si>
   <si>
     <t>Data Element</t>
   </si>
   <si>
     <t>Data Description</t>
   </si>
   <si>
-    <t>Required?</t>
+    <t>Required</t>
   </si>
   <si>
     <t>Format</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Hospital_Name</t>
   </si>
   <si>
     <t>Hospital Name</t>
   </si>
   <si>
     <t>Name of the hospital</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Character</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>200</t>
+    </r>
+  </si>
+  <si>
     <t>HCAI_ID</t>
   </si>
   <si>
     <t>Hospital HCAI ID</t>
   </si>
   <si>
-    <t xml:space="preserve">A unique nine-digit identifier assigned to each facility by HCAI. The first digit indicates the facility’s license type. The second and third digits indicate the State of the licensed facility (California). The fourth and fifth digits identify the county in which the facility is located. The last four digits are unique within each county for each type of data (i.e., IP, ED and AS). </t>
-[...2 lines deleted...]
-    <t>Reporting_Organization</t>
+    <t>A unique nine-digit identifier assigned to each facility by HCAI. The first digit indicates the facility’s license type. The second and third digits indicate the State of the licensed facility (California). The fourth and fifth digits identify the county in which the facility is located. The last four digits are unique within each county for each type of data (i.e., IP, ED and AS).</t>
+  </si>
+  <si>
+    <t>Reporting_Organization </t>
   </si>
   <si>
     <t>Reporting Organization</t>
   </si>
   <si>
     <t>Name of the organization creating and submitting the Hospital Equity Measures Report</t>
   </si>
   <si>
     <t>Report_Period_Start_Date</t>
   </si>
   <si>
-    <t xml:space="preserve">Report Period Start Date </t>
+    <t>Report Period Start Date</t>
   </si>
   <si>
     <t>Start date for the reporting period covered in the Hospital Equity Measures Report (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Report_Period_End_Date</t>
   </si>
   <si>
-    <t xml:space="preserve">Report Period End Date </t>
+    <t>Report Period End Date</t>
   </si>
   <si>
     <t>End date for the reporting period covered in the Hospital Equity Measures Report (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>Clean_Water_Air</t>
   </si>
   <si>
     <t>Hospital Location with Clean Water and Air</t>
   </si>
   <si>
-    <t>Response to whether the hospitals is located in an area with access to clean water and air (Y/N)</t>
+    <r>
+      <t xml:space="preserve">Response to whether the hospitals is located in an area with access to clean water and air </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Numeric</t>
+    </r>
   </si>
   <si>
     <t>Report_Web_Address</t>
   </si>
   <si>
     <t>Hospital Web Address for Equity Report</t>
   </si>
   <si>
     <t>Web address for the location of the Hospital Equity Report on the hospital's website</t>
   </si>
   <si>
     <t>JCA_1_Leadship</t>
   </si>
   <si>
     <t>Joint Commission Accreditation question 1</t>
   </si>
   <si>
-    <t>Designate an individual to lead hospital health equity activities (Y/N)</t>
+    <r>
+      <t xml:space="preserve">Designate an individual to lead hospital health equity activities </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)</t>
+    </r>
   </si>
   <si>
     <t>JCA_2_Document</t>
   </si>
   <si>
     <t>Joint Commission Accreditation question 2</t>
   </si>
   <si>
-    <t>Provide documentation of policy prohibiting discrimination  (Y/N)</t>
+    <r>
+      <t>Provide documentation of policy prohibiting discrimination  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Yes = 1; No = 0)</t>
+    </r>
   </si>
   <si>
     <t>JCA_3_Denominator</t>
   </si>
   <si>
     <t>Joint Commission Accreditation Language Denominator</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of patients that were asked their preferred language </t>
+    <t>Number of patients that were asked their preferred language</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>JCA_3_ASL_Num</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation American Sign Language  Numerator</t>
+    <t>Joint Commission Accreditation American Sign Language Numerator</t>
   </si>
   <si>
     <t>Number of patients that reported their preferred language is American Sign Language</t>
   </si>
   <si>
     <t>JCA_3_ASL_Percent</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation American Sign Language  Percent</t>
-[...2 lines deleted...]
-    <t>Percent of patients that reported their perferred language is American Sign Language</t>
+    <r>
+      <t>Joint Commission Accreditation American Sign Language Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Percen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>tage of patients that reported their preferred language is American Sign Language</t>
+    </r>
   </si>
   <si>
     <t>Decimal</t>
   </si>
   <si>
-    <t>3,1</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4,1</t>
+    </r>
   </si>
   <si>
     <t>JCA_3_English_Num</t>
   </si>
   <si>
     <t>Joint Commission Accreditation English Language Numerator</t>
   </si>
   <si>
     <t>Number of patients that reported their preferred language is English</t>
   </si>
   <si>
     <t>JCA_3_English_Percent</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation English Language Percent</t>
-[...2 lines deleted...]
-    <t>Percent of patients that reported their perferred language is English</t>
+    <r>
+      <t>Joint Commission Accreditation English Language Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age of patients that reported their preferred language is English</t>
+    </r>
   </si>
   <si>
     <t>JCA_3_API_Num</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation Asian Pacific Islander Languages Numerator</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Joint Commission Accreditation Asian/Pacific Islander Languages Numerator</t>
+    </r>
   </si>
   <si>
     <t>Number of patients that reported their preferred language is an Asian/Pacific Islander Language</t>
   </si>
   <si>
     <t>JCA_3_API_Percent</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation Asian Pacific Islander Languages Percent</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Percent of patients that reported their perferred language is Asian/Pacific Islander Languages </t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Joint Commission Accreditation Asian/Pacific Islander Languages Percentage</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age of patients that reported their preferred language is Asian/Pacific Islander Languages</t>
+    </r>
   </si>
   <si>
     <t>JCA_3_ME_Num</t>
   </si>
   <si>
     <t>Joint Commission Accreditation Middle Eastern Languages Numerator</t>
   </si>
   <si>
+    <r>
+      <t>Number of patients that reported their preferred language is</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Middle Eastern Language</t>
+    </r>
+  </si>
+  <si>
     <t>JCA_3_ME_Percent</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation Middle Eastern Languages</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Percent of patients that reported their perferred language is Middle Eastern Languages </t>
+    <r>
+      <t xml:space="preserve">Joint Commission Accreditation Middle Eastern Languages </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Percentage</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age of patients that reported their preferred language is Middle Eastern Languages</t>
+    </r>
   </si>
   <si>
     <t>JCA_3_Spanish_Num</t>
   </si>
   <si>
     <t>Joint Commission Accreditation Spanish Language Numerator</t>
   </si>
   <si>
     <t>Number of patients that reported their preferred language is Spanish</t>
   </si>
   <si>
     <t>JCA_3_Spanish_Percent</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation Spanish Language Percent</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Percent of patients that reported their perferred language is Spanish </t>
+    <r>
+      <t>Joint Commission Accreditation Spanish Language Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age of patients that reported their preferred language is Spanish</t>
+    </r>
   </si>
   <si>
     <t>JCA_3_other_Num</t>
   </si>
   <si>
     <t>Joint Commission Accreditation Other Languages Numerator</t>
   </si>
   <si>
     <t>Number of patients that reported their preferred language is another language not specified</t>
   </si>
   <si>
     <t>JCA_3_other_Percent</t>
   </si>
   <si>
-    <t>Joint Commission Accreditation Other Languages</t>
-[...2 lines deleted...]
-    <t>Percent of patients that reported their perferred language is another language not specified</t>
+    <r>
+      <t xml:space="preserve">Joint Commission Accreditation Other Languages </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Percentage</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age of patients that reported their preferred language is another language not specified</t>
+    </r>
   </si>
   <si>
     <t>CMS_HCHE_1_Strategy</t>
   </si>
   <si>
-    <t>Centers for Medicare &amp; Medicaid Services (CMS) Hospital Commitment to Health Equity Structural (HCHE) Measure Domain 1</t>
-[...3 lines deleted...]
-Our hospital strategic plan identifies priority populations who currently experience health disparities(Y/N)  
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CMS HCHE Measure Domain 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Strategic Planning </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)
+Our hospital strategic plan identifies priority populations who currently experience health disparities
 Our hospital strategic plan identifies healthcare equity goals and discrete action steps to achieve these goals. 
 Our hospital strategic plan outlines specific resources that have been dedicated to achieving our equity goals. 
 Our hospital strategic plan describes our approach for engaging key stakeholders, such as community-based organizations.</t>
+    </r>
   </si>
   <si>
     <t>CMS_HCHE_2_Data</t>
   </si>
   <si>
     <t>CMS HCHE Measure Domain 2</t>
   </si>
   <si>
-    <t>Data Collection (Yes/No)
-Our hospital strategic plan identifies healthcare equity goals and discrete action steps to achieve these goals (Y/N)  
+    <r>
+      <t xml:space="preserve">Data Collection </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)
+ Our hospital collects demographic information, including self-reported race and ethnicity, and/or social determinant of health information on the majority of our patients.
 Our hospital has training for staff in culturally sensitive collection of demographics and/or social determinant of health information. 
 Our hospital inputs demographic and/or social determinant of health information collected from patients into structured, interoperable data elements using a certified electronic health record (EHR) technology.</t>
+    </r>
   </si>
   <si>
     <t>CMS_HCHE_3_KPI</t>
   </si>
   <si>
     <t>CMS HCHE Measure Domain 3</t>
   </si>
   <si>
-    <t>Data Analysis (Yes/No)
+    <r>
+      <t>Data Analysis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Yes = 1; No = 0)
 Our hospital stratifies key performance indicators by demographic and/or social determinants of health variables to identify equity gaps and includes this information in hospital performance dashboards.</t>
+    </r>
   </si>
   <si>
     <t>CMS_HCHE_4_QI</t>
   </si>
   <si>
     <t>CMS HCHE Measure Domain 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Quality Improvement (Yes/No)
-Our hospital participates in local, regional or national quality improvement activities focused on reducing health disparities </t>
+    <r>
+      <t xml:space="preserve">Quality Improvement </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)
+Our hospital participates in local, regional or national quality improvement activities focused on reducing health disparities</t>
+    </r>
   </si>
   <si>
     <t>CMS_HCHE_5_Leadership</t>
   </si>
   <si>
     <t>CMS HCHE Measure Domain 5</t>
   </si>
   <si>
-    <t>Leadership Engagement (Yes/No)  
+    <r>
+      <t xml:space="preserve">Leadership Engagement </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)
 Our hospital senior leadership, including chief executives and the entire hospital board of trustees, annually reviews our strategic plan for achieving health equity.
 Our hospital senior leadership, including chief executives and the entire hospital board of trustees, annually reviews key performance indicators stratified by demographic and/or social factors.</t>
-  </si>
-[...4 lines deleted...]
-    <t>CMS SDOH Screened numerator</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>SD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OH_screen_num</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CMS SDOH Screened numerator</t>
+    </r>
   </si>
   <si>
     <t>Number of patients admitted to an inpatient hospital stay who are 18 years or older on the date of admission and are screened for all of the five HRSN</t>
   </si>
   <si>
-    <t>SDoH_den</t>
-[...2 lines deleted...]
-    <t>CMS SDOH denominator</t>
+    <r>
+      <t>SD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OH_den</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CMS SDOH denominator</t>
+    </r>
   </si>
   <si>
     <t>Number of patients who are admitted to a hospital inpatient stay and who are 18 years or older on the date of admission</t>
   </si>
   <si>
     <t>SDOH_Screen_Rate</t>
   </si>
   <si>
     <t>CMS SDOH screen rate</t>
   </si>
   <si>
-    <t>The percent of patients admitted for an inpatient hospital stay who are 18 years or older on the date of admission, were screened for an HRSN, and who screen positive for one or more of the following five HRSNs: Food insecurity, housing instability, transportation problems, utility difficulties, or interpersonal safety</t>
+    <r>
+      <t>The percent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>age of patients admitted for an inpatient hospital stay who are 18 years or older on the date of admission, were screened for an HRSN, and who screen positive for one or more of the following five HRSNs: Food insecurity, housing instability, transportation problems, utility difficulties, or interpersonal safety</t>
+    </r>
   </si>
   <si>
     <t>SDOH_Food_Positive</t>
   </si>
   <si>
-    <t>CMS Screening for Social Drivers of Health (SDOH) Food Insecurity numerator</t>
+    <r>
+      <t xml:space="preserve">CMS </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>SDOH Food Insecurity numerator</t>
+    </r>
   </si>
   <si>
     <t>Number of patients screened positive for food insecurity</t>
   </si>
   <si>
     <t>SDOH_Food_Positive_Rate</t>
   </si>
   <si>
-    <t>CMS SDOH Food Positive Rate</t>
+    <r>
+      <t xml:space="preserve">CMS SDOH Food </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Insecurity Positive Rate</t>
+    </r>
   </si>
   <si>
     <t>SDOH_Food_Positive divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Food_Intervention</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Food Insecurity Intervention </t>
+    <t>CMS SDOH Food Insecurity Intervention</t>
   </si>
   <si>
     <t>Number of interventions provided for Food Insecurity</t>
   </si>
   <si>
     <t>SDOH_Food_Intervention_Rate</t>
   </si>
   <si>
     <t>CMS SDOH Food Insecurity Intervention Rate</t>
   </si>
   <si>
     <t>SDOH_Food_Intervention divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Housing_Positive</t>
   </si>
   <si>
     <t>CMS SDOH Housing Instability numerator</t>
   </si>
   <si>
     <t>Number of patients screened positive for housing instability</t>
   </si>
   <si>
     <t>SDOH_Housing_Positive_Rate</t>
   </si>
   <si>
     <t>CMS SDOH Housing Positive Rate</t>
   </si>
   <si>
     <t>SDOH_Housing_Positive divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Housing_Intervention</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Housing Intervention </t>
+    <t>CMS SDOH Housing Intervention</t>
   </si>
   <si>
     <t>Number of interventions provided for housing instability</t>
   </si>
   <si>
     <t>SDOH_Housing_Intervention_Rate</t>
   </si>
   <si>
     <t>CMS SDOH Housing Intervention Rate</t>
   </si>
   <si>
     <t>SDOH_Housing_Intervention divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Trans_Positive</t>
   </si>
   <si>
     <t>CMS SDOH Transportation Problems numerator</t>
   </si>
   <si>
     <t>Number of patients screened positive for transportation problems</t>
   </si>
   <si>
     <t>SDOH_Trans_Positive_Rate</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Transportation Problems Positive Rate </t>
+    <t>CMS SDOH Transportation Problems Positive Rate</t>
   </si>
   <si>
     <t>SDOH_Trans_Positive divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Trans_Intervention</t>
   </si>
   <si>
     <t>CMS SDOH Transportation Problems Intervention</t>
   </si>
   <si>
     <t>Number of interventions provided for transportation problems</t>
   </si>
   <si>
     <t>SDOH_Trans_Intervention_Rate</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Transportation Problems Intervention Rate </t>
+    <t>CMS SDOH Transportation Problems Intervention Rate</t>
   </si>
   <si>
     <t>SDOH_Trans_Intervention divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Utility_Positive</t>
   </si>
   <si>
     <t>CMS SDOH Utility Difficulties numerator</t>
   </si>
   <si>
     <t>Number of patients screened positive for utility difficulties</t>
   </si>
   <si>
     <t>SDOH_Utility_Positive_Rate</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Utility Difficulties Positive Rate </t>
+    <t>CMS SDOH Utility Difficulties Positive Rate</t>
   </si>
   <si>
     <t>SDOH_Utility_Positive divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Utility_Intervention</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Utility Difficulties Intervention </t>
+    <t>CMS SDOH Utility Difficulties Intervention</t>
   </si>
   <si>
     <t>Number of interventions provided for utility difficulties</t>
   </si>
   <si>
     <t>SDOH_Utility_Intervention_Rate</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Utility Difficulties Intervention Rate </t>
+    <t>CMS SDOH Utility Difficulties Intervention Rate</t>
   </si>
   <si>
     <t>SDOH_Utility_Intervention divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Safety_Positive</t>
   </si>
   <si>
     <t>CMS SDOH Interpersonal Safety numerator</t>
   </si>
   <si>
     <t>Number of patients screened positive for interpersonal safety</t>
   </si>
   <si>
     <t>SDOH_Safety_Positive_Rate</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Interpersonal Safety Positive Rate </t>
+    <t>CMS SDOH Interpersonal Safety Positive Rate</t>
   </si>
   <si>
     <t>SDOH_Safety_Positive divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>SDOH_Safety_Intervention</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Interpersonal Safety Intervention </t>
+    <t>CMS SDOH Interpersonal Safety Intervention</t>
   </si>
   <si>
     <t>Number of interventions provided for interpersonal safety</t>
   </si>
   <si>
     <t>SDOH_Safety_Intervention_Rate</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS SDOH Interpersonal Safety Intervention Rate </t>
+    <t>CMS SDOH Interpersonal Safety Intervention Rate</t>
   </si>
   <si>
     <t>SDOH_Safety_Intervention divided by SDOH_screen_num multiplied by 100</t>
   </si>
   <si>
     <t>PedSvy_Y</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience survey "would recommend hospital" responses </t>
+    <t>Pediatric experience survey "would recommend hospital" responses</t>
   </si>
   <si>
     <t>Number of respondents who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience survey total responses </t>
+    <t>Pediatric experience survey total responses</t>
   </si>
   <si>
     <t>Total number of respondents to pediatric experience survey</t>
   </si>
   <si>
-    <t>PedSvy_Percent</t>
-[...5 lines deleted...]
-    <t>The percent of respondents who reported a willingness to recommend the hospital</t>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed</t>
+    </r>
   </si>
   <si>
     <t>The total number of people surveyed on pediatric experience</t>
   </si>
   <si>
     <t>PedSvy_responserate</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveyresponse rate for people surveyed </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Race_AIAN</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is American Indian or Alaska Native</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is American Indian or Alaska Native who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Race_AIAN</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is American Indian or Alaska Native</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is American Indian or Alaska Native </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is American Indian or Alaska Native who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is American Indian or Alaska Native</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_AIAN</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is American Indian or Alaska Native who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_AIAN</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is American Indian or Alaska Native</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is American Indian or Alaska Native </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is American Indian or Alaska Native</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is American Indian or Alaska Native</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_AIAN</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is American Indian or Alaska Native</t>
-[...5 lines deleted...]
-    <t>PedSvy_Y_Race_Asian</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is American Indian or Alaska Native</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is American Indian or Alaska Native</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Race_Asian  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Asian</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is Asian who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Race_Asian</t>
+    <t>PedSvy_total_Race_Asian  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is Asian</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is Asian </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is Asian who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is Asian</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_Asian</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is Asian who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_Asian</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is Asian</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is Asian </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is Asian</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is Asian</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_Asian</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is Asian</t>
-[...5 lines deleted...]
-    <t>PedSvy_Y_Race_Blk</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is Asian</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is Asian</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Race_Blk  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Black or African American</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is Black or African American who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Race_Blk</t>
+    <t>PedSvy_total_Race_Blk  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is Black or African American</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is Black or African American </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is Black or African American who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is Black or African American</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_Blk</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is Black or African American who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_Blk</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is Black or African American</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is Black or African American </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is Black or African American</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is Black or African American</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_Blk</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is Black or African American</t>
-[...5 lines deleted...]
-    <t>PedSvy_Y_Race_Hisp</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is Black or African American</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is Black or African American</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Race_Hisp </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Hispanic or Latino</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is Hispanic or Latino who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Race_Hisp</t>
+    <t>PedSvy_total_Race_Hisp </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is Hispanic or Latino</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is Hispanic or Latino </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is Hispanic or Latino who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is Hispanic or Latino</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_Hisp</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is Hispanic or Latino who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_Hisp</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is Hispanic or Latino</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is Hispanic or Latino </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is Hispanic or Latino</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is Hispanic or Latino</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_Hisp</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is Hispanic or Latino</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose race and/or ethnicity is Hispanic or Latino </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is Hispanic or Latino</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is Hispanic or Latino</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Race_MENA</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Middle Eastern or North African</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is Middle Eastern or North African who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Race_MENA</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is Middle Eastern or North African</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is Middle Eastern or North African </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is Middle Eastern or North African who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is Middle Eastern or North African</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_MENA</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where race and/or ethnicity is Middle Eastern or North African</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is Middle Eastern or North African who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_MENA</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is Middle Eastern or North African</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is Middle Eastern or North African </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is Middle Eastern or North African</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is Middle Eastern or North African</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_MENA</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is Middle Eastern or North African</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose race and/or ethnicity is Middle Eastern or North African </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is Middle Eastern or North African</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is Middle Eastern or North African</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Race_NHPI</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Native Hawaiian or Pacific Islander </t>
+    <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is Native Hawaiian or Pacific Islander who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Race_NHPI</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience survey total responses where race and/or ethnicity is Native Hawaiian or Pacific Islander </t>
-[...11 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is Native Hawaiian or Pacific Islander who reported a willingness to recommend the hospital</t>
+    <t>Pediatric experience survey total responses where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_NHPI</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is Native Hawaiian or Pacific Islander who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_NHPI</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is Native Hawaiian or Pacific Islander </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is Native Hawaiian or Pacific Islander </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_NHPI</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is Native Hawaiian or Pacific Islander </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose race and/or ethnicity is Native Hawaiian or Pacific Islander </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Race_Multi</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is Other</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is Other who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Race_Multi</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is Other</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is Other </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is Other who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is Other</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_Multi</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where race and/or ethnicity is Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is Other who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_Multi</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is Other </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is Other </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is Other</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is Other</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_Multi</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is Other </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose race and/or ethnicity is Other </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is Other</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Race_Wht</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where race and/or ethnicity is White</t>
   </si>
   <si>
     <t>Number of respondents whose race and/or ethnicity is White who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Race_Wht</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where race and/or ethnicity is White</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose race and/or ethnicity is White </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose race and/or ethnicity is White who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose race and/or ethnicity is White</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Race_Wht</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where race and/or ethnicity is White</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose race and/or ethnicity is White who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Race_Wht</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveytotal number of people surveyed where race and/or ethnicity is White </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose race and/or ethnicity is White </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where race and/or ethnicity is White</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose race and/or ethnicity is White</t>
   </si>
   <si>
     <t>PedSvy_responserate_Race_Wht</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveyresponse rate for people surveyed where race and/or ethnicity is White </t>
-[...5 lines deleted...]
-    <t>PedSvy_Y_Age_0_4</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where race and/or ethnicity is White</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose race and/or ethnicity is White</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Age_0_4  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where age is 0 to 4 years old</t>
   </si>
   <si>
     <t>Number of respondents whose patient's age is 0 to 4 years old who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Age_0_4</t>
+    <t>PedSvy_total_Age_0_4  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where age is 0 to 4 years old</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose patient's age is 0 to 4 years old </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose patient's age is 0 to 4 years old who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose patient's age is 0 to 4 years old</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Age_0_4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where age is 0 to 4 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose patient's age is 0 to 4 years old who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Age_0_4</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where age is 0 to 4 years old</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose patient's age is 0 to 4 years old </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where age is 0 to 4 years old</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose patient's age is 0 to 4 years old</t>
   </si>
   <si>
     <t>PedSvy_responserate_Age_0_4</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where age is 0 to 4 years old</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Pediatric experience survey "would recommend hospital" responses where age is 5 to 9 years old </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where age is 0 to 4 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose patient's age is 0 to 4 years old</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Age_5_9  </t>
+  </si>
+  <si>
+    <t>Pediatric experience survey "would recommend hospital" responses where age is 5 to 9 years old</t>
   </si>
   <si>
     <t>Number of respondents whose patient's age is 5 to 9 years old who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Age_5_9</t>
-[...35 lines deleted...]
-    <t>PedSvy_Y_Age_10_14</t>
+    <t>PedSvy_total_Age_5_9  </t>
+  </si>
+  <si>
+    <t>Pediatric experience survey total responses where age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <t>Total number of respondents to pediatric experience survey whose patient's age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Age_5_9 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where age is 5 to 9 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose patient's age is 5 to 9 years old who reported a willingness to recommend the hospital</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_totalsurveyed_Age_5_9 </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where age is 5 to 9 years old</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose patient's age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Age_5_9 </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where age is 5 to 9 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose patient's age is 5 to 9 years old</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Age_10_14  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where age is 10 to 14 years old</t>
   </si>
   <si>
     <t>Number of respondents whose patient's age is 10 to 14 years old who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Age_10_14</t>
+    <t>PedSvy_total_Age_10_14  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where age is 10 to 14 years old</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose patient's age is 10 to 14 years old </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose patinet's age is 10 to 14 years old who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose patient's age is 10 to 14 years old</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Age_10_14</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose patient's age is 10 to 14 years old who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Age_10_14</t>
   </si>
   <si>
-    <t xml:space="preserve">Pediatric experience surveytotal number of people surveyed where age is 10 to 14 years old </t>
-[...14 lines deleted...]
-    <t>PedSvy_Y_Age_&gt;15</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The total number of people surveyed on pediatric experience whose </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>patient's age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Age_10_14 </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose patient's age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_Y_Age_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>gte15 </t>
+    </r>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where age is 15 years or older</t>
   </si>
   <si>
     <t>Number of respondents whose patient's age is 15 years or older who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Age_&gt;15</t>
+    <r>
+      <t>PedSvy_total_Age_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>gte15 </t>
+    </r>
   </si>
   <si>
     <t>Pediatric experience survey total responses where age is 15 years or older</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose patient's age is 15 years or older </t>
-[...26 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose patient's age is 15 years or older </t>
+    <t>Total number of respondents to pediatric experience survey whose patient's age is 15 years or older</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Age_gte15 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where age is 15 years or older</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose patient's age is 15 years or older who reported a willingness to recommend the hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_totalsurveyed_Age_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>gte15 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where age is 15 years or older</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose patient's age is 15 years or older</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_responserate_Age_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>gte15 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where age is 15 years or older</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose patient's age is 15 years or older</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Sex_F</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sex assigned at birth is Female</t>
   </si>
   <si>
     <t>Number of respondents whose sex assigned at birth is female who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Sex_F</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sex assigned at birth is Female</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sex assigned at birth is female </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sex assigned at birth is female who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sex assigned at birth is female</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Sex_F</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sex assigned at birth is female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sex assigned at birth is female who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Sex_F</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sex assigned at birth is female</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sex assigned at birth is female </t>
+    <t>Pediatric experience survey total number of people surveyed where sex assigned at birth is female</t>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sex assigned at birth is female</t>
   </si>
   <si>
     <t>PedSvy_responserate_Sex_F</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sex assigned at birth is female</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sex assigned at birth is female </t>
+    <t>Pediatric experience survey response rate for people surveyed where sex assigned at birth is female</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sex assigned at birth is female</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Sex_M</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sex assigned at birth is Male</t>
   </si>
   <si>
     <t>Number of respondents whose sex assigned at birth is male who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Sex_M</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sex assigned at birth is Male</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sex assigned at birth is male </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sex assigned at birth is male who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sex assigned at birth is male</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Sex_M</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sex assigned at birth is male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sex assigned at birth is male who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Sex_M</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sex assigned at birth is male</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sex assigned at birth is male </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sex assigned at birth is male</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sex assigned at birth is male</t>
   </si>
   <si>
     <t>PedSvy_responserate_Sex_M</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sex assigned at birth is male</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sex assigned at birth is male </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sex assigned at birth is male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sex assigned at birth is male</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Sex_Unk</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sex assigned at birth is Unknown</t>
   </si>
   <si>
     <t>Number of respondents whose sex assigned at birth is unknown who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Sex_Unk</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sex assigned at birth is Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sex assigned at birth is unknown </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sex assigned at birth is unknown who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sex assigned at birth is unknown</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Sex_Unk</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sex assigned at birth is unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sex assigned at birth is unknown who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Sex_Unk</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sex assigned at birth is unknown</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sex assigned at birth is unknown </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sex assigned at birth is unknown</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sex assigned at birth is unknown</t>
   </si>
   <si>
     <t>PedSvy_responserate_Sex_Unk</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sex assigned at birth is unknown</t>
-[...5 lines deleted...]
-    <t>PedSvy_Y_Payer_Medicare</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sex assigned at birth is unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sex assigned at birth is unknown</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Payer_Medicare  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where payer type is Medicare</t>
   </si>
   <si>
     <t>Number of respondents whose payer type is Medicare who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Payer_Medicare</t>
+    <t>PedSvy_total_Payer_Medicare  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where payer type is Medicare</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose payer type is Medicare </t>
-[...29 lines deleted...]
-    <t>PedSvy_Y_Payer_Medicaid</t>
+    <t>Total number of respondents to pediatric experience survey whose payer type is Medicare</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Payer_Medicare  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where payer type is Medicare</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose payer type is Medicare who reported a willingness to recommend the hospital</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_totalsurveyed_Payer_Medicare  </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where payer type is Medicare</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose payer type is Medicare</t>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Payer_Medicare  </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where payer type is Medicare</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose payer type is Medicare</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Payer_Medicaid  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where payer type is Medicaid</t>
   </si>
   <si>
     <t>Number of respondents whose payer type is Medicaid who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Payer_Medicaid</t>
+    <t>PedSvy_total_Payer_Medicaid  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where payer type is Medicaid</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose payer type is Medicaid </t>
-[...29 lines deleted...]
-    <t>PedSvy_Y_Payer_Private</t>
+    <t>Total number of respondents to pediatric experience survey whose payer type is Medicaid</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Payer_Medicaid  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where payer type is Medicaid</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose payer type is Medicaid who reported a willingness to recommend the hospital</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_totalsurveyed_Payer_Medicaid  </t>
+  </si>
+  <si>
+    <t>Pediatric experience survey total number of people surveyed where payer type is Medicaid</t>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose payer type is Medicaid</t>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Payer_Medicaid  </t>
+  </si>
+  <si>
+    <t>Pediatric experience survey response rate for people surveyed where payer type is Medicaid</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose payer type is Medicaid</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Payer_Private  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where payer type is Private</t>
   </si>
   <si>
     <t>Number of respondents whose payer type is Private who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Payer_Private</t>
+    <t>PedSvy_total_Payer_Private  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where payer type is Private</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose payer type is Private </t>
-[...26 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose payer type is Private </t>
+    <t>Total number of respondents to pediatric experience survey whose payer type is Private</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Payer_Private  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where payer type is Private</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose payer type is Private who reported a willingness to recommend the hospital</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_totalsurveyed_Payer_Private  </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where payer type is Private</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose payer type is Private</t>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Payer_Private  </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where payer type is Private</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose payer type is Private</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Payer_Self</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where payer type is Self Pay/Uninsured</t>
   </si>
   <si>
     <t>Number of respondents whose payer type is Self Pay/Uninsured who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Payer_Self</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where payer type is Self Pay/Uninsured</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose payer type is Self Pay/Uninsured </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose payer type is Self Pay/Uninsured who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose payer type is Self Pay/Uninsured</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Payer_Self</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where payer type is Self Pay</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose payer type is Self Pay/Uninsured who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Payer_Self</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where payer type is Self Pay</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose payer type is Self Pay/Uninsured </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where payer type is Self Pay</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose payer type is Self Pay/Uninsured</t>
   </si>
   <si>
     <t>PedSvy_responserate_Payer_Self</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where payer type is Self Pay</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose payer type is Self Pay/Uninsured </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where payer type is Self Pay</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose payer type is Self Pay/Uninsured</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Payer_Oth</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where payer type is Other/Unknown</t>
   </si>
   <si>
     <t>Number of respondents whose payer type is Other/Unknown who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Payer_Oth</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where payer type is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose payer type is Other/Unknown </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose payer type is Other/Unknown who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose payer type is Other/Unknown</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Payer_Oth</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where payer type is Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose payer type is Other/Unknown who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Payer_Oth</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where payer type is Other</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose payer type is Other/Unknown </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where payer type is Other</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose payer type is Other/Unknown</t>
   </si>
   <si>
     <t>PedSvy_responserate_Payer_Oth</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where payer type is Other</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose payer type is Other/Unknown </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where payer type is Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose payer type is Other/Unknown</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Lang_ASL</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where preferred language is American Sign Language</t>
   </si>
   <si>
     <t>Number of respondents whose preferred language is American Sign Language who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Lang_ASL</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where preferred language is American Sign Language</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose preferred language is American Sign Language </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose preferred language is American Sign Language who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose preferred language is American Sign Language</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Lang_ASL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where preferred language is American Sign Language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose preferred language is American Sign Language who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Lang_ASL</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where preferred language is American Sign Language</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose preferred language is American Sign Language </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where preferred language is American Sign Language</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose preferred language is American Sign Language</t>
   </si>
   <si>
     <t>PedSvy_responserate_Lang_ASL</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where preferred language is American Sign Language</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose preferred language is American Sign Language </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where preferred language is American Sign Language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose preferred language is American Sign Language</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Lang_Eng</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where preferred language is English</t>
   </si>
   <si>
     <t>Number of respondents whose preferred language is English who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Lang_Eng</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where preferred language is English</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose preferred language is English </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose preferred language is English who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose preferred language is English</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Lang_Eng</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where preferred language is English</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose preferred language is English who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Lang_Eng</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where preferred language is English</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose preferred language is English </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where preferred language is English</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose preferred language is English</t>
   </si>
   <si>
     <t>PedSvy_responserate_Lang_Eng</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where preferred language is English</t>
-[...5 lines deleted...]
-    <t>PedSvy_Y_Lang_API</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where preferred language is English</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose preferred language is English</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_Y_Lang_API  </t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where preferred language is an Asian/Pacific Islander language</t>
   </si>
   <si>
     <t>Number of respondents whose preferred language is an Asian/Pacific Islander language who reported willingness to recommend the hospital</t>
   </si>
   <si>
-    <t>PedSvy_total_Lang_API</t>
+    <t>PedSvy_total_Lang_API  </t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where preferred language is an Asian/Pacific Islander language</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose preferred language is an Asian/Pacific Islander language </t>
-[...26 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose preferred language is an Asian/Pacific Islander language </t>
+    <t>Total number of respondents to pediatric experience survey whose preferred language is an Asian/Pacific Islander language</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Lang_API</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where preferred language is an Asian/Pacific Islander language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose preferred language is an Asian/Pacific Islander language who reported a willingness to recommend the hospital</t>
+    </r>
+  </si>
+  <si>
+    <t>PedSvy_totalsurveyed_Lang_API  </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where preferred language is an Asian/Pacific Islander language</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose preferred language is an Asian/Pacific Islander language</t>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Lang_API  </t>
+  </si>
+  <si>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where preferred language is an Asian/Pacific Islander language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose preferred language is an Asian/Pacific Islander language</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Lang_ME</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where preferred language is Middle Eastern languages</t>
   </si>
   <si>
     <t>Number of respondents whose preferred language is Middle Eastern languages who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Lang_ME</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where preferred language is Middle Eastern languages</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose preferred language is Middle Eastern languages </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose preferred language is Middle Eastern languages who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose preferred language is Middle Eastern languages</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Lang_ME</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where preferred language is an Middle Eastern language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose preferred language is Middle Eastern languages who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Lang_ME</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where preferred language is an Middle Eastern language</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose preferred language is Middle Eastern languages </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where preferred language is an Middle Eastern language</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose preferred language is Middle Eastern languages</t>
   </si>
   <si>
     <t>PedSvy_responserate_Lang_ME</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where preferred language is an Middle Eastern language</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose preferred language is Middle Eastern languages </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where preferred language is an Middle Eastern language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose preferred language is Middle Eastern languages</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Lang_Span</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where preferred language is Spanish</t>
   </si>
   <si>
     <t>Number of respondents whose preferred language is Spanish who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Lang_Span</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where preferred language is Spanish</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose preferred language is Spanish </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose preferred language is Spanish who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose preferred language is Spanish</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Lang_Span</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where preferred language is Spanish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose preferred language is Spanish who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Lang_Span</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where preferred language is Spanish</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose preferred language is Spanish </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where preferred language is Spanish</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose preferred language is Spanish</t>
   </si>
   <si>
     <t>PedSvy_responserate_Lang_Span</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where preferred language is Spanish</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose preferred language is Spanish </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where preferred language is Spanish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose preferred language is Spanish</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Lang_Oth</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where preferred language is Other/Unknown</t>
   </si>
   <si>
     <t>Number of respondents whose preferred language is Other/Unknown who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Lang_Oth</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where preferred language is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose preferred language is Other/Unknown </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose preferred language is Other/Unknown who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose preferred language is Other/Unknown</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Lang_Oth</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where preferred language is Other/Unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose preferred language is Other/Unknown who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Lang_Oth</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where preferred language is Other</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose preferred language is Other/Unknown </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where preferred language is Other/Unknown</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose preferred language is Other/Unknown</t>
   </si>
   <si>
     <t>PedSvy_responserate_Lang_Oth</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where preferred language is Other</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose preferred language is Other/Unknown </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where preferred language is Other/Unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose preferred language is Other/Unknown</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_none</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: does not have a disability</t>
   </si>
   <si>
     <t>Number of respondents whose disability status is: does not have a disability who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_none</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: does not have a disability</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: does not have a disability </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: does not have a disability who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: does not have a disability</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_none</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is does not have a disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: does not have a disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_none</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is does not have a disability</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: does not have a disability </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is does not have a disability</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: does not have a disability</t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_none</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is does not have a disability</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: does not have a disability </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is does not have a disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: does not have a disability</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_Mobile</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: has a mobility disability  </t>
   </si>
   <si>
     <t>Number of respondents whose disability status is: has a mobility disability   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_Mobile</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: has a mobility disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: has a mobility disability   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: has a mobility disability   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: has a mobility disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_Mobile</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is has a mobility disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: has a mobility disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_Mobile</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is has a mobility disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: has a mobility disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is has a mobility disability  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: has a mobility disability  </t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_Mobile</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is has a mobility disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: has a mobility disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is has a mobility disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: has a mobility disability</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_Cog</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: has a cognition disability  </t>
   </si>
   <si>
     <t>Number of respondents whose disability status is: has a cognition disability   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_Cog</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: has a cognition disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: has a cognition disability   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: has a cognition disability who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: has a cognition disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_Cog</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is has a cognitive disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: has a cognition disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_Cog</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is has a cognitive disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: has a cognition disability </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is has a cognitive disability  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: has a cognition disability</t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_Cog</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is has a cognitive disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: has a cognition disability </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is has a cognitive disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: has a cognition disability</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_Hear</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: has a hearing disability   </t>
   </si>
   <si>
-    <t>Number of respondents whose disability status is: has a hearing disability    who reported willingness to recommend the hospital</t>
+    <t>Number of respondents whose disability status is: has a hearing disability who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_Hear</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: has a hearing disability   </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: has a hearing disability    </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: has a hearing disability    who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: has a hearing disability   </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_Hear</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is has a hearing disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: has a hearing disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_Hear</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is has a hearing disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: has a hearing disability    </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is has a hearing disability  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: has a hearing disability   </t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_Hear</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is has a hearing disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: has a hearing disability    </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is has a hearing disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: has a hearing disability   </t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_Vis</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: has a vision disability  </t>
   </si>
   <si>
-    <t>Number of respondents whose disability status is: has a vision disability   who reported willingness to recommend the hospital</t>
+    <t>Number of respondents whose disability status is: has a vision disability who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_Vis</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: has a vision disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: has a vision disability   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: has a vision disability   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: has a vision disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_Vis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is has a vision disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: has a vision disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_Vis</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is has a vision disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: has a vision disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is has a vision disability  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: has a vision disability  </t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_Vis</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is has a vision disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: has a vision disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is has a vision disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: has a vision disability</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_Self</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: has a self-care disability  </t>
   </si>
   <si>
     <t>Number of respondents whose disability status is: has a self-care disability   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_Self</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: has a self-care disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: has a self-care disability   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: has a self-care disability   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: has a self-care disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_Self</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is has a self-care disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: has a self-care disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_Self</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is has a self-care disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: has a self-care disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is has a self-care disability  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: has a self-care disability  </t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_Self</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is has a self-care disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: has a self-care disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is has a self-care disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: has a self-care disability  </t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_Disability_Ind</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where disability status is: has an independent living disability  </t>
   </si>
   <si>
     <t>Number of respondents whose disability status is: has an independent living disability   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_Disability_Ind</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where disability status is: has an independent living disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose disability status is: has an independent living disability   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose disability status is: has an independent living disability   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose disability status is: has an independent living disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_Disability_Ind</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where disability status is has a independent living disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose disability status is: has an independent living disability who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_Disability_Ind</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where disability status is has a independent living disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose disability status is: has an independent living disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where disability status is has a independent living disability  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose disability status is: has an independent living disability  </t>
   </si>
   <si>
     <t>PedSvy_responserate_Disability_Ind</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where disability status is has a independent living disability  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose disability status is: has an independent living disability   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where disability status is has a independent living disability  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose disability status is: has an independent living disability  </t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_SO_SameSex</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sexual orientation is lesbian, gay or homosexual  </t>
   </si>
   <si>
     <t>Number of respondents whose sexual orientation is lesbian, gay or homosexual   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_SO_SameSex</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sexual orientation is lesbian, gay or homosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sexual orientation is lesbian, gay or homosexual   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sexual orientation is lesbian, gay or homosexual   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sexual orientation is lesbian, gay or homosexual  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_SO_SameSex</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sexual orientation is lesbian, gay or homosexual </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sexual orientation is lesbian, gay or homosexual who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_SO_SameSex</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sexual orientation is lesbian, gay or homosexual </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sexual orientation is lesbian, gay or homosexual   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sexual orientation is lesbian, gay or homosexual </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sexual orientation is lesbian, gay or homosexual  </t>
   </si>
   <si>
     <t>PedSvy_responserate_SO_SameSex</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sexual orientation is lesbian, gay or homosexual </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sexual orientation is lesbian, gay or homosexual   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sexual orientation is lesbian, gay or homosexual </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sexual orientation is lesbian, gay or homosexual</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_SO_Hetero</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sexual orientation is straight or heterosexual  </t>
   </si>
   <si>
     <t>Number of respondents whose sexual orientation is straight or heterosexual   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_SO_Hetero</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sexual orientation is straight or heterosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sexual orientation is straight or heterosexual   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sexual orientation is straight or heterosexual   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sexual orientation is straight or heterosexual  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_SO_Hetero</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sexual orientation is straight or heterosexual  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sexual orientation is straight or heterosexual who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_SO_Hetero</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sexual orientation is straight or heterosexual  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sexual orientation is straight or heterosexual   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sexual orientation is straight or heterosexual  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sexual orientation is straight or heterosexual  </t>
   </si>
   <si>
     <t>PedSvy_responserate_SO_Hetero</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sexual orientation is straight or heterosexual  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sexual orientation is straight or heterosexual   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sexual orientation is straight or heterosexual  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sexual orientation is straight or heterosexual</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_SO_Bi</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sexual orientation is bisexual  </t>
   </si>
   <si>
     <t>Number of respondents whose sexual orientation is bisexual   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_SO_Bi</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sexual orientation is bisexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sexual orientation is bisexual   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sexual orientation is bisexual who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sexual orientation is bisexual  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_SO_Bi</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sexual orientation is bisexual  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sexual orientation is bisexual who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_SO_Bi</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sexual orientation is bisexual  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sexual orientation is bisexual </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sexual orientation is bisexual  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sexual orientation is bisexual</t>
   </si>
   <si>
     <t>PedSvy_responserate_SO_Bi</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sexual orientation is bisexual  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sexual orientation is bisexual </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sexual orientation is bisexual  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sexual orientation is bisexual</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_SO_Else</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sexual orientation is something else  </t>
   </si>
   <si>
     <t>Number of respondents whose sexual orientation is something else   who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_SO_Else</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sexual orientation is something else  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sexual orientation is something else   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sexual orientation is something else   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sexual orientation is something else  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_SO_Else</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sexual orientation is something else  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sexual orientation is something else who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_SO_Else</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sexual orientation is something else  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sexual orientation is something else   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sexual orientation is something else  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sexual orientation is something else  </t>
   </si>
   <si>
     <t>PedSvy_responserate_SO_Else</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sexual orientation is something else  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sexual orientation is something else   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sexual orientation is something else  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sexual orientation is something else</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_SO_DK</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sexual orientation is don’t know  </t>
   </si>
   <si>
     <t>Number of respondents whose sexual orientation is don’t know who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_SO_DK</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sexual orientation is don’t know  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sexual orientation is don’t know   </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sexual orientation is don’t know   who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sexual orientation is don’t know  </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_SO_DK</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sexual orientation is don’t know</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sexual orientation is don’t know who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_SO_DK</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sexual orientation is don’t know  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sexual orientation is don’t know   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sexual orientation is don’t know  </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sexual orientation is don’t know  </t>
   </si>
   <si>
     <t>PedSvy_responserate_SO_DK</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sexual orientation is don’t know  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sexual orientation is don’t know   </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sexual orientation is don’t know  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sexual orientation is don’t know</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_SO_NotDisc</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where sexual orientation is not disclosed</t>
   </si>
   <si>
     <t>Number of respondents whose sexual orientation is not disclosed who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_SO_NotDisc</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where sexual orientation is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose sexual orientation is not disclosed </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose sexual orientation is not disclosed who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose sexual orientation is not disclosed</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_SO_NotDisc</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where sexual orientation is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose sexual orientation is not disclosed who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_SO_NotDisc</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where sexual orientation is not disclosed</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose sexual orientation is not disclosed </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where sexual orientation is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose sexual orientation is not disclosed</t>
   </si>
   <si>
     <t>PedSvy_responserate_SO_NotDisc</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where sexual orientation is not disclosed</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose sexual orientation is not disclosed </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where sexual orientation is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose sexual orientation is not disclosed</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_F</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is female  </t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is female who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_F</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is female  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is female </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is female who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is female</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_GI_F</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is female who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_F</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is female</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is female </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is female</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is female</t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_F</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is female</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose gender identity is female </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is female</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_F2M</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is female-to-male (FTM)/transgender male/trans man </t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is female-to-male (FTM)/transgender male/trans man  who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_F2M</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is female-to-male (FTM)/transgender male/trans man </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is female-to-male (FTM)/transgender male/trans man  </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is female-to-male (FTM)/transgender male/trans man who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is female-to-male (FTM)/transgender male/trans man </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_GI_F2M</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is female-to-male (FTM)/transgender male/trans man</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is female-to-male (FTM)/transgender male/trans man who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_F2M</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is female-to-male (FTM)/transgender male/trans man </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is female-to-male (FTM)/transgender male/trans man </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is female-to-male (FTM)/transgender male/trans man </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is female-to-male (FTM)/transgender male/trans man</t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_F2M</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is female-to-male (FTM)/transgender male/trans man </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose gender identity is female-to-male (FTM)/transgender male/trans man </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is female-to-male (FTM)/transgender male/trans man </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is female-to-male (FTM)/transgender male/trans man</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_M</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is male  </t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is male who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_M</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is male  </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is male </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is male who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is male</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_M</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is male who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_M</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is male</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is male </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is male</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is male</t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_M</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is male</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose gender identity is male </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is male</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_M2F</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is male-to-female (MTF)/transgender female/trans woman   </t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is male-to-female (MTF)/transgender female/trans woman    who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_M2F</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is male-to-female (MTF)/transgender female/trans woman   </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is male-to-female (MTF)/transgender female/trans woman    </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is male-to-female (MTF)/transgender female/trans woman who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is male-to-female (MTF)/transgender female/trans woman   </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_GI_M2F</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is male-to-female (MTF)/transgender female/trans</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is male-to-female (MTF)/transgender female/trans woman who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_M2F</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is male-to-female (MTF)/transgender female/trans</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is male-to-female (MTF)/transgender female/trans woman </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is male-to-female (MTF)/transgender female/trans</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is male-to-female (MTF)/transgender female/trans woman</t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_M2F</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is male-to-female (MTF)/transgender female/trans</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose gender identity is male-to-female (MTF)/transgender female/trans woman </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is male-to-female (MTF)/transgender female/trans</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is male-to-female (MTF)/transgender female/trans woman</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_Nonconf</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is identifies as non-conforming gender    </t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is identifies as non-conforming gender who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_Nonconf</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is identifies as non-conforming gender    </t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is identifies as non-conforming gender     </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is identifies as non-conforming gender     who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is identifies as non-conforming gender    </t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_GI_Nonconf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is non-conforming gender</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is identifies as non-conforming gender who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_Nonconf</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is non-conforming gender    </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is identifies as non-conforming gender     </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is non-conforming gender    </t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is identifies as non-conforming gender    </t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_Nonconf</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is non-conforming gender    </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose gender identity is identifies as non-conforming gender     </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is non-conforming gender    </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is identifies as non-conforming gender</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_Oth</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is additional gender category or other</t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is additional gender category or other who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_Oth</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is additional gender category or other</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is additional gender category or other </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is additional gender category or other who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is additional gender category or other</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_GI_Oth</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is additional gender category or other who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_Oth</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is other</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is additional gender category or other </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is other</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is additional gender category or other</t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_Oth</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is other</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The percent of people who responded to the pediatric experience survey whose gender identity is additional gender category or other </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is additional gender category or other</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_Y_GI_NotDisc</t>
   </si>
   <si>
     <t>Pediatric experience survey "would recommend hospital" responses where gender identity is not disclosed</t>
   </si>
   <si>
     <t>Number of respondents whose gender identity is not disclosed who reported willingness to recommend the hospital</t>
   </si>
   <si>
     <t>PedSvy_total_GI_NotDisc</t>
   </si>
   <si>
     <t>Pediatric experience survey total responses where gender identity is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">Total number of respondents to pediatric experience survey whose gender identity is not disclosed </t>
-[...8 lines deleted...]
-    <t>The percent of respondents whose gender identity is not disclosed who reported a willingness to recommend the hospital</t>
+    <t>Total number of respondents to pediatric experience survey whose gender identity is not disclosed</t>
+  </si>
+  <si>
+    <r>
+      <t>PedSvy_</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rate_GI_NotDisc</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pediatric experience survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of "Yes" responses where gender identity is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of respondents whose gender identity is not disclosed who reported a willingness to recommend the hospital</t>
+    </r>
   </si>
   <si>
     <t>PedSvy_totalsurveyed_GI_NotDisc</t>
   </si>
   <si>
-    <t>Pediatric experience surveytotal number of people surveyed where gender identity is not disclosed</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The total number of people surveyed on pediatric experience whose gender identity is not disclosed </t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> total number of people surveyed where gender identity is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <t>The total number of people surveyed on pediatric experience whose gender identity is not disclosed</t>
   </si>
   <si>
     <t>PedSvy_responserate_GI_NotDisc</t>
   </si>
   <si>
-    <t>Pediatric experience surveyresponse rate for people surveyed where gender identity is not disclosed</t>
-[...14 lines deleted...]
-    <t>Readmin_den</t>
+    <r>
+      <t>Pediatric experience survey</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> response rate for people surveyed where gender identity is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of people who responded to the pediatric experience survey whose gender identity is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission numerator</t>
+  </si>
+  <si>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate</t>
+    <t>The total number of patients who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate</t>
   </si>
   <si>
-    <t>The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals</t>
-[...2 lines deleted...]
-    <t>Readmin_num_Race_AIAN</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_AIAN</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is American Indian or Alaska Native</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is American Indian or Alaska Native </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Race_AIAN</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is American Indian or Alaska Native</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_AIAN</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is American Indian or Alaska Native</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is American Indian or Alaska Native who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_AIAN</t>
+    <t>The total number of patients whose race and/or ethnicity is American Indian or Alaska Native who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_AIAN</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is American Indian or Alaska Native</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is American Indian or Alaska Native </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Race_Asian</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is American Indian or Alaska Native</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_Asian  </t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is Asian</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Asian </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Race_Asian</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Asian</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_Asian  </t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is Asian</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is Asian who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_Asian</t>
+    <t>The total number of patients whose race and/or ethnicity is Asian who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_Asian  </t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is Asian</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Asian </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Race_Blk</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Asian</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_Blk  </t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is Black or African American</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Black or African American </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Race_Blk</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Black or African American</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_Blk  </t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is Black or African American</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is Black or African American who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_Blk</t>
+    <t>The total number of patients whose race and/or ethnicity is Black or African American who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_Blk  </t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is Black or African American</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Black or African American </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Race_Hisp</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Black or African American</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_Hisp </t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is Hispanic or Latino</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Hispanic or Latino </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Race_Hisp</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Hispanic or Latino</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_Hisp </t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is Hispanic or Latino</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is Hispanic or Latino who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_Hisp</t>
+    <t>The total number of patients whose race and/or ethnicity is Hispanic or Latino who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_Hisp </t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is Hispanic or Latino</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Hispanic or Latino </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Race_MENA</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Hispanic or Latino</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_MENA</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is Middle Eastern or North African</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Middle Eastern or North African </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Race_MENA</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Middle Eastern or North African</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_MENA</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is Middle Eastern or North African</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is Middle Eastern or North African who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_MENA</t>
+    <t>The total number of patients whose race and/or ethnicity is Middle Eastern or North African who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_MENA</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is Middle Eastern or North African</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Middle Eastern or North African </t>
-[...29 lines deleted...]
-    <t>Readmin_num_Race_Multi</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Middle Eastern or North African</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_NHPI</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission numerator where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_NHPI</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission denominator where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <t>The total number of patients whose race and/or ethnicity is Native Hawaiian or Pacific Islander who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_NHPI</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission rate where race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Native Hawaiian or Pacific Islander</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_Multi</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is Multiracial and/or Multiethnic</t>
   </si>
   <si>
     <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is Multiracial and/or Multiethnic</t>
   </si>
   <si>
-    <t>Readmin_den_Race_Multi</t>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_Multi</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is Multiracial and/or Multiethnic</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is Multiracial and/or Multiethnic who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_Multi</t>
+    <t>The total number of patients whose race and/or ethnicity is Multiracial and/or Multiethnic who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_Multi</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is Multiracial and/or Multiethnic</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Multiracial and/or Multiethnic </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Race_Wht</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is Multiracial and/or Multiethnic</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Race_Wht</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where race and/or ethnicity is White</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is White </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Race_Wht</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the race and/or ethnicity of the patient is White</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Race_Wht</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where race and/or ethnicity is White</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose race and/or ethnicity is White who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Race_Wht</t>
+    <t>The total number of patients whose race and/or ethnicity is White who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Race_Wht</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where race and/or ethnicity is White</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is White </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Age_0_4</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose race and/or ethnicity is White</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Age_0_4 </t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where age is 0 to 4 years</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission whose patient's age is 0 to 4 years old </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Age_0_4</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission whose patient's age is 0 to 4 years old</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Age_0_4 </t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where age is 0 to 4 years</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose patient's age is 0 to 4 years old who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Age_0_4</t>
+    <t>The total number of patients whose patient's age is 0 to 4 years old who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Age_0_4 </t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where age is 0 to 4 years</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose patient's age is 0 to 4 years old </t>
-[...29 lines deleted...]
-    <t>Readmin_num_Age_10_14</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose patient's age is 0 to 4 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Age_5_9</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission numerator where age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission whose patient's age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Age_5_9</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission denominator where age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <t>The total number of patients whose patient's age is 5 to 9 years old who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Age_5_9</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission rate where age is 5 to 9 years old</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose patient's age is 5 to 9 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Age_10_14</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where age is 10 to 14 years old</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission whose patinet's age is 10 to 14 years old </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Age_10_14</t>
+    <r>
+      <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission whose </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>patient's age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Age_10_14</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where age is 10 to 14 years old</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose patinet's age is 10 to 14 years old who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Age_10_14</t>
+    <t>The total number of patients whose patinet's age is 10 to 14 years old who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Age_10_14</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where age is 10 to 14 years old</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose patinet's age is 10 to 14 years old </t>
-[...29 lines deleted...]
-    <t>Readmin_num_Sex_F</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose patient's age is 10 to 14 years old</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Age_gte15</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission numerator where age is 15 years or older</t>
+  </si>
+  <si>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission whose patient's age is 15 years or older</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Age_gte15</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission denominator where age is 15 years or older</t>
+  </si>
+  <si>
+    <t>The total number of patients whose patient's age is 15 years or older who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Age_gte15</t>
+    </r>
+  </si>
+  <si>
+    <t>Readmission rate where age is 15 years or older</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose patient's age is 15 years or older</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Sex_F</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sex assigned at birth is Female</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sex assigned at birth of the patient is Female </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Sex_F</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sex assigned at birth of the patient is Female</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Sex_F</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sex assigned at birth is Female</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sex assigned at birth is Female who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Sex_F</t>
+    <t>The total number of patients whose sex assigned at birth is Female who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Sex_F</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sex assigned at birth is Female</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sex assigned at birth is Female </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Sex_M</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sex assigned at birth is Female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Sex_M</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sex assigned at birth is Male</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sex assigned at birth of the patient is Male </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Sex_M</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sex assigned at birth of the patient is Male</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Sex_M</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sex assigned at birth is Male</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sex assigned at birth is Male who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Sex_M</t>
+    <t>The total number of patients whose sex assigned at birth is Male who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Sex_M</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sex assigned at birth is Male</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sex assigned at birth is Male </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Sex_Unk</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sex assigned at birth is Male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Sex_Unk</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sex assigned at birth is Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sex assigned at birth of the patient is Unknown </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Sex_Unk</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sex assigned at birth of the patient is Unknown</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Sex_Unk</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sex assigned at birth is Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sex assigned at birth is Unknown who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Sex_Unk</t>
+    <t>The total number of patients whose sex assigned at birth is Unknown who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Sex_Unk</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sex assigned at birth is Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sex assigned at birth is Unknown </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Payer_Medicare</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sex assigned at birth is Unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Payer_Medicare</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where payer type is Medicare</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Medicare </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Payer_Medicare</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Medicare</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Payer_Medicare</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where payer type is Medicare</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients where the payer type for the patient is Medicare who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Payer_Medicare</t>
+    <t>The total number of patients where the payer type for the patient is Medicare who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Payer_Medicare</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where payer type is Medicare</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Medicare </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Payer_Medicaid</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Medicare</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Payer_Medicaid</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where payer type is Medicaid</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Medicaid </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Payer_Medicaid</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Medicaid</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Payer_Medicaid</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where payer type is Medicaid</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients where the payer type for the patient is Medicaid who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Payer_Medicaid</t>
+    <t>The total number of patients where the payer type for the patient is Medicaid who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Payer_Medicaid</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where payer type is Medicaid</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Medicaid </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Payer_Private</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Medicaid</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Payer_Private</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where payer type is Private</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Private </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Payer_Private</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Private</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Payer_Private</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where payer type is Private</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients where the payer type for the patient is Private who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Payer_Private</t>
+    <t>The total number of patients where the payer type for the patient is Private who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Payer_Private</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where payer type is Private</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Private </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Payer_Self</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Private</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Payer_Self</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where payer type is Self Pay/Uninsured</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Self Pay/Uninsured </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Payer_Self</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Self Pay/Uninsured</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Payer_Self</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where payer type is Self Pay/Uninsured</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients where the payer type for the patient is Self Pay/Uninsured who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Payer_Self</t>
+    <t>The total number of patients where the payer type for the patient is Self Pay/Uninsured who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Payer_Self</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where payer type is Self Pay/Uninsured</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Self Pay/Uninsured </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Payer_Oth</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Self Pay/Uninsured</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Payer_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where payer type is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Other/Unknown </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Payer_Oth</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the payer type for the patient is Other/Unknown</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Payer_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where payer type is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients where the payer type for the patient is Other/Unknown who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Payer_Oth</t>
+    <t>The total number of patients where the payer type for the patient is Other/Unknown who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Payer_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where payer type is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Other/Unknown </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Lang_ASL</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals where the payer type for the patient is Other/Unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Lang_ASL</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where preferred language is American Sign Language</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is American Sign Language </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Lang_ASL</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is American Sign Language</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Lang_ASL</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where preferred language is American Sign Language</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose preferred language is American Sign Language who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Lang_ASL</t>
+    <t>The total number of patients whose preferred language is American Sign Language who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Lang_ASL</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where preferred language is American Sign Language</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is American Sign Language </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Lang_Eng</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is American Sign Language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Lang_Eng</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where preferred language is English</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is English </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Lang_Eng</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is English</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Lang_Eng</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where preferred language is English</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose preferred language is English who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Lang_Eng</t>
+    <t>The total number of patients whose preferred language is English who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Lang_Eng</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where preferred language is English</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is English </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Lang_API</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is English</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Lang_API</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where preferred language is Asian/Pacific Islander languages</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is an Asian/Pacific Islander language </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Lang_API</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is an Asian/Pacific Islander language</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Lang_API</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where preferred language is Asian/Pacific Islander languages</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose preferred language is an Asian/Pacific Islander language who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Lang_API</t>
+    <t>The total number of patients whose preferred language is an Asian/Pacific Islander language who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Lang_API</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where preferred language is an Asian/Pacific Islander language</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is an Asian/Pacific Islander language </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Lang_ME</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is an Asian/Pacific Islander language</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Lang_ME</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where preferred language is Middle Eastern languages</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is Middle Eastern languages </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Lang_ME</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is Middle Eastern languages</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Lang_ME</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where preferred language is Middle Eastern languages</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose preferred language is Middle Eastern languages who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Lang_ME</t>
+    <t>The total number of patients whose preferred language is Middle Eastern languages who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Lang_ME</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where preferred language is Middle Eastern languages</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is Middle Eastern languages </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Lang_Span</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is Middle Eastern languages</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Lang_Span</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where preferred language is Spanish</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is Spanish </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Lang_Span</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is Spanish</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Lang_Span</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where preferred language is Spanish</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose preferred language is Spanish who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Lang_Span</t>
+    <t>The total number of patients whose preferred language is Spanish who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Lang_Span</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where preferred language is Spanish</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is Spanish </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Lang_Oth</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is Spanish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Lang_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where preferred language is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is Other/Unknown </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Lang_Oth</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the preferred language of the patient is Other/Unknown</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Lang_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where preferred language is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose preferred language is Other/Unknown who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Lang_Oth</t>
+    <t>The total number of patients whose preferred language is Other/Unknown who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Lang_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where preferred language is Other/Unknown</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is Other/Unknown </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_none</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose preferred language is Other/Unknown</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_none</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: does not have a disability</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: does not have a disability </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_none</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: does not have a disability</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_none</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: does not have a disability</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: does not have a disability who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_none</t>
+    <t>The total number of patients whose disability status is: does not have a disability who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_none</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: does not have a disability</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: does not have a disability </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_Mobile</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: does not have a disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_Mobile</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: has a mobility disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a mobility disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_Mobile</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a mobility disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_Mobile</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: has a mobility disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: has a mobility disability   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_Mobile</t>
+    <t>The total number of patients whose disability status is: has a mobility disability   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_Mobile</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: has a mobility disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a mobility disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_Cog</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a mobility disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_Cog</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: has a cognition disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a cognition disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_Cog</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a cognition disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_Cog</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: has a cognition disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: has a cognition disability   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_Cog</t>
+    <t>The total number of patients whose disability status is: has a cognition disability   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_Cog</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: has a cognition disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a cognition disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_Hear</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a cognition disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_Hear</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: has a hearing disability   </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a hearing disability    </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_Hear</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a hearing disability   </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_Hear</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: has a hearing disability   </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: has a hearing disability    who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_Hear</t>
+    <t>The total number of patients whose disability status is: has a hearing disability    who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_Hear</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: has a hearing disability   </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a hearing disability    </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_Vis</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitalss whose disability status is: has a hearing disability   </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_Vis</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: has a vision disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a vision disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_Vis</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a vision disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_Vis</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: has a vision disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: has a vision disability   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_Vis</t>
+    <t>The total number of patients whose disability status is: has a vision disability   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_Vis</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: has a vision disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a vision disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_Self</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a vision disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_Self</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: has a self-care disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a self-care disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_Self</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has a self-care disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_Self</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: has a self-care disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: has a self-care disability   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_Self</t>
+    <t>The total number of patients whose disability status is: has a self-care disability   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_Self</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: has a self-care disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a self-care disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_Disability_Ind</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has a self-care disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_Disability_Ind</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where disability status is: has an independent living disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has an independent living disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_Disability_Ind</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the disability status of the patient is: has an independent living disability  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_Disability_Ind</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where disability status is: has an independent living disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose disability status is: has an independent living disability   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_Disability_Ind</t>
+    <t>The total number of patients whose disability status is: has an independent living disability   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_Disability_Ind</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where disability status is: has an independent living disability  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has an independent living disability   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_SO_SameSex</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose disability status is: has an independent living disability</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_SO_SameSex</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sexual orientation is lesbian, gay or homosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is lesbian, gay or homosexual   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_SO_SameSex</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is lesbian, gay or homosexual  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_SO_SameSex</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sexual orientation is lesbian, gay or homosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sexual orientation is lesbian, gay or homosexual   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_SO_SameSex</t>
+    <t>The total number of patients whose sexual orientation is lesbian, gay or homosexual   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_SO_SameSex</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sexual orientation is lesbian, gay or homosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is lesbian, gay or homosexual   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_SO_Hetero</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is lesbian, gay or homosexual</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_SO_Hetero</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sexual orientation is straight or heterosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is straight or heterosexual   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_SO_Hetero</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is straight or heterosexual  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_SO_Hetero</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sexual orientation is straight or heterosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sexual orientation is straight or heterosexual   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_SO_Hetero</t>
+    <t>The total number of patients whose sexual orientation is straight or heterosexual   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_SO_Hetero</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sexual orientation is straight or heterosexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is straight or heterosexual   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_SO_Bi</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is straight or heterosexual</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_SO_Bi</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sexual orientation is bisexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is bisexual   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_SO_Bi</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is bisexual  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_SO_Bi</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sexual orientation is bisexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sexual orientation is bisexual   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_SO_Bi</t>
+    <t>The total number of patients whose sexual orientation is bisexual   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_SO_Bi</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sexual orientation is bisexual  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is bisexual   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_SO_Else</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is bisexual</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_SO_Else</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sexual orientation is something else  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is something else   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_SO_Else</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is something else  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_SO_Else</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sexual orientation is something else  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sexual orientation is something else   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_SO_Else</t>
+    <t>The total number of patients whose sexual orientation is something else   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_SO_Else</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sexual orientation is something else  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is something else   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_SO_DK</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is something else</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_SO_DK</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sexual orientation is don’t know  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is don’t know   </t>
-[...2 lines deleted...]
-    <t>Readmin_den_SO_DK</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is don’t know  </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_SO_DK</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sexual orientation is don’t know  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sexual orientation is don’t know   who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_SO_DK</t>
+    <t>The total number of patients whose sexual orientation is don’t know   who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_SO_DK</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sexual orientation is don’t know  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is don’t know   </t>
-[...2 lines deleted...]
-    <t>Readmin_num_SO_NotDisc</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is don’t know</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_NotDisc</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where sexual orientation is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is not disclosed </t>
-[...2 lines deleted...]
-    <t>Readmin_den_SO_NotDisc</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the sexual orientation of the patient is not disclosed</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_NotDisc</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where sexual orientation is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose sexual orientation is not disclosed who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_SO_NotDisc</t>
+    <t>The total number of patients whose sexual orientation is not disclosed who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_NotDisc</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where sexual orientation is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is not disclosed </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_F</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose sexual orientation is not disclosed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_F</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is female  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is female </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_F</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is female</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_F</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is female  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is female who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_F</t>
+    <t>The total number of patients whose gender identity is female who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_F</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is female  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is female </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_F2M</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_F2M</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is female-to-male (FTM)/transgender male/trans man </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is female-to-male (FTM)/transgender male/trans man  </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_F2M</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is female-to-male (FTM)/transgender male/trans man </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_F2M</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is female-to-male (FTM)/transgender male/trans man </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is female-to-male (FTM)/transgender male/trans man  who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_F2M</t>
+    <t>The total number of patients whose gender identity is female-to-male (FTM)/transgender male/trans man  who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_F2M</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is female-to-male (FTM)/transgender male/trans man </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is female-to-male (FTM)/transgender male/trans man  </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_M</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is female-to-male (FTM)/transgender male/trans man</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_M</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is male  </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is male </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_M</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is male</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_M</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is male  </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is male who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_M</t>
+    <t>The total number of patients whose gender identity is male who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_M</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is male  </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is male </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_M2F</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_M2F</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is male-to-female (MTF)/transgender female/trans woman   </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is male-to-female (MTF)/transgender female/trans woman    </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_M2F</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is male-to-female (MTF)/transgender female/trans woman   </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_M2F</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is male-to-female (MTF)/transgender female/trans woman   </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is male-to-female (MTF)/transgender female/trans woman    who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_M2F</t>
+    <t>The total number of patients whose gender identity is male-to-female (MTF)/transgender female/trans woman    who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_M2F</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is male-to-female (MTF)/transgender female/trans woman   </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is male-to-female (MTF)/transgender female/trans woman    </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_Nonconf</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is male-to-female (MTF)/transgender female/trans woman</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_Nonconf</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is identifies as non-conforming gender    </t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is identifies as non-conforming gender     </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_Nonconf</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is identifies as non-conforming gender    </t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_Nonconf</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is identifies as non-conforming gender    </t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is identifies as non-conforming gender     who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_Nonconf</t>
+    <t>The total number of patients whose gender identity is identifies as non-conforming gender     who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_Nonconf</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is identifies as non-conforming gender    </t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is identifies as non-conforming gender     </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_Oth</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is identifies as non-conforming gender</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is additional gender category or other</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is additional gender category or other </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_Oth</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is additional gender category or other</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is additional gender category or other</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is additional gender category or other who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_Oth</t>
+    <t>The total number of patients whose gender identity is additional gender category or other who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_Oth</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is additional gender category or other</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is additional gender category or other </t>
-[...2 lines deleted...]
-    <t>Readmin_num_GI_NotDisc</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is additional gender category or other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_num_GI_NotDisc</t>
+    </r>
   </si>
   <si>
     <t>Readmission numerator where gender identity is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is not disclosed </t>
-[...2 lines deleted...]
-    <t>Readmin_den_GI_NotDisc</t>
+    <t>The number of inpatient admissions to any children’s hospitals which occurs within 30 days of the discharge date of an eligible index admission where the gender identity of the patient is not disclosed</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_den_GI_NotDisc</t>
+    </r>
   </si>
   <si>
     <t>Readmission denominator where gender identity is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">The total number of patients whose gender identity is not disclosed who were admitted to a children’s hospital </t>
-[...2 lines deleted...]
-    <t>Readmin_rate_GI_NotDisc</t>
+    <t>The total number of patients whose gender identity is not disclosed who were admitted to a children’s hospital</t>
+  </si>
+  <si>
+    <r>
+      <t>Readm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ission_rate_GI_NotDisc</t>
+    </r>
   </si>
   <si>
     <t>Readmission rate where gender identity is not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">The percent (rate per 100) of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is not disclosed </t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>rate of the hospital-level, unplanned, all-cause readmissions after admission for any eligible condition within 30 days of hospital discharge for patients of all ages at children’s hospitals whose gender identity is not disclosed</t>
+    </r>
   </si>
   <si>
     <t>Top_1_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The largest disparity measure identified in the data </t>
-[...2 lines deleted...]
-    <t>The largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity measure identified in the data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
+    </r>
   </si>
   <si>
     <t>Top_1_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The largest disparity stratification identified in the data </t>
-[...2 lines deleted...]
-    <t>The largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity stratification identified in the data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_1_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 1st largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the 1st largest difference from reference group when identifying the largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Character</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_1_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 1st largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the 1st largest difference from the reference group when identifying the largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Decimal</t>
+    </r>
   </si>
   <si>
     <t>Top_1_Disparity_Reference_Group</t>
   </si>
   <si>
-    <t>The reference stratification group when identifying the largest disparity</t>
-[...2 lines deleted...]
-    <t>The stratification group with the best outcome used as the benchmark when identifying the largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The reference stratification group when identifying the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The stratification group with the best outcome used as the benchmark when identifying the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_1_Disparity_Reference_rate</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group when identifying the largest disparity</t>
-[...2 lines deleted...]
-    <t>The rate of the reference stratification group with the best outcome when identifying the largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference stratification group when identifying the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 1st largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_1_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The largest disparity rate ratio identified in the data </t>
-[...2 lines deleted...]
-    <t>The largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity rate ratio identified in the data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1st largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
+    </r>
   </si>
   <si>
     <t>Top_2_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 2nd largest disparity measure identified in the data </t>
+    <t>The 2nd largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 2nd largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_2_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 2nd largest disparity stratification identified in the data </t>
+    <t>The 2nd largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 2nd largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_2_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 2nd largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 2nd largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_2_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 2nd largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 2nd largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_2_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 2nd largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 2nd largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_2_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 2nd largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 2nd largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 2nd largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_2_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 2nd largest disparity rate ratio identified in the data </t>
+    <t>The 2nd largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 2nd largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_3_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 3rd largest disparity measure identified in the data </t>
+    <t>The 3rd largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 3rd largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_3_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 3rd largest disparity stratification identified in the data </t>
+    <t>The 3rd largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 3rd largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_3_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 3rd largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 3rd largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_3_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 3rd largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 3rd largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_3_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 3rd largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 3rd largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_3_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 3rd largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 3rd largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 3rd largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_3_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 3rd largest disparity rate ratio identified in the data </t>
+    <t>The 3rd largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 3rd largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_4_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 4th largest disparity measure identified in the data </t>
+    <t>The 4th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 4th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_4_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 4th largest disparity stratification identified in the data </t>
+    <t>The 4th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 4th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_4_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 4th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 4th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_4_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 4th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 4th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_4_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 4th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 4th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_4_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 4th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 4th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 4th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_4_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 4th largest disparity rate ratio identified in the data </t>
+    <t>The 4th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 4th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_5_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 5th largest disparity measure identified in the data </t>
+    <t>The 5th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 5th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_5_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 5th largest disparity stratification identified in the data </t>
+    <t>The 5th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 5th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_5_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 5th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 5th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_5_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 5th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 5th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_5_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 5th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 5th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_5_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 5th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 5th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 5th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_5_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 5th largest disparity rate ratio identified in the data </t>
+    <t>The 5th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 5th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_6_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 6th largest disparity measure identified in the data </t>
+    <t>The 6th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 6th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_6_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 6th largest disparity stratification identified in the data </t>
+    <t>The 6th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 6th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_6_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 6th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 6th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_6_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 6th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 6th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_6_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 6th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 6th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_6_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 6th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 6th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 6th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_6_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 6th largest disparity rate ratio identified in the data </t>
+    <t>The 6th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 6th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_7_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 7th largest disparity measure identified in the data </t>
+    <t>The 7th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 7th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_7_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 7th largest disparity stratification identified in the data </t>
+    <t>The 7th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 7th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_7_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 7th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 7th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_7_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 7th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 7th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_7_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 7th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 7th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_7_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 7th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 7th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 7th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_7_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 7th largest disparity rate ratio identified in the data </t>
+    <t>The 7th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 7th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_8_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 8th largest disparity measure identified in the data </t>
+    <t>The 8th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 8th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_8_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 8th largest disparity stratification identified in the data </t>
+    <t>The 8th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 8th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_8_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 8th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 8th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_8_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 8th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 8th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_8_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 8th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 8th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_8_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 8th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 8th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 8th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_8_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 8th largest disparity rate ratio identified in the data </t>
+    <t>The 8th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 8th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_9_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 9th largest disparity measure identified in the data </t>
+    <t>The 9th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 9th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_9_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 9th largest disparity stratification identified in the data </t>
+    <t>The 9th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 9th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_9_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 9th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 9th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_9_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 9th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 9th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_9_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 9th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 9th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_9_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 9th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 9th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 9th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_9_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 9th largest disparity rate ratio identified in the data </t>
+    <t>The 9th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 9th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_10_Disparity_measure</t>
   </si>
   <si>
-    <t xml:space="preserve">The 10th largest disparity measure identified in the data </t>
+    <t>The 10th largest disparity measure identified in the data</t>
   </si>
   <si>
     <t>The 10th largest disparity measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Top_10_Disparity_stratification</t>
   </si>
   <si>
-    <t xml:space="preserve">The 10th largest disparity stratification identified in the data </t>
+    <t>The 10th largest disparity stratification identified in the data</t>
   </si>
   <si>
     <t>The 10th largest disparity stratification for the measure identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_10_Disparity_stratification_group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group when identifying the 10th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The stratification group with the outcome with the largest difference from reference group when identifying the 10th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Top_10_Disparity_stratification_rate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group when identifying the 10th largest disparity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The rate of the stratification group with the outcome with the largest difference from the reference group when identifying the 10th largest disparity among stratification groups</t>
+    </r>
+  </si>
+  <si>
     <t>Top_10_Disparity_Reference_Group</t>
   </si>
   <si>
     <t>The reference stratification group when identifying the 10th largest disparity</t>
   </si>
   <si>
     <t>The stratification group with the best outcome used as the benchmark when identifying the 10th largest disparity among stratification groups</t>
   </si>
   <si>
     <t>Top_10_Disparity_Reference_rate</t>
   </si>
   <si>
     <t>The rate of the reference stratification group when identifying the 10th largest disparity</t>
   </si>
   <si>
-    <t>The rate of the reference stratification group with the best outcome when identifying the 10th largest disparity among stratification groups</t>
+    <r>
+      <t xml:space="preserve">The rate of the reference </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>stratification group with the best outcome when identifying the 10th largest disparity among stratification groups</t>
+    </r>
   </si>
   <si>
     <t>Top_10_Disparity_RR</t>
   </si>
   <si>
-    <t xml:space="preserve">The 10th largest disparity rate ratio identified in the data </t>
+    <t>The 10th largest disparity rate ratio identified in the data</t>
   </si>
   <si>
     <t>The 10th largest disparity rate ratio identified in the data by the relative difference between a stratification group and the reference group for each measure, consistent with the requirements included in the Measures Submission Guide</t>
   </si>
   <si>
     <t>Equity_Plan</t>
   </si>
   <si>
     <t>Plan to address disparities identified in the data</t>
   </si>
   <si>
-    <t xml:space="preserve">A plan to address the disparities identified in the data including population impact, measurable objectives, and specific timeframe </t>
+    <t>A plan to address the disparities identified in the data including population impact, measurable objectives, and specific timeframe</t>
   </si>
   <si>
     <t>Performance_Priority_Person_Center</t>
   </si>
   <si>
     <t>Performance in the priority area of person-centered care</t>
   </si>
   <si>
     <t>Description of performance in the priority area of person-centered care</t>
   </si>
   <si>
     <t>Performance_Priority_Patient_Safety</t>
   </si>
   <si>
     <t>Performance in the priority area of patient safety</t>
   </si>
   <si>
     <t>Description of performance in the priority area of patient safety</t>
   </si>
   <si>
     <t>Performance_Priority_SDOH</t>
   </si>
   <si>
     <t>Performance in the priority area of addressing patient social determinants of health</t>
   </si>
@@ -4500,238 +10958,1283 @@
   <si>
     <t>Description of performance in the priority area of effective treatment</t>
   </si>
   <si>
     <t>Performance_Priority_Care_Coordinate</t>
   </si>
   <si>
     <t>Performance in the priority area of care coordination</t>
   </si>
   <si>
     <t>Description of performance in the priority area of care coordination</t>
   </si>
   <si>
     <t>Performance_Priority_Care_Access</t>
   </si>
   <si>
     <t>Performance in the priority area of access to care</t>
   </si>
   <si>
     <t>Description of performance in the priority area of access to care</t>
   </si>
   <si>
     <t>Methodology_Guidelines</t>
   </si>
   <si>
-    <t>Did the hospital follow the methodology in the Measures Submission Guide? (Y/N)</t>
+    <r>
+      <t xml:space="preserve">Did the hospital follow the methodology in the Measures Submission Guide? </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Yes = 1; No = 0)</t>
+    </r>
   </si>
   <si>
     <t>Whether hospital used the methodology as outlined in the Measures Submission Guide</t>
+  </si>
+  <si>
+    <t>SDOH_screen_num</t>
+  </si>
+  <si>
+    <t>SDOH_den</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_AIAN</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_Asian</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_Blk</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_Hisp</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_MENA</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_NHPI</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_Multi</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Race_Wht</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Age_0_4</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Age_5_9 </t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Age_10_14</t>
+  </si>
+  <si>
+    <t>PedSvy_Y_Age_gte15 </t>
+  </si>
+  <si>
+    <t>PedSvy_total_Age_gte15 </t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Age_gte15 </t>
+  </si>
+  <si>
+    <t>PedSvy_totalsurveyed_Age_gte15 </t>
+  </si>
+  <si>
+    <t>PedSvy_responserate_Age_gte15 </t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Sex_F</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Sex_M</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Sex_Unk</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Payer_Medicare  </t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Payer_Medicaid  </t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Payer_Private  </t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Payer_Self</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Payer_Oth</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Lang_ASL</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Lang_Eng</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Lang_API</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Lang_ME</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Lang_Span</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Lang_Oth</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_none</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_Mobile</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_Cog</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_Hear</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_Vis</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_Self</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_Disability_Ind</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_SO_SameSex</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_SO_Hetero</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_SO_Bi</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_SO_Else</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_SO_DK</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_SO_NotDisc</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_F</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_F2M</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_M2F</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_Nonconf</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_Oth</t>
+  </si>
+  <si>
+    <t>PedSvy_Rate_GI_NotDisc</t>
+  </si>
+  <si>
+    <t>Readmission_num</t>
+  </si>
+  <si>
+    <t>Readmission_den</t>
+  </si>
+  <si>
+    <t>Readmission_rate</t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_AIAN</t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_AIAN</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_AIAN</t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_Asian  </t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_Asian  </t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_Asian  </t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_Blk  </t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_Blk  </t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_Blk  </t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_Hisp </t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_Hisp </t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_Hisp </t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_MENA</t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_MENA</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_MENA</t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_NHPI</t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_NHPI</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_NHPI</t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_Multi</t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_Multi</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_Multi</t>
+  </si>
+  <si>
+    <t>Readmission_num_Race_Wht</t>
+  </si>
+  <si>
+    <t>Readmission_den_Race_Wht</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Race_Wht</t>
+  </si>
+  <si>
+    <t>Readmission_num_Age_0_4 </t>
+  </si>
+  <si>
+    <t>Readmission_den_Age_0_4 </t>
+  </si>
+  <si>
+    <t>Readmission_rate_Age_0_4 </t>
+  </si>
+  <si>
+    <t>Readmission_num_Age_5_9</t>
+  </si>
+  <si>
+    <t>Readmission_den_Age_5_9</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Age_5_9</t>
+  </si>
+  <si>
+    <t>Readmission_num_Age_10_14</t>
+  </si>
+  <si>
+    <t>Readmission_den_Age_10_14</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Age_10_14</t>
+  </si>
+  <si>
+    <t>Readmission_num_Age_gte15</t>
+  </si>
+  <si>
+    <t>Readmission_den_Age_gte15</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Age_gte15</t>
+  </si>
+  <si>
+    <t>Readmission_num_Sex_F</t>
+  </si>
+  <si>
+    <t>Readmission_den_Sex_F</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Sex_F</t>
+  </si>
+  <si>
+    <t>Readmission_num_Sex_M</t>
+  </si>
+  <si>
+    <t>Readmission_den_Sex_M</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Sex_M</t>
+  </si>
+  <si>
+    <t>Readmission_num_Sex_Unk</t>
+  </si>
+  <si>
+    <t>Readmission_den_Sex_Unk</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Sex_Unk</t>
+  </si>
+  <si>
+    <t>Readmission_num_Payer_Medicare</t>
+  </si>
+  <si>
+    <t>Readmission_den_Payer_Medicare</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Payer_Medicare</t>
+  </si>
+  <si>
+    <t>Readmission_num_Payer_Medicaid</t>
+  </si>
+  <si>
+    <t>Readmission_den_Payer_Medicaid</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Payer_Medicaid</t>
+  </si>
+  <si>
+    <t>Readmission_num_Payer_Private</t>
+  </si>
+  <si>
+    <t>Readmission_den_Payer_Private</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Payer_Private</t>
+  </si>
+  <si>
+    <t>Readmission_num_Payer_Self</t>
+  </si>
+  <si>
+    <t>Readmission_den_Payer_Self</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Payer_Self</t>
+  </si>
+  <si>
+    <t>Readmission_num_Payer_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_den_Payer_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Payer_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_num_Lang_ASL</t>
+  </si>
+  <si>
+    <t>Readmission_den_Lang_ASL</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Lang_ASL</t>
+  </si>
+  <si>
+    <t>Readmission_num_Lang_Eng</t>
+  </si>
+  <si>
+    <t>Readmission_den_Lang_Eng</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Lang_Eng</t>
+  </si>
+  <si>
+    <t>Readmission_num_Lang_API</t>
+  </si>
+  <si>
+    <t>Readmission_den_Lang_API</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Lang_API</t>
+  </si>
+  <si>
+    <t>Readmission_num_Lang_ME</t>
+  </si>
+  <si>
+    <t>Readmission_den_Lang_ME</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Lang_ME</t>
+  </si>
+  <si>
+    <t>Readmission_num_Lang_Span</t>
+  </si>
+  <si>
+    <t>Readmission_den_Lang_Span</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Lang_Span</t>
+  </si>
+  <si>
+    <t>Readmission_num_Lang_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_den_Lang_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Lang_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_none</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_none</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_none</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_Mobile</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_Mobile</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_Mobile</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_Cog</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_Cog</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_Cog</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_Hear</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_Hear</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_Hear</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_Vis</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_Vis</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_Vis</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_Self</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_Self</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_Self</t>
+  </si>
+  <si>
+    <t>Readmission_num_Disability_Ind</t>
+  </si>
+  <si>
+    <t>Readmission_den_Disability_Ind</t>
+  </si>
+  <si>
+    <t>Readmission_rate_Disability_Ind</t>
+  </si>
+  <si>
+    <t>Readmission_num_SO_SameSex</t>
+  </si>
+  <si>
+    <t>Readmission_den_SO_SameSex</t>
+  </si>
+  <si>
+    <t>Readmission_rate_SO_SameSex</t>
+  </si>
+  <si>
+    <t>Readmission_num_SO_Hetero</t>
+  </si>
+  <si>
+    <t>Readmission_den_SO_Hetero</t>
+  </si>
+  <si>
+    <t>Readmission_rate_SO_Hetero</t>
+  </si>
+  <si>
+    <t>Readmission_num_SO_Bi</t>
+  </si>
+  <si>
+    <t>Readmission_den_SO_Bi</t>
+  </si>
+  <si>
+    <t>Readmission_rate_SO_Bi</t>
+  </si>
+  <si>
+    <t>Readmission_num_SO_Else</t>
+  </si>
+  <si>
+    <t>Readmission_den_SO_Else</t>
+  </si>
+  <si>
+    <t>Readmission_rate_SO_Else</t>
+  </si>
+  <si>
+    <t>Readmission_num_SO_DK</t>
+  </si>
+  <si>
+    <t>Readmission_den_SO_DK</t>
+  </si>
+  <si>
+    <t>Readmission_rate_SO_DK</t>
+  </si>
+  <si>
+    <t>Readmission_num_NotDisc</t>
+  </si>
+  <si>
+    <t>Readmission_den_NotDisc</t>
+  </si>
+  <si>
+    <t>Readmission_rate_NotDisc</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_F</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_F</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_F</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_F2M</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_F2M</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_F2M</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_M</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_M</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_M</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_M2F</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_M2F</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_M2F</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_Nonconf</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_Nonconf</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_Nonconf</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_Oth</t>
+  </si>
+  <si>
+    <t>Readmission_num_GI_NotDisc</t>
+  </si>
+  <si>
+    <t>Readmission_den_GI_NotDisc</t>
+  </si>
+  <si>
+    <t>Readmission_rate_GI_NotDisc</t>
+  </si>
+  <si>
+    <t>Top_1_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_1_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_2_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_2_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_3_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_3_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_4_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_4_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_5_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_5_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_6_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_6_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_7_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_7_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_8_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_8_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_9_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_9_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Top_10_Disparity_stratification_group</t>
+  </si>
+  <si>
+    <t>Top_10_Disparity_stratification_rate</t>
+  </si>
+  <si>
+    <t>Hospital Type</t>
+  </si>
+  <si>
+    <t>Measure Name</t>
+  </si>
+  <si>
+    <t>General Acute Care Hospital</t>
+  </si>
+  <si>
+    <t>Hospital Consumer Assessment of Healthcare Providers and Systems (HCAHPS) survey: Would recommend hospital.</t>
+  </si>
+  <si>
+    <t>HCAHPS survey: Received information and education</t>
+  </si>
+  <si>
+    <t>Agency for Healthcare Research and Quality (AHRQ) Quality Indicator Pneumonia Mortality Rate</t>
+  </si>
+  <si>
+    <t>AHRQ Patient Safety Indicator Death Rate among Surgical Inpatients with Serious Treatable Complications</t>
+  </si>
+  <si>
+    <t>California Maternal Quality Care Collaborative (CMQCC) Nulliparous, Term, Singleton, Vertex (NTSV) Cesarean Birth Rate</t>
+  </si>
+  <si>
+    <t>CMQCC Vaginal Birth After Cesarean (VBAC) Rate, Uncomplicated</t>
+  </si>
+  <si>
+    <t>CMQCC Exclusive Breast Milk Feeding</t>
+  </si>
+  <si>
+    <t>HCAI All-Cause Unplanned 30-Day Hospital Readmission Rate</t>
+  </si>
+  <si>
+    <t>HCAI All-Cause Unplanned 30-Day Hospital Readmission Rate, stratified by behavioral health diagnosis (Mental Health Disorder)</t>
+  </si>
+  <si>
+    <t>HCAI All-Cause Unplanned 30-Day Hospital Readmission Rate, stratified by behavioral health diagnosis (Co-Occurring Disorder)</t>
+  </si>
+  <si>
+    <t>HCAI All-Cause Unplanned 30-Day Hospital Readmission Rate, stratified by behavioral health diagnosis (Substance Use Disorder)</t>
+  </si>
+  <si>
+    <t>HCAI All-Cause Unplanned 30-Day Hospital Readmission Rate, stratified by behavioral health diagnosis (No Behavioral Health Diagnosis)</t>
+  </si>
+  <si>
+    <t>Children Hospital</t>
+  </si>
+  <si>
+    <t>Pediatric experience survey with scores of willingness to recommend the hospital</t>
+  </si>
+  <si>
+    <t>Acute Psychiatric Hospital</t>
+  </si>
+  <si>
+    <t>HCAI All-Cause Unplanned 30-Day Hospital Readmission Rate in an Inpatient Psychiatric Facility (IPF).</t>
+  </si>
+  <si>
+    <t>CMS Inpatient Psychiatric Facility Quality Reporting (IPFQR) program Screening for Metabolic Disorders.</t>
+  </si>
+  <si>
+    <t>The Joint Commission SUB-3: Alcohol and Other Drug Use Disorder Treatment Provided or Offered at Discharge and SUB-3a: Alcohol and Other Drug Use Disorder Treatment at Discharge.</t>
+  </si>
+  <si>
+    <t>Stratification Group</t>
+  </si>
+  <si>
+    <t>Groups</t>
+  </si>
+  <si>
+    <t>Race and/or Ethnicity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">American Indian or Alaska Native </t>
+  </si>
+  <si>
+    <t>Asian</t>
+  </si>
+  <si>
+    <t>Black or African American</t>
+  </si>
+  <si>
+    <t>Hispanic or Latino</t>
+  </si>
+  <si>
+    <t>Middle Eastern or North African</t>
+  </si>
+  <si>
+    <t>Multiracial and/or Multiethnic (two or more races)</t>
+  </si>
+  <si>
+    <t>Native Hawaiian or Pacific Islander</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Age (excluding maternal measures)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Less than 18 </t>
+  </si>
+  <si>
+    <t>18 to 34</t>
+  </si>
+  <si>
+    <t>35 to 49</t>
+  </si>
+  <si>
+    <t>50 to 64</t>
+  </si>
+  <si>
+    <t>65 and older</t>
+  </si>
+  <si>
+    <t>Age (for maternal measures only)</t>
+  </si>
+  <si>
+    <t>Less than 18</t>
+  </si>
+  <si>
+    <t>18 to 29</t>
+  </si>
+  <si>
+    <t>30 to 39</t>
+  </si>
+  <si>
+    <t>40 and older</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sex Assigned at Birth </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Female </t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>Expected Payor</t>
+  </si>
+  <si>
+    <t>Medicare</t>
+  </si>
+  <si>
+    <t>Medicaid</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Self-Pay</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preferred Language </t>
+  </si>
+  <si>
+    <t>English Language</t>
+  </si>
+  <si>
+    <t>Asian/ Pacific Islander Languages</t>
+  </si>
+  <si>
+    <t>Middle Eastern Languages</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spanish Language </t>
+  </si>
+  <si>
+    <t>American Sign Language</t>
+  </si>
+  <si>
+    <t>Other/Unknown</t>
+  </si>
+  <si>
+    <t>Disability Status</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Does not have disability </t>
+  </si>
+  <si>
+    <t>Mobility disability</t>
+  </si>
+  <si>
+    <t>Cognition disability</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hearing disability </t>
+  </si>
+  <si>
+    <t>Vision disability</t>
+  </si>
+  <si>
+    <t>Self-Care disability</t>
+  </si>
+  <si>
+    <t>Independent Living disability</t>
+  </si>
+  <si>
+    <t>Sexual Orientation</t>
+  </si>
+  <si>
+    <t>Lesbian, gay or homosexual</t>
+  </si>
+  <si>
+    <t>Straight or heterosexual</t>
+  </si>
+  <si>
+    <t>Bisexual</t>
+  </si>
+  <si>
+    <t>Something else</t>
+  </si>
+  <si>
+    <t>Don’t know</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Choose not to disclose </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gender Identity  </t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Female-to-male (FTM)/transgender male/trans man</t>
+  </si>
+  <si>
+    <t>Male-to-female (MTF)/transgender female/trans woman   </t>
+  </si>
+  <si>
+    <t>Identifies as non-conforming gender, Genderqueer, neither exclusively male nor female, non-binary gender</t>
+  </si>
+  <si>
+    <t>Additional gender category or other</t>
+  </si>
+  <si>
+    <t>Not disclosed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race/Ethnicity </t>
+  </si>
+  <si>
+    <t>American Indian or Alaska Native</t>
+  </si>
+  <si>
+    <t>Age</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0–4 years  </t>
+  </si>
+  <si>
+    <t>5–9 years</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10–14 years </t>
+  </si>
+  <si>
+    <t>15 years and older</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sex Assigned at Birth   </t>
+  </si>
+  <si>
+    <t>Gender Identity</t>
+  </si>
+  <si>
+    <t>Female-to-Male (FTM)/Transgender Male/Trans Man</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Male-to-Female (MTF)/Transgender Female/Trans Woman </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...15 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hospitalequity@hcai.ca.gov" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{303BBDBC-3715-44CF-9031-890EB5100E65}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95250" y="95250"/>
+          <a:ext cx="5895975" cy="4943475"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800"/>
+            <a:t>This worksheet</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" baseline="0"/>
+            <a:t> is designed to assist users uploading the Hospital Equity Measures Reports to the Hospital Report Submission Portal via the Hospital Disclosures and Compliance (HDC) system.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1800" baseline="0"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" baseline="0"/>
+            <a:t>When uploading reports, the HDC system will validate the measure names and stratification groups used for the Top 10 Disparities against a predefined list. To facilitate exact matching and prevent data entry errors, we have provided that list of measure names and stratification groups here.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1800" baseline="0"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" baseline="0"/>
+            <a:t>We recommend copying and pasting the measure names and stratification groups directly from the following worksheets into the Hospital Equity Measures report.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1800" baseline="0"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" baseline="0"/>
+            <a:t>Please reach out with any questions or concerns to hospitalequity@hcai.ca.gov.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4997,20466 +12500,20749 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EECEEEF-7589-462B-9900-496ADE6A68B4}">
-  <sheetPr>
+  <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="16384" width="8.85546875" style="5"/>
+    <col min="1" max="1" width="14.5703125" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="12" customFormat="1" ht="24" thickBot="1">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:16" ht="23.25">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...16 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+    </row>
+    <row r="2" spans="1:16" s="8" customFormat="1" ht="23.25">
+      <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+    </row>
+    <row r="3" spans="1:16" ht="15.75">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
-      <c r="A6" s="5" t="s">
+    <row r="5" spans="1:16" ht="15.75">
+      <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
-      <c r="A8" s="5" t="s">
+    <row r="7" spans="1:16">
+      <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
-      <c r="A10" s="5" t="s">
+    <row r="9" spans="1:16">
+      <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
-      <c r="A12" s="5" t="s">
+    <row r="11" spans="1:16" ht="18.75" customHeight="1">
+      <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
-      <c r="A14" s="5" t="s">
+    <row r="13" spans="1:16">
+      <c r="A13" s="4" t="s">
         <v>7</v>
       </c>
     </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
+    <mergeCell ref="A2:P2"/>
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="51" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="52" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Regular"&amp;14General Information Instructions</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6705A873-76AA-4CA3-8C39-4D5F150FD309}">
-  <sheetPr>
+  <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F1810"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection activeCell="A979" sqref="A979"/>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="36.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="95.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="51.28515625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="36.42578125" style="9"/>
+    <col min="1" max="1" width="36.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="63.7109375" style="17" customWidth="1"/>
+    <col min="3" max="3" width="102.7109375" style="17" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="95.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="15.75">
-      <c r="A1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="8" t="s">
+      <c r="A1" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1">
+      <c r="A2" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E2" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="3" customFormat="1" ht="60">
+      <c r="A3" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="14">
         <v>9</v>
       </c>
-      <c r="C1" s="8" t="s">
+    </row>
+    <row r="4" spans="1:6" s="3" customFormat="1">
+      <c r="A4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="3" customFormat="1">
+      <c r="A5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="13">
         <v>10</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...25 lines deleted...]
-      <c r="F2" s="3">
+    </row>
+    <row r="6" spans="1:6" s="3" customFormat="1">
+      <c r="A6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="3" customFormat="1">
+      <c r="A8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="3" customFormat="1">
+      <c r="A9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="3" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="3" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A13" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="13" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="3" spans="1:6" s="4" customFormat="1" ht="120">
-[...6 lines deleted...]
-      <c r="C3" s="3" t="s">
+    <row r="14" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A14" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A15" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A17" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A18" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A19" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A20" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A21" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="3" customFormat="1">
+      <c r="A22" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F22" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A23" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="3" customFormat="1" ht="165">
+      <c r="A24" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="3">
+      <c r="F24" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="3" customFormat="1" ht="165">
+      <c r="A25" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F25" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="3" customFormat="1" ht="60">
+      <c r="A26" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="3" customFormat="1" ht="45">
+      <c r="A27" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F27" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="3" customFormat="1" ht="90">
+      <c r="A28" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A29" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F29" s="13">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="4" customFormat="1" ht="30">
-[...15 lines deleted...]
-      <c r="F4" s="4">
+    <row r="30" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A30" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="3" customFormat="1" ht="60">
+      <c r="A31" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="13" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="4" customFormat="1" ht="30">
-[...55 lines deleted...]
-      <c r="F7" s="4">
+    <row r="32" spans="1:6" s="3" customFormat="1">
+      <c r="A32" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F32" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="3" customFormat="1">
+      <c r="A33" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="3" customFormat="1">
+      <c r="A34" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F34" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="3" customFormat="1">
+      <c r="A35" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="3" customFormat="1">
+      <c r="A36" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F36" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="3" customFormat="1">
+      <c r="A37" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="3" customFormat="1">
+      <c r="A38" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F38" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A39" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="3" customFormat="1">
+      <c r="A40" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F40" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="3" customFormat="1">
+      <c r="A41" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="3" customFormat="1">
+      <c r="A42" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="3" customFormat="1">
+      <c r="A43" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="3" customFormat="1">
+      <c r="A44" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F44" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1">
+      <c r="A45" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="3" customFormat="1">
+      <c r="A46" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F46" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="3" customFormat="1">
+      <c r="A47" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="3" customFormat="1">
+      <c r="A48" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F48" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="3" customFormat="1">
+      <c r="A49" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B49" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="3" customFormat="1">
+      <c r="A50" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B50" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F50" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="3" customFormat="1">
+      <c r="A51" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A52" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F52" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F53" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F55" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="30">
+      <c r="A56" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" s="3" customFormat="1" ht="45">
+      <c r="A57" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F57" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="30">
+      <c r="A58" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F58" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="30">
+      <c r="A59" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="45">
+      <c r="A60" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B60" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F60" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="45">
+      <c r="A61" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B61" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F61" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="30">
+      <c r="A62" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F62" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="30">
+      <c r="A63" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F63" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="30">
+      <c r="A64" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F64" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="30">
+      <c r="A65" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F65" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="30">
+      <c r="A66" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="45">
+      <c r="A67" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F67" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="30">
+      <c r="A68" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="B68" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F68" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="30">
+      <c r="A69" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F69" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="30">
+      <c r="A70" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B70" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F70" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="45">
+      <c r="A71" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F71" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="30">
+      <c r="A72" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="C72" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="30">
+      <c r="A73" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F73" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="30">
+      <c r="A74" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F74" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="30">
+      <c r="A75" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F75" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="30">
+      <c r="A76" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="B76" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F76" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" s="3" customFormat="1" ht="45">
+      <c r="A77" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F77" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="30">
+      <c r="A78" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="B78" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F78" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="30">
+      <c r="A79" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="B79" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F79" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="30">
+      <c r="A80" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="B80" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F80" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="45">
+      <c r="A81" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F81" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="45">
+      <c r="A82" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F82" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="30">
+      <c r="A83" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F83" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="30">
+      <c r="A84" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E84" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F84" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="45">
+      <c r="A85" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F85" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="45">
+      <c r="A86" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F86" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="30">
+      <c r="A87" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="C87" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F87" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="30">
+      <c r="A88" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="C88" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F88" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="30">
+      <c r="A89" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E89" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F89" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="30">
+      <c r="A90" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B90" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F90" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="30">
+      <c r="A91" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F91" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="30">
+      <c r="A92" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E92" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F92" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="30">
+      <c r="A93" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>296</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F93" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="30">
+      <c r="A94" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F94" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="30">
+      <c r="A95" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F95" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="30">
+      <c r="A96" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="C96" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="30">
+      <c r="A97" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="C97" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F97" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="30">
+      <c r="A98" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="B98" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="C98" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F98" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="30">
+      <c r="A99" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F99" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="30">
+      <c r="A100" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F100" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="30">
+      <c r="A101" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B101" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>320</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F101" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="30">
+      <c r="A102" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="C102" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F102" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="30">
+      <c r="A103" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F103" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="30">
+      <c r="A104" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="B104" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F104" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="30">
+      <c r="A105" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="B105" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F105" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="30">
+      <c r="A106" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="C106" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="D106" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E106" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F106" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="30">
+      <c r="A107" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="D107" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F107" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="30">
+      <c r="A108" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F108" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="30">
+      <c r="A109" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F109" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="30">
+      <c r="A110" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>346</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D110" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F110" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="30">
+      <c r="A111" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="C111" s="14" t="s">
+        <v>350</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F111" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="30">
+      <c r="A112" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="C112" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F112" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="30">
+      <c r="A113" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="C113" s="14" t="s">
+        <v>356</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F113" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="30">
+      <c r="A114" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B114" s="14" t="s">
+        <v>358</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F114" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="30">
+      <c r="A115" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F115" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="30">
+      <c r="A116" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="C116" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="D116" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F116" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="30">
+      <c r="A117" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="C117" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="D117" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F117" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="30">
+      <c r="A118" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="B118" s="14" t="s">
+        <v>370</v>
+      </c>
+      <c r="C118" s="14" t="s">
+        <v>371</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F118" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="30">
+      <c r="A119" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="B119" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F119" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="30">
+      <c r="A120" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="D120" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F120" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="30">
+      <c r="A121" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="D121" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F121" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="30">
+      <c r="A122" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>383</v>
+      </c>
+      <c r="D122" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F122" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="30">
+      <c r="A123" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>385</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E123" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F123" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="30">
+      <c r="A124" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="B124" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="D124" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F124" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="30">
+      <c r="A125" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="D125" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E125" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F125" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="30">
+      <c r="A126" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>395</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F126" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="30">
+      <c r="A127" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F127" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="30">
+      <c r="A128" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="B128" s="14" t="s">
+        <v>400</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="D128" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F128" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="30">
+      <c r="A129" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F129" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="30">
+      <c r="A130" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D130" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E130" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F130" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="30">
+      <c r="A131" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>410</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E131" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F131" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="30">
+      <c r="A132" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="D132" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E132" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F132" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="30">
+      <c r="A133" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="C133" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="D133" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E133" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F133" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="30">
+      <c r="A134" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="B134" s="14" t="s">
+        <v>418</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="D134" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F134" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="30">
+      <c r="A135" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="D135" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E135" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F135" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="30">
+      <c r="A136" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="C136" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E136" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F136" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="30">
+      <c r="A137" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="C137" s="14" t="s">
+        <v>428</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E137" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F137" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="30">
+      <c r="A138" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="C138" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F138" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="30">
+      <c r="A139" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="B139" s="14" t="s">
+        <v>433</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E139" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F139" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="30">
+      <c r="A140" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F140" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="30">
+      <c r="A141" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="C141" s="14" t="s">
+        <v>440</v>
+      </c>
+      <c r="D141" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F141" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="30">
+      <c r="A142" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="C142" s="14" t="s">
+        <v>443</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F142" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="30">
+      <c r="A143" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="C143" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E143" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F143" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="30">
+      <c r="A144" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="B144" s="14" t="s">
+        <v>448</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E144" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F144" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="30">
+      <c r="A145" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="D145" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E145" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F145" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="30">
+      <c r="A146" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>455</v>
+      </c>
+      <c r="D146" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E146" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F146" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="30">
+      <c r="A147" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="C147" s="14" t="s">
+        <v>458</v>
+      </c>
+      <c r="D147" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E147" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F147" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="30">
+      <c r="A148" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="C148" s="14" t="s">
+        <v>461</v>
+      </c>
+      <c r="D148" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F148" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="30">
+      <c r="A149" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B149" s="14" t="s">
+        <v>463</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E149" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F149" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="30">
+      <c r="A150" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E150" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F150" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="30">
+      <c r="A151" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="C151" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="D151" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E151" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F151" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="30">
+      <c r="A152" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>473</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E152" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F152" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="30">
+      <c r="A153" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="C153" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="D153" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E153" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F153" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="30">
+      <c r="A154" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B154" s="14" t="s">
+        <v>478</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="D154" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E154" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F154" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="30">
+      <c r="A155" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="D155" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E155" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F155" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="30">
+      <c r="A156" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="C156" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="D156" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E156" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F156" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="45">
+      <c r="A157" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="C157" s="14" t="s">
+        <v>488</v>
+      </c>
+      <c r="D157" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E157" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F157" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="30">
+      <c r="A158" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="C158" s="14" t="s">
+        <v>491</v>
+      </c>
+      <c r="D158" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E158" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F158" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="30">
+      <c r="A159" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="B159" s="14" t="s">
+        <v>493</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="D159" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F159" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="30">
+      <c r="A160" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="D160" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E160" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F160" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="45">
+      <c r="A161" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="C161" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="D161" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F161" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="30">
+      <c r="A162" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="C162" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="D162" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E162" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F162" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="30">
+      <c r="A163" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="C163" s="14" t="s">
+        <v>506</v>
+      </c>
+      <c r="D163" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E163" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F163" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="30">
+      <c r="A164" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="B164" s="14" t="s">
+        <v>508</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="D164" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E164" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F164" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="30">
+      <c r="A165" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="D165" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E165" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F165" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="30">
+      <c r="A166" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="C166" s="14" t="s">
+        <v>515</v>
+      </c>
+      <c r="D166" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E166" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F166" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="45">
+      <c r="A167" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="C167" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="D167" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E167" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F167" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="30">
+      <c r="A168" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="C168" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="D168" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F168" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="30">
+      <c r="A169" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="B169" s="14" t="s">
+        <v>523</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="D169" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E169" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F169" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="45">
+      <c r="A170" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="D170" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E170" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F170" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="45">
+      <c r="A171" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="C171" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="D171" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E171" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F171" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="45">
+      <c r="A172" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="C172" s="14" t="s">
+        <v>533</v>
+      </c>
+      <c r="D172" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E172" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F172" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="30">
+      <c r="A173" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="C173" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="D173" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E173" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F173" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="30">
+      <c r="A174" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="B174" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="D174" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E174" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F174" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="30">
+      <c r="A175" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>541</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="D175" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E175" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F175" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="45">
+      <c r="A176" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="B176" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="C176" s="14" t="s">
+        <v>545</v>
+      </c>
+      <c r="D176" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F176" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="30">
+      <c r="A177" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="C177" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="D177" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E177" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F177" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="30">
+      <c r="A178" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="B178" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="C178" s="14" t="s">
+        <v>551</v>
+      </c>
+      <c r="D178" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E178" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F178" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="30">
+      <c r="A179" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="B179" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="D179" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E179" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F179" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="30">
+      <c r="A180" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="D180" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E180" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F180" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="30">
+      <c r="A181" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="B181" s="13" t="s">
+        <v>559</v>
+      </c>
+      <c r="C181" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="D181" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E181" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F181" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="30">
+      <c r="A182" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>562</v>
+      </c>
+      <c r="C182" s="14" t="s">
+        <v>563</v>
+      </c>
+      <c r="D182" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E182" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F182" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="30">
+      <c r="A183" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>566</v>
+      </c>
+      <c r="D183" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E183" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F183" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="30">
+      <c r="A184" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="B184" s="14" t="s">
+        <v>568</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="D184" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E184" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F184" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="30">
+      <c r="A185" s="13" t="s">
+        <v>570</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="D185" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E185" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F185" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="30">
+      <c r="A186" s="13" t="s">
+        <v>573</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="C186" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="D186" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E186" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F186" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="45">
+      <c r="A187" s="13" t="s">
+        <v>576</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>578</v>
+      </c>
+      <c r="D187" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E187" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F187" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="30">
+      <c r="A188" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>580</v>
+      </c>
+      <c r="C188" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="D188" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E188" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F188" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="30">
+      <c r="A189" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="B189" s="14" t="s">
+        <v>583</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="D189" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E189" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F189" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="30">
+      <c r="A190" s="13" t="s">
+        <v>585</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="D190" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E190" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F190" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="30">
+      <c r="A191" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="C191" s="14" t="s">
+        <v>590</v>
+      </c>
+      <c r="D191" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E191" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F191" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="30">
+      <c r="A192" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="C192" s="14" t="s">
+        <v>593</v>
+      </c>
+      <c r="D192" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E192" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F192" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="30">
+      <c r="A193" s="13" t="s">
+        <v>594</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="D193" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F193" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="30">
+      <c r="A194" s="13" t="s">
+        <v>597</v>
+      </c>
+      <c r="B194" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="D194" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E194" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F194" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="30">
+      <c r="A195" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="B195" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>602</v>
+      </c>
+      <c r="D195" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F195" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="30">
+      <c r="A196" s="13" t="s">
+        <v>603</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="C196" s="14" t="s">
+        <v>605</v>
+      </c>
+      <c r="D196" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E196" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F196" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="45">
+      <c r="A197" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="C197" s="14" t="s">
+        <v>608</v>
+      </c>
+      <c r="D197" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F197" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="30">
+      <c r="A198" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="C198" s="14" t="s">
+        <v>611</v>
+      </c>
+      <c r="D198" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E198" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F198" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="30">
+      <c r="A199" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="B199" s="14" t="s">
+        <v>613</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="D199" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E199" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F199" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A200" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D200" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E200" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F200" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A201" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="C201" s="14" t="s">
+        <v>620</v>
+      </c>
+      <c r="D201" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E201" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F201" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A202" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="C202" s="14" t="s">
+        <v>623</v>
+      </c>
+      <c r="D202" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E202" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F202" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A203" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="B203" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="C203" s="14" t="s">
+        <v>626</v>
+      </c>
+      <c r="D203" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E203" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F203" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A204" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="B204" s="14" t="s">
+        <v>628</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="D204" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E204" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F204" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A205" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="B205" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="D205" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E205" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F205" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A206" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="C206" s="14" t="s">
+        <v>635</v>
+      </c>
+      <c r="D206" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E206" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F206" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A207" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="B207" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="C207" s="14" t="s">
+        <v>638</v>
+      </c>
+      <c r="D207" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F207" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A208" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>641</v>
+      </c>
+      <c r="D208" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E208" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F208" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" s="3" customFormat="1" ht="30">
+      <c r="A209" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="B209" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="D209" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E209" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F209" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="30">
+      <c r="A210" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="D210" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E210" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F210" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="30">
+      <c r="A211" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>649</v>
+      </c>
+      <c r="C211" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="D211" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E211" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F211" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="45">
+      <c r="A212" s="13" t="s">
+        <v>651</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="C212" s="14" t="s">
+        <v>653</v>
+      </c>
+      <c r="D212" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E212" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F212" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="30">
+      <c r="A213" s="13" t="s">
+        <v>654</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>655</v>
+      </c>
+      <c r="C213" s="14" t="s">
+        <v>656</v>
+      </c>
+      <c r="D213" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E213" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F213" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="30">
+      <c r="A214" s="13" t="s">
+        <v>657</v>
+      </c>
+      <c r="B214" s="14" t="s">
+        <v>658</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>659</v>
+      </c>
+      <c r="D214" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E214" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F214" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="30">
+      <c r="A215" s="13" t="s">
+        <v>660</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="D215" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E215" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F215" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="30">
+      <c r="A216" s="13" t="s">
+        <v>663</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="C216" s="14" t="s">
+        <v>665</v>
+      </c>
+      <c r="D216" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E216" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F216" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="45">
+      <c r="A217" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>667</v>
+      </c>
+      <c r="C217" s="14" t="s">
+        <v>668</v>
+      </c>
+      <c r="D217" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E217" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F217" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="30">
+      <c r="A218" s="13" t="s">
+        <v>669</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="C218" s="14" t="s">
+        <v>671</v>
+      </c>
+      <c r="D218" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E218" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F218" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="30">
+      <c r="A219" s="13" t="s">
+        <v>672</v>
+      </c>
+      <c r="B219" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="D219" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E219" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F219" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="30">
+      <c r="A220" s="13" t="s">
+        <v>675</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>677</v>
+      </c>
+      <c r="D220" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E220" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F220" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="45">
+      <c r="A221" s="13" t="s">
+        <v>678</v>
+      </c>
+      <c r="B221" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="C221" s="14" t="s">
+        <v>680</v>
+      </c>
+      <c r="D221" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E221" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F221" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="45">
+      <c r="A222" s="13" t="s">
+        <v>681</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>682</v>
+      </c>
+      <c r="C222" s="14" t="s">
+        <v>683</v>
+      </c>
+      <c r="D222" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E222" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F222" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="30">
+      <c r="A223" s="13" t="s">
+        <v>684</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>685</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>686</v>
+      </c>
+      <c r="D223" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E223" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F223" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="30">
+      <c r="A224" s="13" t="s">
+        <v>687</v>
+      </c>
+      <c r="B224" s="14" t="s">
+        <v>688</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>689</v>
+      </c>
+      <c r="D224" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E224" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F224" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="30">
+      <c r="A225" s="13" t="s">
+        <v>690</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>691</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="D225" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E225" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F225" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="45">
+      <c r="A226" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>694</v>
+      </c>
+      <c r="C226" s="14" t="s">
+        <v>695</v>
+      </c>
+      <c r="D226" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E226" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F226" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="45">
+      <c r="A227" s="13" t="s">
+        <v>696</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="C227" s="14" t="s">
+        <v>698</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E227" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F227" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="30">
+      <c r="A228" s="13" t="s">
+        <v>699</v>
+      </c>
+      <c r="B228" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="C228" s="14" t="s">
+        <v>701</v>
+      </c>
+      <c r="D228" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E228" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F228" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="30">
+      <c r="A229" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="B229" s="14" t="s">
+        <v>703</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="D229" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E229" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F229" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="30">
+      <c r="A230" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>706</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="D230" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E230" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F230" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="30">
+      <c r="A231" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="C231" s="14" t="s">
+        <v>710</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E231" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F231" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="30">
+      <c r="A232" s="13" t="s">
+        <v>711</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="C232" s="14" t="s">
+        <v>713</v>
+      </c>
+      <c r="D232" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E232" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F232" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="30">
+      <c r="A233" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>715</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>716</v>
+      </c>
+      <c r="D233" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E233" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F233" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="30">
+      <c r="A234" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="B234" s="14" t="s">
+        <v>718</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>719</v>
+      </c>
+      <c r="D234" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E234" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F234" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="30">
+      <c r="A235" s="13" t="s">
+        <v>720</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>721</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>722</v>
+      </c>
+      <c r="D235" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E235" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F235" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="30">
+      <c r="A236" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>724</v>
+      </c>
+      <c r="C236" s="14" t="s">
+        <v>725</v>
+      </c>
+      <c r="D236" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E236" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F236" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="30">
+      <c r="A237" s="13" t="s">
+        <v>726</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="C237" s="14" t="s">
+        <v>728</v>
+      </c>
+      <c r="D237" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E237" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F237" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="30">
+      <c r="A238" s="13" t="s">
+        <v>729</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>731</v>
+      </c>
+      <c r="D238" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E238" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F238" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="30">
+      <c r="A239" s="13" t="s">
+        <v>732</v>
+      </c>
+      <c r="B239" s="14" t="s">
+        <v>733</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="D239" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E239" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F239" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="30">
+      <c r="A240" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>736</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>737</v>
+      </c>
+      <c r="D240" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E240" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F240" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" ht="30">
+      <c r="A241" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="B241" s="13" t="s">
+        <v>739</v>
+      </c>
+      <c r="C241" s="14" t="s">
+        <v>740</v>
+      </c>
+      <c r="D241" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E241" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F241" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="30">
+      <c r="A242" s="13" t="s">
+        <v>741</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>742</v>
+      </c>
+      <c r="C242" s="14" t="s">
+        <v>743</v>
+      </c>
+      <c r="D242" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E242" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F242" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="30">
+      <c r="A243" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>745</v>
+      </c>
+      <c r="C243" s="14" t="s">
+        <v>746</v>
+      </c>
+      <c r="D243" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E243" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F243" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" ht="30">
+      <c r="A244" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="B244" s="14" t="s">
+        <v>748</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="D244" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E244" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F244" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="30">
+      <c r="A245" s="13" t="s">
+        <v>750</v>
+      </c>
+      <c r="B245" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="D245" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E245" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F245" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" ht="30">
+      <c r="A246" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>755</v>
+      </c>
+      <c r="D246" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E246" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F246" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="30">
+      <c r="A247" s="13" t="s">
+        <v>756</v>
+      </c>
+      <c r="B247" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="C247" s="14" t="s">
+        <v>758</v>
+      </c>
+      <c r="D247" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E247" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F247" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" ht="30">
+      <c r="A248" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>760</v>
+      </c>
+      <c r="C248" s="14" t="s">
+        <v>761</v>
+      </c>
+      <c r="D248" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E248" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F248" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" ht="30">
+      <c r="A249" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="B249" s="14" t="s">
+        <v>763</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="D249" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E249" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F249" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" ht="30">
+      <c r="A250" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="D250" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E250" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F250" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="30">
+      <c r="A251" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="C251" s="14" t="s">
+        <v>770</v>
+      </c>
+      <c r="D251" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E251" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F251" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="30">
+      <c r="A252" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>773</v>
+      </c>
+      <c r="D252" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E252" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F252" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" ht="30">
+      <c r="A253" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="C253" s="14" t="s">
+        <v>776</v>
+      </c>
+      <c r="D253" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E253" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F253" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="30">
+      <c r="A254" s="13" t="s">
+        <v>777</v>
+      </c>
+      <c r="B254" s="14" t="s">
+        <v>778</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="D254" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E254" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F254" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="30">
+      <c r="A255" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>781</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>782</v>
+      </c>
+      <c r="D255" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F255" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" ht="30">
+      <c r="A256" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="C256" s="14" t="s">
+        <v>785</v>
+      </c>
+      <c r="D256" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E256" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F256" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" ht="45">
+      <c r="A257" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>787</v>
+      </c>
+      <c r="C257" s="14" t="s">
+        <v>788</v>
+      </c>
+      <c r="D257" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E257" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F257" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" ht="30">
+      <c r="A258" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="B258" s="13" t="s">
+        <v>790</v>
+      </c>
+      <c r="C258" s="14" t="s">
+        <v>791</v>
+      </c>
+      <c r="D258" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E258" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F258" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" ht="45">
+      <c r="A259" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="B259" s="14" t="s">
+        <v>793</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="D259" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E259" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F259" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="45">
+      <c r="A260" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>796</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="D260" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E260" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F260" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="45">
+      <c r="A261" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="C261" s="14" t="s">
+        <v>800</v>
+      </c>
+      <c r="D261" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E261" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F261" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" ht="30">
+      <c r="A262" s="13" t="s">
+        <v>801</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="C262" s="14" t="s">
+        <v>803</v>
+      </c>
+      <c r="D262" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E262" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F262" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="30">
+      <c r="A263" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="C263" s="14" t="s">
+        <v>806</v>
+      </c>
+      <c r="D263" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E263" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F263" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="30">
+      <c r="A264" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="B264" s="14" t="s">
+        <v>808</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>809</v>
+      </c>
+      <c r="D264" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E264" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F264" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="30">
+      <c r="A265" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>811</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="D265" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E265" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F265" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="30">
+      <c r="A266" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>814</v>
+      </c>
+      <c r="C266" s="14" t="s">
+        <v>815</v>
+      </c>
+      <c r="D266" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E266" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F266" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="45">
+      <c r="A267" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="C267" s="14" t="s">
+        <v>818</v>
+      </c>
+      <c r="D267" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F267" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="45">
+      <c r="A268" s="13" t="s">
+        <v>819</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>820</v>
+      </c>
+      <c r="C268" s="14" t="s">
+        <v>821</v>
+      </c>
+      <c r="D268" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E268" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F268" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="45">
+      <c r="A269" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="B269" s="14" t="s">
+        <v>823</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="D269" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E269" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F269" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="45">
+      <c r="A270" s="13" t="s">
+        <v>825</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>826</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>827</v>
+      </c>
+      <c r="D270" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E270" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F270" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" ht="45">
+      <c r="A271" s="13" t="s">
+        <v>828</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="C271" s="14" t="s">
+        <v>830</v>
+      </c>
+      <c r="D271" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E271" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F271" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="45">
+      <c r="A272" s="13" t="s">
+        <v>831</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>832</v>
+      </c>
+      <c r="C272" s="14" t="s">
+        <v>833</v>
+      </c>
+      <c r="D272" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E272" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F272" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="30">
+      <c r="A273" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="C273" s="14" t="s">
+        <v>836</v>
+      </c>
+      <c r="D273" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E273" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F273" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="30">
+      <c r="A274" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="B274" s="14" t="s">
+        <v>838</v>
+      </c>
+      <c r="C274" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="D274" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E274" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F274" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="30">
+      <c r="A275" s="13" t="s">
+        <v>840</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>842</v>
+      </c>
+      <c r="D275" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E275" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F275" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="30">
+      <c r="A276" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="C276" s="14" t="s">
+        <v>845</v>
+      </c>
+      <c r="D276" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E276" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F276" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="45">
+      <c r="A277" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="C277" s="14" t="s">
+        <v>848</v>
+      </c>
+      <c r="D277" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E277" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F277" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="30">
+      <c r="A278" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="B278" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="C278" s="14" t="s">
+        <v>851</v>
+      </c>
+      <c r="D278" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E278" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F278" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="30">
+      <c r="A279" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="B279" s="14" t="s">
+        <v>853</v>
+      </c>
+      <c r="C279" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="D279" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E279" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F279" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="30">
+      <c r="A280" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="B280" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="C280" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="D280" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E280" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F280" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" ht="30">
+      <c r="A281" s="13" t="s">
+        <v>858</v>
+      </c>
+      <c r="B281" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="C281" s="14" t="s">
+        <v>860</v>
+      </c>
+      <c r="D281" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E281" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F281" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="30">
+      <c r="A282" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="B282" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="C282" s="14" t="s">
+        <v>863</v>
+      </c>
+      <c r="D282" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E282" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F282" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="30">
+      <c r="A283" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="B283" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="C283" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="D283" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E283" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F283" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="30">
+      <c r="A284" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="B284" s="14" t="s">
+        <v>868</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="D284" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E284" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F284" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="30">
+      <c r="A285" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>871</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="D285" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E285" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F285" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="30">
+      <c r="A286" s="13" t="s">
+        <v>873</v>
+      </c>
+      <c r="B286" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="C286" s="14" t="s">
+        <v>875</v>
+      </c>
+      <c r="D286" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E286" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F286" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="30">
+      <c r="A287" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>877</v>
+      </c>
+      <c r="C287" s="16" t="s">
+        <v>878</v>
+      </c>
+      <c r="D287" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E287" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F287" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="B288" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="C288" s="16" t="s">
+        <v>881</v>
+      </c>
+      <c r="D288" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E288" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F288" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="30">
+      <c r="A289" s="13" t="s">
+        <v>882</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="C289" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="D289" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E289" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F289" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="45">
+      <c r="A290" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="B290" s="13" t="s">
+        <v>886</v>
+      </c>
+      <c r="C290" s="16" t="s">
+        <v>887</v>
+      </c>
+      <c r="D290" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E290" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F290" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="30">
+      <c r="A291" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="C291" s="16" t="s">
+        <v>890</v>
+      </c>
+      <c r="D291" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E291" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F291" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="45">
+      <c r="A292" s="13" t="s">
+        <v>891</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="C292" s="16" t="s">
+        <v>893</v>
+      </c>
+      <c r="D292" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E292" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F292" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="30">
+      <c r="A293" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="B293" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="C293" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E293" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F293" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="30">
+      <c r="A294" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="C294" s="16" t="s">
+        <v>899</v>
+      </c>
+      <c r="D294" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E294" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F294" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="45">
+      <c r="A295" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="B295" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="C295" s="16" t="s">
+        <v>902</v>
+      </c>
+      <c r="D295" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E295" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F295" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="45">
+      <c r="A296" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="C296" s="16" t="s">
+        <v>905</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E296" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F296" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" ht="30">
+      <c r="A297" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="C297" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E297" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F297" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="45">
+      <c r="A298" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="B298" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="C298" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="D298" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E298" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F298" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="45">
+      <c r="A299" s="13" t="s">
+        <v>912</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="C299" s="16" t="s">
+        <v>914</v>
+      </c>
+      <c r="D299" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E299" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F299" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="30">
+      <c r="A300" s="13" t="s">
+        <v>915</v>
+      </c>
+      <c r="B300" s="13" t="s">
+        <v>916</v>
+      </c>
+      <c r="C300" s="16" t="s">
+        <v>917</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E300" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F300" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="45">
+      <c r="A301" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="B301" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="C301" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="D301" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E301" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F301" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="45">
+      <c r="A302" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="B302" s="13" t="s">
+        <v>922</v>
+      </c>
+      <c r="C302" s="16" t="s">
+        <v>923</v>
+      </c>
+      <c r="D302" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E302" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F302" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="30">
+      <c r="A303" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="C303" s="16" t="s">
+        <v>926</v>
+      </c>
+      <c r="D303" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E303" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F303" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="45">
+      <c r="A304" s="13" t="s">
+        <v>927</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>928</v>
+      </c>
+      <c r="C304" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="D304" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E304" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F304" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="45">
+      <c r="A305" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>931</v>
+      </c>
+      <c r="C305" s="16" t="s">
+        <v>932</v>
+      </c>
+      <c r="D305" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E305" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F305" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="30">
+      <c r="A306" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="B306" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="C306" s="16" t="s">
+        <v>935</v>
+      </c>
+      <c r="D306" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E306" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F306" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" ht="45">
+      <c r="A307" s="13" t="s">
+        <v>936</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="C307" s="16" t="s">
+        <v>938</v>
+      </c>
+      <c r="D307" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E307" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F307" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="45">
+      <c r="A308" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>940</v>
+      </c>
+      <c r="C308" s="16" t="s">
+        <v>941</v>
+      </c>
+      <c r="D308" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E308" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F308" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" ht="30">
+      <c r="A309" s="13" t="s">
+        <v>942</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>943</v>
+      </c>
+      <c r="C309" s="16" t="s">
+        <v>944</v>
+      </c>
+      <c r="D309" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E309" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F309" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="45">
+      <c r="A310" s="13" t="s">
+        <v>945</v>
+      </c>
+      <c r="B310" s="13" t="s">
+        <v>946</v>
+      </c>
+      <c r="C310" s="16" t="s">
+        <v>947</v>
+      </c>
+      <c r="D310" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E310" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F310" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="30">
+      <c r="A311" s="13" t="s">
+        <v>948</v>
+      </c>
+      <c r="B311" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="C311" s="16" t="s">
+        <v>950</v>
+      </c>
+      <c r="D311" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E311" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F311" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="30">
+      <c r="A312" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="C312" s="16" t="s">
+        <v>953</v>
+      </c>
+      <c r="D312" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E312" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F312" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" ht="45">
+      <c r="A313" s="13" t="s">
+        <v>954</v>
+      </c>
+      <c r="B313" s="13" t="s">
+        <v>955</v>
+      </c>
+      <c r="C313" s="16" t="s">
+        <v>956</v>
+      </c>
+      <c r="D313" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E313" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F313" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="30">
+      <c r="A314" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="B314" s="13" t="s">
+        <v>958</v>
+      </c>
+      <c r="C314" s="16" t="s">
+        <v>959</v>
+      </c>
+      <c r="D314" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E314" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F314" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="30">
+      <c r="A315" s="13" t="s">
+        <v>960</v>
+      </c>
+      <c r="B315" s="13" t="s">
+        <v>961</v>
+      </c>
+      <c r="C315" s="16" t="s">
+        <v>962</v>
+      </c>
+      <c r="D315" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E315" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F315" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" ht="45">
+      <c r="A316" s="13" t="s">
+        <v>963</v>
+      </c>
+      <c r="B316" s="13" t="s">
+        <v>964</v>
+      </c>
+      <c r="C316" s="16" t="s">
+        <v>965</v>
+      </c>
+      <c r="D316" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E316" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F316" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="30">
+      <c r="A317" s="13" t="s">
+        <v>966</v>
+      </c>
+      <c r="B317" s="13" t="s">
+        <v>967</v>
+      </c>
+      <c r="C317" s="16" t="s">
+        <v>968</v>
+      </c>
+      <c r="D317" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E317" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F317" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="30">
+      <c r="A318" s="13" t="s">
+        <v>969</v>
+      </c>
+      <c r="B318" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="C318" s="16" t="s">
+        <v>971</v>
+      </c>
+      <c r="D318" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E318" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F318" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="45">
+      <c r="A319" s="13" t="s">
+        <v>972</v>
+      </c>
+      <c r="B319" s="13" t="s">
+        <v>973</v>
+      </c>
+      <c r="C319" s="16" t="s">
+        <v>974</v>
+      </c>
+      <c r="D319" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E319" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F319" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" ht="30">
+      <c r="A320" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="B320" s="13" t="s">
+        <v>976</v>
+      </c>
+      <c r="C320" s="16" t="s">
+        <v>977</v>
+      </c>
+      <c r="D320" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E320" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F320" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" ht="30">
+      <c r="A321" s="13" t="s">
+        <v>978</v>
+      </c>
+      <c r="B321" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="C321" s="16" t="s">
+        <v>980</v>
+      </c>
+      <c r="D321" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E321" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F321" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="45">
+      <c r="A322" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="B322" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="C322" s="16" t="s">
+        <v>983</v>
+      </c>
+      <c r="D322" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E322" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F322" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="30">
+      <c r="A323" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="B323" s="13" t="s">
+        <v>985</v>
+      </c>
+      <c r="C323" s="16" t="s">
+        <v>986</v>
+      </c>
+      <c r="D323" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E323" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F323" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="30">
+      <c r="A324" s="13" t="s">
+        <v>987</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="C324" s="16" t="s">
+        <v>989</v>
+      </c>
+      <c r="D324" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E324" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F324" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="45">
+      <c r="A325" s="13" t="s">
+        <v>990</v>
+      </c>
+      <c r="B325" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="C325" s="16" t="s">
+        <v>992</v>
+      </c>
+      <c r="D325" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E325" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F325" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="45">
+      <c r="A326" s="13" t="s">
+        <v>993</v>
+      </c>
+      <c r="B326" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="C326" s="16" t="s">
+        <v>995</v>
+      </c>
+      <c r="D326" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E326" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F326" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="30">
+      <c r="A327" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="B327" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="C327" s="16" t="s">
+        <v>998</v>
+      </c>
+      <c r="D327" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E327" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F327" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="45">
+      <c r="A328" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="B328" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C328" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D328" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E328" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F328" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="30">
+      <c r="A329" s="13" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B329" s="13" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C329" s="16" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D329" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E329" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F329" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="30">
+      <c r="A330" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B330" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C330" s="16" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D330" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E330" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F330" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="45">
+      <c r="A331" s="13" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C331" s="16" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D331" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E331" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F331" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="45">
+      <c r="A332" s="13" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B332" s="13" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C332" s="16" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D332" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E332" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F332" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="30">
+      <c r="A333" s="13" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B333" s="13" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C333" s="16" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D333" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E333" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F333" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="45">
+      <c r="A334" s="13" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B334" s="13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C334" s="16" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D334" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E334" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F334" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="30">
+      <c r="A335" s="13" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C335" s="16" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D335" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E335" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F335" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="30">
+      <c r="A336" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B336" s="13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C336" s="16" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D336" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E336" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F336" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="45">
+      <c r="A337" s="13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B337" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C337" s="16" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D337" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E337" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F337" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="30">
+      <c r="A338" s="13" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B338" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C338" s="16" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D338" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E338" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F338" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="30">
+      <c r="A339" s="13" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B339" s="13" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C339" s="16" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D339" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E339" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F339" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="45">
+      <c r="A340" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B340" s="13" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C340" s="16" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D340" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E340" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F340" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="30">
+      <c r="A341" s="13" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B341" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C341" s="16" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D341" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E341" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F341" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" ht="30">
+      <c r="A342" s="13" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B342" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C342" s="16" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D342" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E342" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F342" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="45">
+      <c r="A343" s="13" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B343" s="13" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C343" s="16" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D343" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E343" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F343" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" ht="45">
+      <c r="A344" s="13" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C344" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D344" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E344" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F344" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="30">
+      <c r="A345" s="13" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B345" s="13" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C345" s="16" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D345" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E345" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F345" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" ht="45">
+      <c r="A346" s="13" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B346" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C346" s="16" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D346" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E346" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F346" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="30">
+      <c r="A347" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B347" s="13" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C347" s="16" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D347" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E347" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F347" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="30">
+      <c r="A348" s="13" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B348" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C348" s="16" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D348" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E348" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F348" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" ht="45">
+      <c r="A349" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B349" s="13" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C349" s="16" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D349" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E349" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F349" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="45">
+      <c r="A350" s="13" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B350" s="13" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C350" s="16" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D350" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E350" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F350" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" ht="30">
+      <c r="A351" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B351" s="13" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C351" s="16" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D351" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E351" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F351" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="45">
+      <c r="A352" s="13" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B352" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C352" s="16" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D352" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E352" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F352" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" ht="30">
+      <c r="A353" s="13" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B353" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C353" s="16" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D353" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E353" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F353" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="30">
+      <c r="A354" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B354" s="13" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C354" s="16" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D354" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E354" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F354" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" ht="45">
+      <c r="A355" s="13" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B355" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C355" s="16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D355" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E355" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F355" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="45">
+      <c r="A356" s="13" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C356" s="16" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D356" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E356" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F356" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="30">
+      <c r="A357" s="13" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B357" s="13" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C357" s="16" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D357" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E357" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F357" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" ht="45">
+      <c r="A358" s="13" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B358" s="13" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C358" s="16" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D358" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E358" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F358" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="45">
+      <c r="A359" s="13" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B359" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C359" s="16" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D359" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E359" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F359" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" ht="30">
+      <c r="A360" s="13" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B360" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C360" s="16" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D360" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E360" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F360" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" ht="45">
+      <c r="A361" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B361" s="13" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C361" s="16" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D361" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E361" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F361" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" ht="45">
+      <c r="A362" s="13" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B362" s="13" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C362" s="16" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D362" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E362" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F362" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" ht="30">
+      <c r="A363" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B363" s="13" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C363" s="16" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D363" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E363" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F363" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" ht="45">
+      <c r="A364" s="13" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B364" s="13" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C364" s="16" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D364" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E364" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F364" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" ht="45">
+      <c r="A365" s="13" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C365" s="16" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D365" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E365" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F365" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" ht="30">
+      <c r="A366" s="13" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B366" s="13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C366" s="16" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D366" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E366" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F366" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" ht="45">
+      <c r="A367" s="13" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B367" s="13" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C367" s="16" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D367" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E367" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F367" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" ht="45">
+      <c r="A368" s="13" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C368" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D368" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E368" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F368" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" ht="30">
+      <c r="A369" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C369" s="16" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D369" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E369" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F369" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" ht="45">
+      <c r="A370" s="13" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C370" s="16" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D370" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E370" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F370" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" ht="45">
+      <c r="A371" s="13" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C371" s="16" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D371" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E371" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F371" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" ht="30">
+      <c r="A372" s="13" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B372" s="13" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C372" s="16" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D372" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E372" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F372" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" ht="45">
+      <c r="A373" s="13" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B373" s="13" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C373" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D373" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E373" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F373" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" ht="45">
+      <c r="A374" s="13" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B374" s="13" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C374" s="16" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D374" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E374" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F374" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" ht="30">
+      <c r="A375" s="13" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C375" s="16" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D375" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E375" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F375" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" ht="45">
+      <c r="A376" s="13" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B376" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C376" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D376" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E376" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F376" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" ht="45">
+      <c r="A377" s="13" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C377" s="16" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D377" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E377" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F377" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" ht="30">
+      <c r="A378" s="13" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C378" s="16" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D378" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E378" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F378" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" ht="45">
+      <c r="A379" s="13" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C379" s="16" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D379" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E379" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F379" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" ht="45">
+      <c r="A380" s="13" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B380" s="13" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C380" s="16" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D380" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E380" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F380" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" ht="30">
+      <c r="A381" s="13" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B381" s="13" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C381" s="16" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D381" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E381" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F381" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" ht="45">
+      <c r="A382" s="13" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B382" s="13" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C382" s="16" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D382" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E382" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F382" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" ht="45">
+      <c r="A383" s="13" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B383" s="13" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C383" s="16" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D383" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E383" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F383" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" ht="30">
+      <c r="A384" s="13" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B384" s="13" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C384" s="16" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D384" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E384" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F384" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" ht="45">
+      <c r="A385" s="13" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B385" s="13" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C385" s="16" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D385" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E385" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F385" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" ht="45">
+      <c r="A386" s="13" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B386" s="13" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C386" s="16" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D386" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E386" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F386" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" ht="30">
+      <c r="A387" s="13" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B387" s="13" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C387" s="16" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D387" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E387" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F387" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" ht="45">
+      <c r="A388" s="13" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B388" s="13" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C388" s="16" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D388" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E388" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F388" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" ht="45">
+      <c r="A389" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B389" s="13" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C389" s="16" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D389" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E389" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F389" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" ht="30">
+      <c r="A390" s="13" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B390" s="13" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C390" s="16" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D390" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E390" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F390" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" ht="45">
+      <c r="A391" s="13" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B391" s="13" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C391" s="16" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D391" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E391" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F391" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" ht="45">
+      <c r="A392" s="13" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B392" s="13" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C392" s="16" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D392" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E392" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F392" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" ht="30">
+      <c r="A393" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B393" s="13" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C393" s="16" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D393" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E393" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F393" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" ht="45">
+      <c r="A394" s="13" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B394" s="13" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C394" s="16" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D394" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E394" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F394" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" ht="30">
+      <c r="A395" s="13" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B395" s="13" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C395" s="16" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D395" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E395" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F395" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" ht="30">
+      <c r="A396" s="13" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B396" s="13" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C396" s="16" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D396" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E396" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F396" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" ht="45">
+      <c r="A397" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B397" s="13" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C397" s="16" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D397" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E397" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F397" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" ht="45">
+      <c r="A398" s="13" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B398" s="13" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C398" s="16" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D398" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E398" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F398" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" ht="30">
+      <c r="A399" s="13" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B399" s="13" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C399" s="16" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D399" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E399" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F399" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" ht="45">
+      <c r="A400" s="13" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B400" s="13" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C400" s="16" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D400" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E400" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F400" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" ht="45">
+      <c r="A401" s="13" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B401" s="13" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C401" s="16" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D401" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E401" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F401" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" ht="30">
+      <c r="A402" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B402" s="13" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C402" s="16" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D402" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E402" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F402" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" ht="45">
+      <c r="A403" s="13" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B403" s="13" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C403" s="16" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D403" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E403" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F403" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" ht="45">
+      <c r="A404" s="13" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B404" s="13" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C404" s="16" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D404" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E404" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F404" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" ht="30">
+      <c r="A405" s="13" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B405" s="13" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C405" s="16" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D405" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E405" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F405" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" ht="45">
+      <c r="A406" s="13" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B406" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C406" s="16" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D406" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E406" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F406" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" ht="30">
+      <c r="A407" s="13" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B407" s="13" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C407" s="16" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D407" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E407" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F407" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" ht="30">
+      <c r="A408" s="13" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B408" s="13" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C408" s="16" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D408" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E408" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F408" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" ht="45">
+      <c r="A409" s="13" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B409" s="13" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C409" s="16" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D409" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E409" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F409" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" ht="45">
+      <c r="A410" s="13" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B410" s="13" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C410" s="16" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D410" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E410" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F410" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" ht="30">
+      <c r="A411" s="13" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B411" s="13" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C411" s="16" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D411" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E411" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F411" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" ht="45">
+      <c r="A412" s="13" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B412" s="13" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C412" s="16" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D412" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E412" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F412" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" ht="30">
+      <c r="A413" s="13" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B413" s="13" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C413" s="16" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D413" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E413" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F413" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" ht="30">
+      <c r="A414" s="13" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B414" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C414" s="16" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D414" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E414" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F414" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" ht="45">
+      <c r="A415" s="13" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B415" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C415" s="16" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D415" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E415" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F415" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" ht="45">
+      <c r="A416" s="13" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B416" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C416" s="16" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D416" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E416" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F416" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" ht="30">
+      <c r="A417" s="13" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B417" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C417" s="16" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D417" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E417" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F417" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" ht="45">
+      <c r="A418" s="13" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B418" s="13" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C418" s="16" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D418" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E418" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F418" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" ht="45">
+      <c r="A419" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B419" s="13" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C419" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D419" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E419" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F419" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" ht="30">
+      <c r="A420" s="13" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B420" s="13" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C420" s="16" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D420" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E420" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F420" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" ht="45">
+      <c r="A421" s="13" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B421" s="13" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C421" s="16" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D421" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E421" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F421" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" ht="45">
+      <c r="A422" s="13" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B422" s="13" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C422" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D422" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E422" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F422" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" ht="30">
+      <c r="A423" s="13" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B423" s="13" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C423" s="16" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D423" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E423" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F423" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" ht="45">
+      <c r="A424" s="13" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B424" s="13" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C424" s="16" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D424" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E424" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F424" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" ht="45">
+      <c r="A425" s="13" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B425" s="13" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C425" s="16" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D425" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E425" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F425" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" ht="30">
+      <c r="A426" s="13" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B426" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C426" s="16" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D426" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E426" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F426" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" ht="45">
+      <c r="A427" s="13" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B427" s="13" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C427" s="16" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D427" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E427" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F427" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" ht="45">
+      <c r="A428" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B428" s="13" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C428" s="13" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D428" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E428" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F428" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" ht="45">
+      <c r="A429" s="13" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B429" s="13" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C429" s="13" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D429" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E429" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F429" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" ht="30">
+      <c r="A430" s="13" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B430" s="13" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C430" s="13" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D430" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E430" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F430" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" ht="30">
+      <c r="A431" s="13" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B431" s="13" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C431" s="13" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D431" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E431" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F431" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" ht="30">
+      <c r="A432" s="13" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B432" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C432" s="13" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D432" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E432" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F432" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" ht="30">
+      <c r="A433" s="13" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B433" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C433" s="13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D433" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E433" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F433" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" ht="45">
+      <c r="A434" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B434" s="13" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C434" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D434" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E434" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F434" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" ht="45">
+      <c r="A435" s="13" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B435" s="13" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C435" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D435" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E435" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F435" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" ht="45">
+      <c r="A436" s="13" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B436" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C436" s="13" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D436" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E436" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F436" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" ht="30">
+      <c r="A437" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B437" s="13" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C437" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D437" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E437" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F437" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" ht="30">
+      <c r="A438" s="13" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B438" s="13" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D438" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E438" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F438" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" ht="30">
+      <c r="A439" s="13" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B439" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C439" s="13" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D439" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E439" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F439" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" ht="30">
+      <c r="A440" s="13" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B440" s="13" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C440" s="13" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D440" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E440" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F440" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" ht="45">
+      <c r="A441" s="13" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B441" s="13" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C441" s="13" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D441" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E441" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F441" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" ht="45">
+      <c r="A442" s="13" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B442" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C442" s="13" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D442" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E442" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F442" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" ht="45">
+      <c r="A443" s="13" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B443" s="13" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C443" s="13" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D443" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E443" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F443" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" ht="30">
+      <c r="A444" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B444" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C444" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D444" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E444" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F444" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" ht="30">
+      <c r="A445" s="13" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B445" s="13" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C445" s="13" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D445" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E445" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F445" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" ht="30">
+      <c r="A446" s="13" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B446" s="13" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C446" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D446" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E446" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F446" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" ht="30">
+      <c r="A447" s="13" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B447" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C447" s="13" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D447" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E447" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F447" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" ht="45">
+      <c r="A448" s="13" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B448" s="13" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C448" s="13" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D448" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E448" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F448" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" ht="45">
+      <c r="A449" s="13" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B449" s="13" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C449" s="13" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D449" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E449" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F449" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" ht="45">
+      <c r="A450" s="13" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B450" s="13" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C450" s="13" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D450" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E450" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F450" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" ht="30">
+      <c r="A451" s="13" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B451" s="13" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C451" s="13" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D451" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E451" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F451" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" ht="30">
+      <c r="A452" s="13" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B452" s="13" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C452" s="13" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D452" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E452" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F452" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" ht="30">
+      <c r="A453" s="13" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B453" s="13" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C453" s="13" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D453" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E453" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F453" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" ht="30">
+      <c r="A454" s="13" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B454" s="13" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C454" s="13" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D454" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E454" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F454" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" ht="45">
+      <c r="A455" s="13" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B455" s="13" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C455" s="13" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D455" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E455" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F455" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" ht="45">
+      <c r="A456" s="13" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B456" s="13" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D456" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E456" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F456" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6" ht="45">
+      <c r="A457" s="13" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B457" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C457" s="13" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D457" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E457" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F457" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" ht="30">
+      <c r="A458" s="13" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B458" s="13" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C458" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D458" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E458" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F458" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" ht="30">
+      <c r="A459" s="13" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B459" s="13" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C459" s="13" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D459" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E459" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F459" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" ht="30">
+      <c r="A460" s="13" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B460" s="13" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C460" s="13" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D460" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E460" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F460" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" ht="30">
+      <c r="A461" s="13" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B461" s="13" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C461" s="13" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D461" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E461" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F461" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" ht="45">
+      <c r="A462" s="13" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B462" s="13" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C462" s="13" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D462" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E462" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F462" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" ht="45">
+      <c r="A463" s="13" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B463" s="13" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C463" s="13" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D463" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E463" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F463" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" ht="45">
+      <c r="A464" s="13" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B464" s="13" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C464" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D464" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E464" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F464" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" ht="30">
+      <c r="A465" s="13" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B465" s="13" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C465" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D465" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E465" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F465" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" ht="30">
+      <c r="A466" s="13" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B466" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C466" s="13" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D466" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E466" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F466" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" ht="30">
+      <c r="A467" s="13" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B467" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C467" s="13" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D467" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E467" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F467" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" ht="30">
+      <c r="A468" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B468" s="13" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C468" s="13" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D468" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E468" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F468" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" ht="45">
+      <c r="A469" s="13" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B469" s="13" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C469" s="13" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D469" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E469" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F469" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" ht="45">
+      <c r="A470" s="13" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B470" s="13" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C470" s="13" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D470" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E470" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F470" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" ht="45">
+      <c r="A471" s="13" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B471" s="13" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C471" s="13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D471" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E471" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F471" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6" ht="30">
+      <c r="A472" s="13" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B472" s="13" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C472" s="13" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D472" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E472" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F472" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" ht="30">
+      <c r="A473" s="13" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B473" s="13" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C473" s="13" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D473" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E473" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F473" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" ht="30">
+      <c r="A474" s="13" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B474" s="13" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D474" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E474" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F474" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" ht="30">
+      <c r="A475" s="13" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B475" s="13" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C475" s="13" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D475" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E475" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F475" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" ht="45">
+      <c r="A476" s="13" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B476" s="13" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C476" s="13" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D476" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E476" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F476" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" ht="45">
+      <c r="A477" s="13" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B477" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C477" s="13" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D477" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E477" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F477" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" ht="45">
+      <c r="A478" s="13" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B478" s="13" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C478" s="13" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D478" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E478" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F478" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" ht="30">
+      <c r="A479" s="13" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B479" s="13" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C479" s="13" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D479" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E479" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F479" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" ht="30">
+      <c r="A480" s="13" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B480" s="13" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C480" s="13" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D480" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E480" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F480" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" ht="30">
+      <c r="A481" s="13" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B481" s="13" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C481" s="13" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D481" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E481" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F481" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" ht="30">
+      <c r="A482" s="13" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B482" s="13" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C482" s="13" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D482" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E482" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F482" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6" ht="45">
+      <c r="A483" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B483" s="13" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C483" s="13" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D483" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E483" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F483" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6" ht="45">
+      <c r="A484" s="13" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B484" s="13" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C484" s="13" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D484" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E484" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F484" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" ht="45">
+      <c r="A485" s="13" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B485" s="13" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C485" s="13" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D485" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E485" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F485" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" ht="30">
+      <c r="A486" s="13" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B486" s="13" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C486" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D486" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E486" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F486" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" ht="30">
+      <c r="A487" s="13" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B487" s="13" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C487" s="13" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D487" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E487" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F487" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" ht="30">
+      <c r="A488" s="13" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B488" s="13" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C488" s="13" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D488" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E488" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F488" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" ht="30">
+      <c r="A489" s="13" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B489" s="13" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C489" s="13" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D489" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E489" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F489" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" ht="45">
+      <c r="A490" s="13" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B490" s="13" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C490" s="13" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D490" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E490" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F490" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" ht="45">
+      <c r="A491" s="13" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B491" s="13" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C491" s="13" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D491" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E491" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F491" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6" ht="45">
+      <c r="A492" s="13" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B492" s="13" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C492" s="13" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D492" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E492" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F492" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6" ht="30">
+      <c r="A493" s="13" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B493" s="13" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C493" s="13" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D493" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E493" s="14" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F493" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6" ht="30">
+      <c r="A494" s="13" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B494" s="13" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C494" s="13" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D494" s="15" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E494" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F494" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6" ht="30">
+      <c r="A495" s="13" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B495" s="13" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C495" s="13" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D495" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E495" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F495" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6" ht="30">
+      <c r="A496" s="13" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B496" s="13" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C496" s="13" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D496" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E496" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F496" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6" ht="45">
+      <c r="A497" s="13" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B497" s="13" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C497" s="13" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D497" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E497" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F497" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6" ht="30">
+      <c r="A498" s="13" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B498" s="13" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C498" s="14" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D498" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E498" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F498" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6" ht="30">
+      <c r="A499" s="13" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B499" s="14" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C499" s="14" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D499" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E499" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F499" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6" ht="30">
+      <c r="A500" s="13" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B500" s="14" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C500" s="14" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D500" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E500" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F500" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6" ht="30">
+      <c r="A501" s="13" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B501" s="14" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C501" s="14" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D501" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E501" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F501" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6">
+      <c r="A502" s="13" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B502" s="14" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C502" s="14" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D502" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E502" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F502" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6" ht="30">
+      <c r="A503" s="13" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B503" s="14" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C503" s="14" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D503" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E503" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F503" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6" ht="30">
+      <c r="A504" s="13" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B504" s="14" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C504" s="14" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D504" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E504" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F504" s="13">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6" ht="30">
+      <c r="A505" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B505" s="13" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C505" s="14" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D505" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E505" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F505" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="4" customFormat="1" ht="30">
-[...9718 lines deleted...]
-    </row>
     <row r="506" spans="1:6">
-      <c r="A506" s="4"/>
-[...4 lines deleted...]
-      <c r="F506" s="4"/>
+      <c r="A506" s="5"/>
+      <c r="B506" s="5"/>
+      <c r="C506" s="2"/>
+      <c r="D506" s="9"/>
+      <c r="E506" s="6"/>
+      <c r="F506" s="3"/>
     </row>
     <row r="507" spans="1:6">
-      <c r="A507" s="4"/>
-[...4 lines deleted...]
-      <c r="F507" s="4"/>
+      <c r="A507" s="5"/>
+      <c r="B507" s="5"/>
+      <c r="C507" s="2"/>
+      <c r="D507" s="9"/>
+      <c r="E507" s="6"/>
+      <c r="F507" s="3"/>
     </row>
     <row r="508" spans="1:6">
-      <c r="A508" s="4"/>
-[...4 lines deleted...]
-      <c r="F508" s="4"/>
+      <c r="A508" s="5"/>
+      <c r="B508" s="5"/>
+      <c r="C508" s="2"/>
+      <c r="D508" s="9"/>
+      <c r="E508" s="6"/>
+      <c r="F508" s="3"/>
     </row>
     <row r="509" spans="1:6">
-      <c r="A509" s="4"/>
-[...4 lines deleted...]
-      <c r="F509" s="4"/>
+      <c r="A509" s="5"/>
+      <c r="B509" s="5"/>
+      <c r="C509" s="2"/>
+      <c r="D509" s="9"/>
+      <c r="E509" s="6"/>
+      <c r="F509" s="3"/>
     </row>
     <row r="510" spans="1:6">
-      <c r="A510" s="4"/>
-[...4 lines deleted...]
-      <c r="F510" s="4"/>
+      <c r="A510" s="5"/>
+      <c r="B510" s="5"/>
+      <c r="C510" s="2"/>
+      <c r="D510" s="9"/>
+      <c r="E510" s="6"/>
+      <c r="F510" s="3"/>
     </row>
     <row r="511" spans="1:6">
-      <c r="A511" s="4"/>
-[...4 lines deleted...]
-      <c r="F511" s="4"/>
+      <c r="A511" s="5"/>
+      <c r="B511" s="5"/>
+      <c r="C511" s="2"/>
+      <c r="D511" s="9"/>
+      <c r="E511" s="6"/>
+      <c r="F511" s="3"/>
     </row>
     <row r="512" spans="1:6">
-      <c r="A512" s="4"/>
-[...4 lines deleted...]
-      <c r="F512" s="4"/>
+      <c r="A512" s="5"/>
+      <c r="B512" s="5"/>
+      <c r="C512" s="2"/>
+      <c r="D512" s="9"/>
+      <c r="E512" s="6"/>
+      <c r="F512" s="3"/>
     </row>
     <row r="513" spans="1:6">
-      <c r="A513" s="4"/>
-[...4 lines deleted...]
-      <c r="F513" s="4"/>
+      <c r="A513" s="5"/>
+      <c r="B513" s="5"/>
+      <c r="C513" s="2"/>
+      <c r="D513" s="9"/>
+      <c r="E513" s="6"/>
+      <c r="F513" s="3"/>
     </row>
     <row r="514" spans="1:6">
-      <c r="A514" s="4"/>
-[...4 lines deleted...]
-      <c r="F514" s="4"/>
+      <c r="A514" s="5"/>
+      <c r="B514" s="5"/>
+      <c r="C514" s="2"/>
+      <c r="D514" s="9"/>
+      <c r="E514" s="6"/>
+      <c r="F514" s="3"/>
     </row>
     <row r="515" spans="1:6">
-      <c r="A515" s="4"/>
-[...4 lines deleted...]
-      <c r="F515" s="4"/>
+      <c r="A515" s="5"/>
+      <c r="B515" s="5"/>
+      <c r="C515" s="2"/>
+      <c r="D515" s="9"/>
+      <c r="E515" s="6"/>
+      <c r="F515" s="3"/>
     </row>
     <row r="516" spans="1:6">
-      <c r="A516" s="4"/>
-[...4 lines deleted...]
-      <c r="F516" s="4"/>
+      <c r="A516" s="5"/>
+      <c r="B516" s="5"/>
+      <c r="C516" s="2"/>
+      <c r="D516" s="9"/>
+      <c r="E516" s="6"/>
+      <c r="F516" s="3"/>
     </row>
     <row r="517" spans="1:6">
-      <c r="A517" s="4"/>
-[...4 lines deleted...]
-      <c r="F517" s="4"/>
+      <c r="A517" s="5"/>
+      <c r="B517" s="5"/>
+      <c r="C517" s="2"/>
+      <c r="D517" s="9"/>
+      <c r="E517" s="6"/>
+      <c r="F517" s="3"/>
     </row>
     <row r="518" spans="1:6">
-      <c r="A518" s="4"/>
-[...4 lines deleted...]
-      <c r="F518" s="4"/>
+      <c r="A518" s="5"/>
+      <c r="B518" s="5"/>
+      <c r="C518" s="2"/>
+      <c r="D518" s="9"/>
+      <c r="E518" s="6"/>
+      <c r="F518" s="3"/>
     </row>
     <row r="519" spans="1:6">
-      <c r="A519" s="4"/>
-[...4 lines deleted...]
-      <c r="F519" s="4"/>
+      <c r="A519" s="5"/>
+      <c r="B519" s="5"/>
+      <c r="C519" s="2"/>
+      <c r="D519" s="9"/>
+      <c r="E519" s="6"/>
+      <c r="F519" s="3"/>
     </row>
     <row r="520" spans="1:6">
-      <c r="A520" s="4"/>
-[...4 lines deleted...]
-      <c r="F520" s="4"/>
+      <c r="A520" s="5"/>
+      <c r="B520" s="5"/>
+      <c r="C520" s="2"/>
+      <c r="D520" s="9"/>
+      <c r="E520" s="6"/>
+      <c r="F520" s="3"/>
     </row>
     <row r="521" spans="1:6">
-      <c r="A521" s="4"/>
-[...4 lines deleted...]
-      <c r="F521" s="4"/>
+      <c r="A521" s="5"/>
+      <c r="B521" s="5"/>
+      <c r="C521" s="2"/>
+      <c r="D521" s="9"/>
+      <c r="E521" s="6"/>
+      <c r="F521" s="3"/>
     </row>
     <row r="522" spans="1:6">
-      <c r="A522" s="4"/>
-[...4 lines deleted...]
-      <c r="F522" s="4"/>
+      <c r="A522" s="5"/>
+      <c r="B522" s="5"/>
+      <c r="C522" s="2"/>
+      <c r="D522" s="9"/>
+      <c r="E522" s="6"/>
+      <c r="F522" s="3"/>
     </row>
     <row r="523" spans="1:6">
-      <c r="A523" s="4"/>
-[...4 lines deleted...]
-      <c r="F523" s="4"/>
+      <c r="A523" s="5"/>
+      <c r="B523" s="5"/>
+      <c r="C523" s="2"/>
+      <c r="D523" s="9"/>
+      <c r="E523" s="6"/>
+      <c r="F523" s="3"/>
     </row>
     <row r="524" spans="1:6">
-      <c r="A524" s="4"/>
-[...4 lines deleted...]
-      <c r="F524" s="4"/>
+      <c r="A524" s="5"/>
+      <c r="B524" s="5"/>
+      <c r="C524" s="2"/>
+      <c r="D524" s="9"/>
+      <c r="E524" s="6"/>
+      <c r="F524" s="3"/>
     </row>
     <row r="525" spans="1:6">
-      <c r="A525" s="4"/>
-[...4 lines deleted...]
-      <c r="F525" s="4"/>
+      <c r="A525" s="5"/>
+      <c r="B525" s="5"/>
+      <c r="C525" s="2"/>
+      <c r="D525" s="9"/>
+      <c r="E525" s="6"/>
+      <c r="F525" s="3"/>
     </row>
     <row r="526" spans="1:6">
-      <c r="A526" s="4"/>
-[...4 lines deleted...]
-      <c r="F526" s="4"/>
+      <c r="A526" s="5"/>
+      <c r="B526" s="5"/>
+      <c r="C526" s="2"/>
+      <c r="D526" s="9"/>
+      <c r="E526" s="6"/>
+      <c r="F526" s="3"/>
     </row>
     <row r="527" spans="1:6">
-      <c r="A527" s="4"/>
-[...4 lines deleted...]
-      <c r="F527" s="4"/>
+      <c r="A527" s="5"/>
+      <c r="B527" s="5"/>
+      <c r="C527" s="2"/>
+      <c r="D527" s="9"/>
+      <c r="E527" s="6"/>
+      <c r="F527" s="3"/>
     </row>
     <row r="528" spans="1:6">
-      <c r="A528" s="4"/>
-[...4 lines deleted...]
-      <c r="F528" s="4"/>
+      <c r="A528" s="5"/>
+      <c r="B528" s="5"/>
+      <c r="C528" s="2"/>
+      <c r="D528" s="9"/>
+      <c r="E528" s="6"/>
+      <c r="F528" s="3"/>
     </row>
     <row r="529" spans="1:6">
-      <c r="A529" s="4"/>
-[...4 lines deleted...]
-      <c r="F529" s="4"/>
+      <c r="A529" s="5"/>
+      <c r="B529" s="5"/>
+      <c r="C529" s="2"/>
+      <c r="D529" s="9"/>
+      <c r="E529" s="6"/>
+      <c r="F529" s="3"/>
     </row>
     <row r="530" spans="1:6">
-      <c r="A530" s="4"/>
-[...4 lines deleted...]
-      <c r="F530" s="4"/>
+      <c r="A530" s="5"/>
+      <c r="B530" s="5"/>
+      <c r="C530" s="2"/>
+      <c r="D530" s="9"/>
+      <c r="E530" s="6"/>
+      <c r="F530" s="3"/>
     </row>
     <row r="531" spans="1:6">
-      <c r="A531" s="4"/>
-[...4 lines deleted...]
-      <c r="F531" s="4"/>
+      <c r="A531" s="5"/>
+      <c r="B531" s="5"/>
+      <c r="C531" s="2"/>
+      <c r="D531" s="9"/>
+      <c r="E531" s="6"/>
+      <c r="F531" s="3"/>
     </row>
     <row r="532" spans="1:6">
-      <c r="A532" s="4"/>
-[...4 lines deleted...]
-      <c r="F532" s="4"/>
+      <c r="A532" s="5"/>
+      <c r="B532" s="5"/>
+      <c r="C532" s="2"/>
+      <c r="D532" s="9"/>
+      <c r="E532" s="6"/>
+      <c r="F532" s="3"/>
     </row>
     <row r="533" spans="1:6">
-      <c r="A533" s="4"/>
-[...4 lines deleted...]
-      <c r="F533" s="4"/>
+      <c r="A533" s="5"/>
+      <c r="B533" s="5"/>
+      <c r="C533" s="2"/>
+      <c r="D533" s="9"/>
+      <c r="E533" s="6"/>
+      <c r="F533" s="3"/>
     </row>
     <row r="534" spans="1:6">
-      <c r="A534" s="4"/>
-[...4 lines deleted...]
-      <c r="F534" s="4"/>
+      <c r="A534" s="5"/>
+      <c r="B534" s="5"/>
+      <c r="C534" s="2"/>
+      <c r="D534" s="9"/>
+      <c r="E534" s="6"/>
+      <c r="F534" s="3"/>
     </row>
     <row r="535" spans="1:6">
-      <c r="A535" s="4"/>
-[...4 lines deleted...]
-      <c r="F535" s="4"/>
+      <c r="A535" s="5"/>
+      <c r="B535" s="5"/>
+      <c r="C535" s="2"/>
+      <c r="D535" s="9"/>
+      <c r="E535" s="6"/>
+      <c r="F535" s="3"/>
     </row>
     <row r="536" spans="1:6">
-      <c r="A536" s="4"/>
-[...4 lines deleted...]
-      <c r="F536" s="4"/>
+      <c r="A536" s="5"/>
+      <c r="B536" s="5"/>
+      <c r="C536" s="2"/>
+      <c r="D536" s="9"/>
+      <c r="E536" s="6"/>
+      <c r="F536" s="3"/>
     </row>
     <row r="537" spans="1:6">
-      <c r="A537" s="4"/>
-[...4 lines deleted...]
-      <c r="F537" s="4"/>
+      <c r="A537" s="5"/>
+      <c r="B537" s="5"/>
+      <c r="C537" s="2"/>
+      <c r="D537" s="9"/>
+      <c r="E537" s="6"/>
+      <c r="F537" s="3"/>
     </row>
     <row r="538" spans="1:6">
-      <c r="A538" s="4"/>
-[...4 lines deleted...]
-      <c r="F538" s="4"/>
+      <c r="A538" s="5"/>
+      <c r="B538" s="5"/>
+      <c r="C538" s="2"/>
+      <c r="D538" s="9"/>
+      <c r="E538" s="6"/>
+      <c r="F538" s="3"/>
     </row>
     <row r="539" spans="1:6">
-      <c r="A539" s="4"/>
-[...4 lines deleted...]
-      <c r="F539" s="4"/>
+      <c r="A539" s="5"/>
+      <c r="B539" s="5"/>
+      <c r="C539" s="2"/>
+      <c r="D539" s="9"/>
+      <c r="E539" s="6"/>
+      <c r="F539" s="3"/>
     </row>
     <row r="540" spans="1:6">
-      <c r="A540" s="4"/>
-[...4 lines deleted...]
-      <c r="F540" s="4"/>
+      <c r="A540" s="5"/>
+      <c r="B540" s="5"/>
+      <c r="C540" s="2"/>
+      <c r="D540" s="9"/>
+      <c r="E540" s="6"/>
+      <c r="F540" s="3"/>
     </row>
     <row r="541" spans="1:6">
-      <c r="A541" s="4"/>
-[...4 lines deleted...]
-      <c r="F541" s="4"/>
+      <c r="A541" s="5"/>
+      <c r="B541" s="5"/>
+      <c r="C541" s="2"/>
+      <c r="D541" s="9"/>
+      <c r="E541" s="6"/>
+      <c r="F541" s="3"/>
     </row>
     <row r="542" spans="1:6">
-      <c r="A542" s="4"/>
-[...4 lines deleted...]
-      <c r="F542" s="4"/>
+      <c r="A542" s="5"/>
+      <c r="B542" s="5"/>
+      <c r="C542" s="2"/>
+      <c r="D542" s="9"/>
+      <c r="E542" s="6"/>
+      <c r="F542" s="3"/>
     </row>
     <row r="543" spans="1:6">
-      <c r="A543" s="4"/>
-[...4 lines deleted...]
-      <c r="F543" s="4"/>
+      <c r="A543" s="5"/>
+      <c r="B543" s="5"/>
+      <c r="C543" s="2"/>
+      <c r="D543" s="9"/>
+      <c r="E543" s="6"/>
+      <c r="F543" s="3"/>
     </row>
     <row r="544" spans="1:6">
-      <c r="A544" s="4"/>
-[...4 lines deleted...]
-      <c r="F544" s="4"/>
+      <c r="A544" s="5"/>
+      <c r="B544" s="5"/>
+      <c r="C544" s="2"/>
+      <c r="D544" s="9"/>
+      <c r="E544" s="6"/>
+      <c r="F544" s="3"/>
     </row>
     <row r="545" spans="1:6">
-      <c r="A545" s="4"/>
-[...4 lines deleted...]
-      <c r="F545" s="4"/>
+      <c r="A545" s="5"/>
+      <c r="B545" s="5"/>
+      <c r="C545" s="2"/>
+      <c r="D545" s="9"/>
+      <c r="E545" s="6"/>
+      <c r="F545" s="3"/>
     </row>
     <row r="546" spans="1:6">
-      <c r="A546" s="4"/>
-[...4 lines deleted...]
-      <c r="F546" s="4"/>
+      <c r="A546" s="5"/>
+      <c r="B546" s="5"/>
+      <c r="C546" s="2"/>
+      <c r="D546" s="9"/>
+      <c r="E546" s="6"/>
+      <c r="F546" s="3"/>
     </row>
     <row r="547" spans="1:6">
-      <c r="A547" s="4"/>
-[...4 lines deleted...]
-      <c r="F547" s="4"/>
+      <c r="A547" s="5"/>
+      <c r="B547" s="5"/>
+      <c r="C547" s="2"/>
+      <c r="D547" s="9"/>
+      <c r="E547" s="6"/>
+      <c r="F547" s="3"/>
     </row>
     <row r="548" spans="1:6">
-      <c r="A548" s="4"/>
-[...4 lines deleted...]
-      <c r="F548" s="4"/>
+      <c r="A548" s="5"/>
+      <c r="B548" s="5"/>
+      <c r="C548" s="2"/>
+      <c r="D548" s="9"/>
+      <c r="E548" s="6"/>
+      <c r="F548" s="3"/>
     </row>
     <row r="549" spans="1:6">
-      <c r="A549" s="4"/>
-[...4 lines deleted...]
-      <c r="F549" s="4"/>
+      <c r="A549" s="5"/>
+      <c r="B549" s="5"/>
+      <c r="C549" s="2"/>
+      <c r="D549" s="9"/>
+      <c r="E549" s="6"/>
+      <c r="F549" s="3"/>
     </row>
     <row r="550" spans="1:6">
-      <c r="A550" s="4"/>
-[...4 lines deleted...]
-      <c r="F550" s="4"/>
+      <c r="A550" s="5"/>
+      <c r="B550" s="5"/>
+      <c r="C550" s="2"/>
+      <c r="D550" s="9"/>
+      <c r="E550" s="6"/>
+      <c r="F550" s="3"/>
     </row>
     <row r="551" spans="1:6">
-      <c r="A551" s="4"/>
-[...4 lines deleted...]
-      <c r="F551" s="4"/>
+      <c r="A551" s="5"/>
+      <c r="B551" s="5"/>
+      <c r="C551" s="2"/>
+      <c r="D551" s="9"/>
+      <c r="E551" s="6"/>
+      <c r="F551" s="3"/>
     </row>
     <row r="552" spans="1:6">
-      <c r="A552" s="4"/>
-[...4 lines deleted...]
-      <c r="F552" s="4"/>
+      <c r="A552" s="5"/>
+      <c r="B552" s="5"/>
+      <c r="C552" s="2"/>
+      <c r="D552" s="9"/>
+      <c r="E552" s="6"/>
+      <c r="F552" s="3"/>
     </row>
     <row r="553" spans="1:6">
-      <c r="A553" s="4"/>
-[...4 lines deleted...]
-      <c r="F553" s="4"/>
+      <c r="A553" s="5"/>
+      <c r="B553" s="5"/>
+      <c r="C553" s="2"/>
+      <c r="D553" s="9"/>
+      <c r="E553" s="6"/>
+      <c r="F553" s="3"/>
     </row>
     <row r="554" spans="1:6">
-      <c r="A554" s="4"/>
-[...4 lines deleted...]
-      <c r="F554" s="4"/>
+      <c r="A554" s="5"/>
+      <c r="B554" s="5"/>
+      <c r="C554" s="2"/>
+      <c r="D554" s="9"/>
+      <c r="E554" s="6"/>
+      <c r="F554" s="3"/>
     </row>
     <row r="555" spans="1:6">
-      <c r="A555" s="4"/>
-[...4 lines deleted...]
-      <c r="F555" s="4"/>
+      <c r="A555" s="5"/>
+      <c r="B555" s="5"/>
+      <c r="C555" s="2"/>
+      <c r="D555" s="9"/>
+      <c r="E555" s="6"/>
+      <c r="F555" s="3"/>
     </row>
     <row r="556" spans="1:6">
-      <c r="A556" s="4"/>
-[...4 lines deleted...]
-      <c r="F556" s="4"/>
+      <c r="A556" s="5"/>
+      <c r="B556" s="5"/>
+      <c r="C556" s="2"/>
+      <c r="D556" s="9"/>
+      <c r="E556" s="6"/>
+      <c r="F556" s="3"/>
     </row>
     <row r="557" spans="1:6">
-      <c r="A557" s="4"/>
-[...4 lines deleted...]
-      <c r="F557" s="4"/>
+      <c r="A557" s="5"/>
+      <c r="B557" s="5"/>
+      <c r="C557" s="2"/>
+      <c r="D557" s="9"/>
+      <c r="E557" s="6"/>
+      <c r="F557" s="3"/>
     </row>
     <row r="558" spans="1:6">
-      <c r="A558" s="4"/>
-[...4 lines deleted...]
-      <c r="F558" s="4"/>
+      <c r="A558" s="5"/>
+      <c r="B558" s="5"/>
+      <c r="C558" s="2"/>
+      <c r="D558" s="9"/>
+      <c r="E558" s="6"/>
+      <c r="F558" s="3"/>
     </row>
     <row r="559" spans="1:6">
-      <c r="A559" s="4"/>
-[...4 lines deleted...]
-      <c r="F559" s="4"/>
+      <c r="A559" s="5"/>
+      <c r="B559" s="5"/>
+      <c r="C559" s="2"/>
+      <c r="D559" s="9"/>
+      <c r="E559" s="6"/>
+      <c r="F559" s="3"/>
     </row>
     <row r="560" spans="1:6">
-      <c r="A560" s="4"/>
-[...4 lines deleted...]
-      <c r="F560" s="4"/>
+      <c r="A560" s="5"/>
+      <c r="B560" s="5"/>
+      <c r="C560" s="2"/>
+      <c r="D560" s="9"/>
+      <c r="E560" s="6"/>
+      <c r="F560" s="3"/>
     </row>
     <row r="561" spans="1:6">
-      <c r="A561" s="4"/>
-[...4 lines deleted...]
-      <c r="F561" s="4"/>
+      <c r="A561" s="5"/>
+      <c r="B561" s="5"/>
+      <c r="C561" s="2"/>
+      <c r="D561" s="9"/>
+      <c r="E561" s="6"/>
+      <c r="F561" s="3"/>
     </row>
     <row r="562" spans="1:6">
-      <c r="A562" s="4"/>
-[...4 lines deleted...]
-      <c r="F562" s="4"/>
+      <c r="A562" s="5"/>
+      <c r="B562" s="5"/>
+      <c r="C562" s="2"/>
+      <c r="D562" s="9"/>
+      <c r="E562" s="6"/>
+      <c r="F562" s="3"/>
     </row>
     <row r="563" spans="1:6">
-      <c r="A563" s="4"/>
-[...4 lines deleted...]
-      <c r="F563" s="4"/>
+      <c r="A563" s="5"/>
+      <c r="B563" s="5"/>
+      <c r="C563" s="2"/>
+      <c r="D563" s="9"/>
+      <c r="E563" s="6"/>
+      <c r="F563" s="3"/>
     </row>
     <row r="564" spans="1:6">
-      <c r="A564" s="4"/>
-[...4 lines deleted...]
-      <c r="F564" s="4"/>
+      <c r="A564" s="5"/>
+      <c r="B564" s="5"/>
+      <c r="C564" s="2"/>
+      <c r="D564" s="9"/>
+      <c r="E564" s="6"/>
+      <c r="F564" s="3"/>
     </row>
     <row r="565" spans="1:6">
-      <c r="A565" s="4"/>
-[...4 lines deleted...]
-      <c r="F565" s="4"/>
+      <c r="A565" s="5"/>
+      <c r="B565" s="5"/>
+      <c r="C565" s="2"/>
+      <c r="D565" s="9"/>
+      <c r="E565" s="6"/>
+      <c r="F565" s="3"/>
     </row>
     <row r="566" spans="1:6">
-      <c r="A566" s="4"/>
-[...4 lines deleted...]
-      <c r="F566" s="4"/>
+      <c r="A566" s="5"/>
+      <c r="B566" s="5"/>
+      <c r="C566" s="2"/>
+      <c r="D566" s="9"/>
+      <c r="E566" s="6"/>
+      <c r="F566" s="3"/>
     </row>
     <row r="567" spans="1:6">
-      <c r="A567" s="4"/>
-[...4 lines deleted...]
-      <c r="F567" s="4"/>
+      <c r="A567" s="5"/>
+      <c r="B567" s="5"/>
+      <c r="C567" s="2"/>
+      <c r="D567" s="9"/>
+      <c r="E567" s="6"/>
+      <c r="F567" s="3"/>
     </row>
     <row r="568" spans="1:6">
-      <c r="A568" s="4"/>
-[...4 lines deleted...]
-      <c r="F568" s="4"/>
+      <c r="A568" s="5"/>
+      <c r="B568" s="5"/>
+      <c r="C568" s="2"/>
+      <c r="D568" s="9"/>
+      <c r="E568" s="6"/>
+      <c r="F568" s="3"/>
     </row>
     <row r="569" spans="1:6">
-      <c r="A569" s="4"/>
-[...4 lines deleted...]
-      <c r="F569" s="4"/>
+      <c r="A569" s="5"/>
+      <c r="B569" s="5"/>
+      <c r="C569" s="2"/>
+      <c r="D569" s="9"/>
+      <c r="E569" s="6"/>
+      <c r="F569" s="3"/>
     </row>
     <row r="570" spans="1:6">
-      <c r="A570" s="4"/>
-[...4 lines deleted...]
-      <c r="F570" s="4"/>
+      <c r="A570" s="5"/>
+      <c r="B570" s="5"/>
+      <c r="C570" s="2"/>
+      <c r="D570" s="9"/>
+      <c r="E570" s="6"/>
+      <c r="F570" s="3"/>
     </row>
     <row r="571" spans="1:6">
-      <c r="A571" s="4"/>
-[...4 lines deleted...]
-      <c r="F571" s="4"/>
+      <c r="A571" s="5"/>
+      <c r="B571" s="5"/>
+      <c r="C571" s="2"/>
+      <c r="D571" s="9"/>
+      <c r="E571" s="6"/>
+      <c r="F571" s="3"/>
     </row>
     <row r="572" spans="1:6">
-      <c r="A572" s="4"/>
-[...4 lines deleted...]
-      <c r="F572" s="4"/>
+      <c r="A572" s="5"/>
+      <c r="B572" s="5"/>
+      <c r="C572" s="2"/>
+      <c r="D572" s="9"/>
+      <c r="E572" s="6"/>
+      <c r="F572" s="3"/>
     </row>
     <row r="573" spans="1:6">
-      <c r="A573" s="4"/>
-[...4 lines deleted...]
-      <c r="F573" s="4"/>
+      <c r="A573" s="5"/>
+      <c r="B573" s="5"/>
+      <c r="C573" s="2"/>
+      <c r="D573" s="9"/>
+      <c r="E573" s="6"/>
+      <c r="F573" s="3"/>
     </row>
     <row r="574" spans="1:6">
-      <c r="A574" s="4"/>
-[...4 lines deleted...]
-      <c r="F574" s="4"/>
+      <c r="A574" s="5"/>
+      <c r="B574" s="5"/>
+      <c r="C574" s="2"/>
+      <c r="D574" s="9"/>
+      <c r="E574" s="6"/>
+      <c r="F574" s="3"/>
     </row>
     <row r="575" spans="1:6">
-      <c r="A575" s="4"/>
-[...4 lines deleted...]
-      <c r="F575" s="4"/>
+      <c r="A575" s="5"/>
+      <c r="B575" s="5"/>
+      <c r="C575" s="2"/>
+      <c r="D575" s="9"/>
+      <c r="E575" s="6"/>
+      <c r="F575" s="3"/>
     </row>
     <row r="576" spans="1:6">
-      <c r="A576" s="4"/>
-[...4 lines deleted...]
-      <c r="F576" s="4"/>
+      <c r="A576" s="5"/>
+      <c r="B576" s="5"/>
+      <c r="C576" s="2"/>
+      <c r="D576" s="9"/>
+      <c r="E576" s="6"/>
+      <c r="F576" s="3"/>
     </row>
     <row r="577" spans="1:6">
-      <c r="A577" s="4"/>
-[...4 lines deleted...]
-      <c r="F577" s="4"/>
+      <c r="A577" s="5"/>
+      <c r="B577" s="5"/>
+      <c r="C577" s="2"/>
+      <c r="D577" s="9"/>
+      <c r="E577" s="6"/>
+      <c r="F577" s="3"/>
     </row>
     <row r="578" spans="1:6">
-      <c r="A578" s="4"/>
-[...4 lines deleted...]
-      <c r="F578" s="4"/>
+      <c r="A578" s="5"/>
+      <c r="B578" s="5"/>
+      <c r="C578" s="2"/>
+      <c r="D578" s="9"/>
+      <c r="E578" s="6"/>
+      <c r="F578" s="3"/>
     </row>
     <row r="579" spans="1:6">
-      <c r="A579" s="4"/>
-[...4 lines deleted...]
-      <c r="F579" s="4"/>
+      <c r="A579" s="5"/>
+      <c r="B579" s="5"/>
+      <c r="C579" s="2"/>
+      <c r="D579" s="9"/>
+      <c r="E579" s="6"/>
+      <c r="F579" s="3"/>
     </row>
     <row r="580" spans="1:6">
-      <c r="A580" s="4"/>
-[...4 lines deleted...]
-      <c r="F580" s="4"/>
+      <c r="A580" s="5"/>
+      <c r="B580" s="5"/>
+      <c r="C580" s="2"/>
+      <c r="D580" s="9"/>
+      <c r="E580" s="6"/>
+      <c r="F580" s="3"/>
     </row>
     <row r="581" spans="1:6">
-      <c r="A581" s="4"/>
-[...4 lines deleted...]
-      <c r="F581" s="4"/>
+      <c r="A581" s="5"/>
+      <c r="B581" s="5"/>
+      <c r="C581" s="2"/>
+      <c r="D581" s="9"/>
+      <c r="E581" s="6"/>
+      <c r="F581" s="3"/>
     </row>
     <row r="582" spans="1:6">
-      <c r="A582" s="4"/>
-[...4 lines deleted...]
-      <c r="F582" s="4"/>
+      <c r="A582" s="5"/>
+      <c r="B582" s="5"/>
+      <c r="C582" s="2"/>
+      <c r="D582" s="9"/>
+      <c r="E582" s="6"/>
+      <c r="F582" s="3"/>
     </row>
     <row r="583" spans="1:6">
-      <c r="A583" s="4"/>
-[...4 lines deleted...]
-      <c r="F583" s="4"/>
+      <c r="A583" s="5"/>
+      <c r="B583" s="5"/>
+      <c r="C583" s="2"/>
+      <c r="D583" s="9"/>
+      <c r="E583" s="6"/>
+      <c r="F583" s="3"/>
     </row>
     <row r="584" spans="1:6">
-      <c r="A584" s="4"/>
-[...4 lines deleted...]
-      <c r="F584" s="4"/>
+      <c r="A584" s="5"/>
+      <c r="B584" s="5"/>
+      <c r="C584" s="2"/>
+      <c r="D584" s="9"/>
+      <c r="E584" s="6"/>
+      <c r="F584" s="3"/>
     </row>
     <row r="585" spans="1:6">
-      <c r="A585" s="4"/>
-[...4 lines deleted...]
-      <c r="F585" s="4"/>
+      <c r="A585" s="5"/>
+      <c r="B585" s="5"/>
+      <c r="C585" s="2"/>
+      <c r="D585" s="9"/>
+      <c r="E585" s="6"/>
+      <c r="F585" s="3"/>
     </row>
     <row r="586" spans="1:6">
-      <c r="A586" s="4"/>
-[...4 lines deleted...]
-      <c r="F586" s="4"/>
+      <c r="A586" s="5"/>
+      <c r="B586" s="5"/>
+      <c r="C586" s="2"/>
+      <c r="D586" s="9"/>
+      <c r="E586" s="6"/>
+      <c r="F586" s="3"/>
     </row>
     <row r="587" spans="1:6">
-      <c r="A587" s="4"/>
-[...4 lines deleted...]
-      <c r="F587" s="4"/>
+      <c r="A587" s="5"/>
+      <c r="B587" s="5"/>
+      <c r="C587" s="2"/>
+      <c r="D587" s="9"/>
+      <c r="E587" s="6"/>
+      <c r="F587" s="3"/>
     </row>
     <row r="588" spans="1:6">
-      <c r="A588" s="4"/>
-[...4 lines deleted...]
-      <c r="F588" s="4"/>
+      <c r="A588" s="5"/>
+      <c r="B588" s="5"/>
+      <c r="C588" s="2"/>
+      <c r="D588" s="9"/>
+      <c r="E588" s="6"/>
+      <c r="F588" s="3"/>
     </row>
     <row r="589" spans="1:6">
-      <c r="A589" s="4"/>
-[...4 lines deleted...]
-      <c r="F589" s="4"/>
+      <c r="A589" s="5"/>
+      <c r="B589" s="5"/>
+      <c r="C589" s="2"/>
+      <c r="D589" s="9"/>
+      <c r="E589" s="6"/>
+      <c r="F589" s="3"/>
     </row>
     <row r="590" spans="1:6">
-      <c r="A590" s="4"/>
-[...4 lines deleted...]
-      <c r="F590" s="4"/>
+      <c r="A590" s="5"/>
+      <c r="B590" s="5"/>
+      <c r="C590" s="2"/>
+      <c r="D590" s="9"/>
+      <c r="E590" s="6"/>
+      <c r="F590" s="3"/>
     </row>
     <row r="591" spans="1:6">
-      <c r="A591" s="4"/>
-[...4 lines deleted...]
-      <c r="F591" s="4"/>
+      <c r="A591" s="5"/>
+      <c r="B591" s="5"/>
+      <c r="C591" s="2"/>
+      <c r="D591" s="9"/>
+      <c r="E591" s="6"/>
+      <c r="F591" s="3"/>
     </row>
     <row r="592" spans="1:6">
-      <c r="A592" s="4"/>
-[...4 lines deleted...]
-      <c r="F592" s="4"/>
+      <c r="A592" s="5"/>
+      <c r="B592" s="5"/>
+      <c r="C592" s="2"/>
+      <c r="D592" s="9"/>
+      <c r="E592" s="6"/>
+      <c r="F592" s="3"/>
     </row>
     <row r="593" spans="1:6">
-      <c r="A593" s="4"/>
-[...4 lines deleted...]
-      <c r="F593" s="4"/>
+      <c r="A593" s="5"/>
+      <c r="B593" s="5"/>
+      <c r="C593" s="2"/>
+      <c r="D593" s="9"/>
+      <c r="E593" s="6"/>
+      <c r="F593" s="3"/>
     </row>
     <row r="594" spans="1:6">
-      <c r="A594" s="4"/>
-[...4 lines deleted...]
-      <c r="F594" s="4"/>
+      <c r="A594" s="5"/>
+      <c r="B594" s="5"/>
+      <c r="C594" s="2"/>
+      <c r="D594" s="9"/>
+      <c r="E594" s="6"/>
+      <c r="F594" s="3"/>
     </row>
     <row r="595" spans="1:6">
-      <c r="A595" s="4"/>
-[...4 lines deleted...]
-      <c r="F595" s="4"/>
+      <c r="A595" s="5"/>
+      <c r="B595" s="5"/>
+      <c r="C595" s="2"/>
+      <c r="D595" s="9"/>
+      <c r="E595" s="6"/>
+      <c r="F595" s="3"/>
     </row>
     <row r="596" spans="1:6">
-      <c r="A596" s="4"/>
-[...4 lines deleted...]
-      <c r="F596" s="4"/>
+      <c r="A596" s="5"/>
+      <c r="B596" s="5"/>
+      <c r="C596" s="2"/>
+      <c r="D596" s="9"/>
+      <c r="E596" s="6"/>
+      <c r="F596" s="3"/>
     </row>
     <row r="597" spans="1:6">
-      <c r="A597" s="4"/>
-[...4 lines deleted...]
-      <c r="F597" s="4"/>
+      <c r="A597" s="5"/>
+      <c r="B597" s="5"/>
+      <c r="C597" s="2"/>
+      <c r="D597" s="9"/>
+      <c r="E597" s="6"/>
+      <c r="F597" s="3"/>
     </row>
     <row r="598" spans="1:6">
-      <c r="A598" s="4"/>
-[...4 lines deleted...]
-      <c r="F598" s="4"/>
+      <c r="A598" s="5"/>
+      <c r="B598" s="5"/>
+      <c r="C598" s="2"/>
+      <c r="D598" s="9"/>
+      <c r="E598" s="6"/>
+      <c r="F598" s="3"/>
     </row>
     <row r="599" spans="1:6">
-      <c r="A599" s="4"/>
-[...4 lines deleted...]
-      <c r="F599" s="4"/>
+      <c r="A599" s="5"/>
+      <c r="B599" s="5"/>
+      <c r="C599" s="2"/>
+      <c r="D599" s="9"/>
+      <c r="E599" s="6"/>
+      <c r="F599" s="3"/>
     </row>
     <row r="600" spans="1:6">
-      <c r="A600" s="4"/>
-[...4 lines deleted...]
-      <c r="F600" s="4"/>
+      <c r="A600" s="5"/>
+      <c r="B600" s="5"/>
+      <c r="C600" s="2"/>
+      <c r="D600" s="9"/>
+      <c r="E600" s="6"/>
+      <c r="F600" s="3"/>
     </row>
     <row r="601" spans="1:6">
-      <c r="A601" s="4"/>
-[...4 lines deleted...]
-      <c r="F601" s="4"/>
+      <c r="A601" s="5"/>
+      <c r="B601" s="5"/>
+      <c r="C601" s="2"/>
+      <c r="D601" s="9"/>
+      <c r="E601" s="6"/>
+      <c r="F601" s="3"/>
     </row>
     <row r="602" spans="1:6">
-      <c r="A602" s="4"/>
-[...4 lines deleted...]
-      <c r="F602" s="4"/>
+      <c r="A602" s="5"/>
+      <c r="B602" s="5"/>
+      <c r="C602" s="2"/>
+      <c r="D602" s="9"/>
+      <c r="E602" s="6"/>
+      <c r="F602" s="3"/>
     </row>
     <row r="603" spans="1:6">
-      <c r="A603" s="4"/>
-[...4 lines deleted...]
-      <c r="F603" s="4"/>
+      <c r="A603" s="5"/>
+      <c r="B603" s="5"/>
+      <c r="C603" s="2"/>
+      <c r="D603" s="9"/>
+      <c r="E603" s="6"/>
+      <c r="F603" s="3"/>
     </row>
     <row r="604" spans="1:6">
-      <c r="A604" s="4"/>
-[...4 lines deleted...]
-      <c r="F604" s="4"/>
+      <c r="A604" s="5"/>
+      <c r="B604" s="5"/>
+      <c r="C604" s="2"/>
+      <c r="D604" s="9"/>
+      <c r="E604" s="6"/>
+      <c r="F604" s="3"/>
     </row>
     <row r="605" spans="1:6">
-      <c r="A605" s="4"/>
-[...4 lines deleted...]
-      <c r="F605" s="4"/>
+      <c r="A605" s="5"/>
+      <c r="B605" s="5"/>
+      <c r="C605" s="2"/>
+      <c r="D605" s="9"/>
+      <c r="E605" s="6"/>
+      <c r="F605" s="3"/>
     </row>
     <row r="606" spans="1:6">
-      <c r="A606" s="4"/>
-[...4 lines deleted...]
-      <c r="F606" s="4"/>
+      <c r="A606" s="5"/>
+      <c r="B606" s="5"/>
+      <c r="C606" s="2"/>
+      <c r="D606" s="9"/>
+      <c r="E606" s="6"/>
+      <c r="F606" s="3"/>
     </row>
     <row r="607" spans="1:6">
-      <c r="A607" s="4"/>
-[...4 lines deleted...]
-      <c r="F607" s="4"/>
+      <c r="A607" s="5"/>
+      <c r="B607" s="5"/>
+      <c r="C607" s="2"/>
+      <c r="D607" s="9"/>
+      <c r="E607" s="6"/>
+      <c r="F607" s="3"/>
     </row>
     <row r="608" spans="1:6">
-      <c r="A608" s="4"/>
-[...4 lines deleted...]
-      <c r="F608" s="4"/>
+      <c r="A608" s="5"/>
+      <c r="B608" s="5"/>
+      <c r="C608" s="2"/>
+      <c r="D608" s="9"/>
+      <c r="E608" s="6"/>
+      <c r="F608" s="3"/>
     </row>
     <row r="609" spans="1:6">
-      <c r="A609" s="4"/>
-[...4 lines deleted...]
-      <c r="F609" s="4"/>
+      <c r="A609" s="5"/>
+      <c r="B609" s="5"/>
+      <c r="C609" s="2"/>
+      <c r="D609" s="9"/>
+      <c r="E609" s="6"/>
+      <c r="F609" s="3"/>
     </row>
     <row r="610" spans="1:6">
-      <c r="A610" s="4"/>
-[...4 lines deleted...]
-      <c r="F610" s="4"/>
+      <c r="A610" s="5"/>
+      <c r="B610" s="5"/>
+      <c r="C610" s="2"/>
+      <c r="D610" s="9"/>
+      <c r="E610" s="6"/>
+      <c r="F610" s="3"/>
     </row>
     <row r="611" spans="1:6">
-      <c r="A611" s="4"/>
-[...4 lines deleted...]
-      <c r="F611" s="4"/>
+      <c r="A611" s="5"/>
+      <c r="B611" s="5"/>
+      <c r="C611" s="2"/>
+      <c r="D611" s="9"/>
+      <c r="E611" s="6"/>
+      <c r="F611" s="3"/>
     </row>
     <row r="612" spans="1:6">
-      <c r="A612" s="4"/>
-[...4 lines deleted...]
-      <c r="F612" s="4"/>
+      <c r="A612" s="5"/>
+      <c r="B612" s="5"/>
+      <c r="C612" s="2"/>
+      <c r="D612" s="9"/>
+      <c r="E612" s="6"/>
+      <c r="F612" s="3"/>
     </row>
     <row r="613" spans="1:6">
-      <c r="A613" s="4"/>
-[...4 lines deleted...]
-      <c r="F613" s="4"/>
+      <c r="A613" s="5"/>
+      <c r="B613" s="5"/>
+      <c r="C613" s="2"/>
+      <c r="D613" s="9"/>
+      <c r="E613" s="6"/>
+      <c r="F613" s="3"/>
     </row>
     <row r="614" spans="1:6">
-      <c r="A614" s="4"/>
-[...4 lines deleted...]
-      <c r="F614" s="4"/>
+      <c r="A614" s="5"/>
+      <c r="B614" s="5"/>
+      <c r="C614" s="2"/>
+      <c r="D614" s="9"/>
+      <c r="E614" s="6"/>
+      <c r="F614" s="3"/>
     </row>
     <row r="615" spans="1:6">
-      <c r="A615" s="4"/>
-[...4 lines deleted...]
-      <c r="F615" s="4"/>
+      <c r="A615" s="5"/>
+      <c r="B615" s="5"/>
+      <c r="C615" s="2"/>
+      <c r="D615" s="9"/>
+      <c r="E615" s="6"/>
+      <c r="F615" s="3"/>
     </row>
     <row r="616" spans="1:6">
-      <c r="A616" s="4"/>
-[...4 lines deleted...]
-      <c r="F616" s="4"/>
+      <c r="A616" s="5"/>
+      <c r="B616" s="5"/>
+      <c r="C616" s="2"/>
+      <c r="D616" s="9"/>
+      <c r="E616" s="6"/>
+      <c r="F616" s="3"/>
     </row>
     <row r="617" spans="1:6">
-      <c r="A617" s="4"/>
-[...4 lines deleted...]
-      <c r="F617" s="4"/>
+      <c r="A617" s="5"/>
+      <c r="B617" s="5"/>
+      <c r="C617" s="2"/>
+      <c r="D617" s="9"/>
+      <c r="E617" s="6"/>
+      <c r="F617" s="3"/>
     </row>
     <row r="618" spans="1:6">
-      <c r="A618" s="4"/>
-[...4 lines deleted...]
-      <c r="F618" s="4"/>
+      <c r="A618" s="5"/>
+      <c r="B618" s="5"/>
+      <c r="C618" s="2"/>
+      <c r="D618" s="9"/>
+      <c r="E618" s="6"/>
+      <c r="F618" s="3"/>
     </row>
     <row r="619" spans="1:6">
-      <c r="A619" s="4"/>
-[...4 lines deleted...]
-      <c r="F619" s="4"/>
+      <c r="A619" s="5"/>
+      <c r="B619" s="5"/>
+      <c r="C619" s="2"/>
+      <c r="D619" s="9"/>
+      <c r="E619" s="6"/>
+      <c r="F619" s="3"/>
     </row>
     <row r="620" spans="1:6">
-      <c r="A620" s="4"/>
-[...4 lines deleted...]
-      <c r="F620" s="4"/>
+      <c r="A620" s="5"/>
+      <c r="B620" s="5"/>
+      <c r="C620" s="2"/>
+      <c r="D620" s="9"/>
+      <c r="E620" s="6"/>
+      <c r="F620" s="3"/>
     </row>
     <row r="621" spans="1:6">
-      <c r="A621" s="4"/>
-[...4 lines deleted...]
-      <c r="F621" s="4"/>
+      <c r="A621" s="5"/>
+      <c r="B621" s="5"/>
+      <c r="C621" s="2"/>
+      <c r="D621" s="9"/>
+      <c r="E621" s="6"/>
+      <c r="F621" s="3"/>
     </row>
     <row r="622" spans="1:6">
-      <c r="A622" s="4"/>
-[...4 lines deleted...]
-      <c r="F622" s="4"/>
+      <c r="A622" s="5"/>
+      <c r="B622" s="5"/>
+      <c r="C622" s="2"/>
+      <c r="D622" s="9"/>
+      <c r="E622" s="6"/>
+      <c r="F622" s="3"/>
     </row>
     <row r="623" spans="1:6">
-      <c r="A623" s="4"/>
-[...4 lines deleted...]
-      <c r="F623" s="4"/>
+      <c r="A623" s="5"/>
+      <c r="B623" s="5"/>
+      <c r="C623" s="2"/>
+      <c r="D623" s="9"/>
+      <c r="E623" s="6"/>
+      <c r="F623" s="3"/>
     </row>
     <row r="624" spans="1:6">
-      <c r="A624" s="4"/>
-[...4 lines deleted...]
-      <c r="F624" s="4"/>
+      <c r="A624" s="5"/>
+      <c r="B624" s="5"/>
+      <c r="C624" s="2"/>
+      <c r="D624" s="9"/>
+      <c r="E624" s="6"/>
+      <c r="F624" s="3"/>
     </row>
     <row r="625" spans="1:6">
-      <c r="A625" s="4"/>
-[...4 lines deleted...]
-      <c r="F625" s="4"/>
+      <c r="A625" s="5"/>
+      <c r="B625" s="5"/>
+      <c r="C625" s="2"/>
+      <c r="D625" s="9"/>
+      <c r="E625" s="6"/>
+      <c r="F625" s="3"/>
     </row>
     <row r="626" spans="1:6">
-      <c r="A626" s="4"/>
-[...4 lines deleted...]
-      <c r="F626" s="4"/>
+      <c r="A626" s="5"/>
+      <c r="B626" s="5"/>
+      <c r="C626" s="2"/>
+      <c r="D626" s="9"/>
+      <c r="E626" s="6"/>
+      <c r="F626" s="3"/>
     </row>
     <row r="627" spans="1:6">
-      <c r="A627" s="4"/>
-[...4 lines deleted...]
-      <c r="F627" s="4"/>
+      <c r="A627" s="5"/>
+      <c r="B627" s="5"/>
+      <c r="C627" s="2"/>
+      <c r="D627" s="9"/>
+      <c r="E627" s="6"/>
+      <c r="F627" s="3"/>
     </row>
     <row r="628" spans="1:6">
-      <c r="A628" s="4"/>
-[...4 lines deleted...]
-      <c r="F628" s="4"/>
+      <c r="A628" s="5"/>
+      <c r="B628" s="5"/>
+      <c r="C628" s="2"/>
+      <c r="D628" s="9"/>
+      <c r="E628" s="6"/>
+      <c r="F628" s="3"/>
     </row>
     <row r="629" spans="1:6">
-      <c r="A629" s="4"/>
-[...4 lines deleted...]
-      <c r="F629" s="4"/>
+      <c r="A629" s="5"/>
+      <c r="B629" s="5"/>
+      <c r="C629" s="2"/>
+      <c r="D629" s="9"/>
+      <c r="E629" s="6"/>
+      <c r="F629" s="3"/>
     </row>
     <row r="630" spans="1:6">
-      <c r="A630" s="4"/>
-[...4 lines deleted...]
-      <c r="F630" s="4"/>
+      <c r="A630" s="5"/>
+      <c r="B630" s="5"/>
+      <c r="C630" s="2"/>
+      <c r="D630" s="9"/>
+      <c r="E630" s="6"/>
+      <c r="F630" s="3"/>
     </row>
     <row r="631" spans="1:6">
-      <c r="A631" s="4"/>
-[...4 lines deleted...]
-      <c r="F631" s="4"/>
+      <c r="A631" s="5"/>
+      <c r="B631" s="5"/>
+      <c r="C631" s="2"/>
+      <c r="D631" s="9"/>
+      <c r="E631" s="6"/>
+      <c r="F631" s="3"/>
     </row>
     <row r="632" spans="1:6">
-      <c r="A632" s="4"/>
-[...4 lines deleted...]
-      <c r="F632" s="4"/>
+      <c r="A632" s="5"/>
+      <c r="B632" s="5"/>
+      <c r="C632" s="2"/>
+      <c r="D632" s="9"/>
+      <c r="E632" s="6"/>
+      <c r="F632" s="3"/>
     </row>
     <row r="633" spans="1:6">
-      <c r="A633" s="4"/>
-[...4 lines deleted...]
-      <c r="F633" s="4"/>
+      <c r="A633" s="5"/>
+      <c r="B633" s="5"/>
+      <c r="C633" s="2"/>
+      <c r="D633" s="9"/>
+      <c r="E633" s="6"/>
+      <c r="F633" s="3"/>
     </row>
     <row r="634" spans="1:6">
-      <c r="A634" s="4"/>
-[...4 lines deleted...]
-      <c r="F634" s="4"/>
+      <c r="A634" s="5"/>
+      <c r="B634" s="5"/>
+      <c r="C634" s="2"/>
+      <c r="D634" s="9"/>
+      <c r="E634" s="6"/>
+      <c r="F634" s="3"/>
     </row>
     <row r="635" spans="1:6">
-      <c r="A635" s="4"/>
-[...4 lines deleted...]
-      <c r="F635" s="4"/>
+      <c r="A635" s="5"/>
+      <c r="B635" s="5"/>
+      <c r="C635" s="2"/>
+      <c r="D635" s="9"/>
+      <c r="E635" s="6"/>
+      <c r="F635" s="3"/>
     </row>
     <row r="636" spans="1:6">
-      <c r="A636" s="4"/>
-[...4 lines deleted...]
-      <c r="F636" s="4"/>
+      <c r="A636" s="5"/>
+      <c r="B636" s="5"/>
+      <c r="C636" s="2"/>
+      <c r="D636" s="9"/>
+      <c r="E636" s="6"/>
+      <c r="F636" s="3"/>
     </row>
     <row r="637" spans="1:6">
-      <c r="A637" s="4"/>
-[...4 lines deleted...]
-      <c r="F637" s="4"/>
+      <c r="A637" s="5"/>
+      <c r="B637" s="5"/>
+      <c r="C637" s="2"/>
+      <c r="D637" s="9"/>
+      <c r="E637" s="6"/>
+      <c r="F637" s="3"/>
     </row>
     <row r="638" spans="1:6">
-      <c r="A638" s="4"/>
-[...4 lines deleted...]
-      <c r="F638" s="4"/>
+      <c r="A638" s="5"/>
+      <c r="B638" s="5"/>
+      <c r="C638" s="2"/>
+      <c r="D638" s="9"/>
+      <c r="E638" s="6"/>
+      <c r="F638" s="3"/>
     </row>
     <row r="639" spans="1:6">
-      <c r="A639" s="4"/>
-[...4 lines deleted...]
-      <c r="F639" s="4"/>
+      <c r="A639" s="5"/>
+      <c r="B639" s="5"/>
+      <c r="C639" s="2"/>
+      <c r="D639" s="9"/>
+      <c r="E639" s="6"/>
+      <c r="F639" s="3"/>
     </row>
     <row r="640" spans="1:6">
-      <c r="A640" s="4"/>
-[...4 lines deleted...]
-      <c r="F640" s="4"/>
+      <c r="A640" s="5"/>
+      <c r="B640" s="5"/>
+      <c r="C640" s="2"/>
+      <c r="D640" s="9"/>
+      <c r="E640" s="6"/>
+      <c r="F640" s="3"/>
     </row>
     <row r="641" spans="1:6">
-      <c r="A641" s="4"/>
-[...4 lines deleted...]
-      <c r="F641" s="4"/>
+      <c r="A641" s="5"/>
+      <c r="B641" s="5"/>
+      <c r="C641" s="2"/>
+      <c r="D641" s="9"/>
+      <c r="E641" s="6"/>
+      <c r="F641" s="3"/>
     </row>
     <row r="642" spans="1:6">
-      <c r="A642" s="4"/>
-[...4 lines deleted...]
-      <c r="F642" s="4"/>
+      <c r="A642" s="5"/>
+      <c r="B642" s="5"/>
+      <c r="C642" s="2"/>
+      <c r="D642" s="9"/>
+      <c r="E642" s="6"/>
+      <c r="F642" s="3"/>
     </row>
     <row r="643" spans="1:6">
-      <c r="A643" s="4"/>
-[...4 lines deleted...]
-      <c r="F643" s="4"/>
+      <c r="A643" s="5"/>
+      <c r="B643" s="5"/>
+      <c r="C643" s="2"/>
+      <c r="D643" s="9"/>
+      <c r="E643" s="6"/>
+      <c r="F643" s="3"/>
     </row>
     <row r="644" spans="1:6">
-      <c r="A644" s="4"/>
-[...4 lines deleted...]
-      <c r="F644" s="4"/>
+      <c r="A644" s="5"/>
+      <c r="B644" s="5"/>
+      <c r="C644" s="2"/>
+      <c r="D644" s="9"/>
+      <c r="E644" s="6"/>
+      <c r="F644" s="3"/>
     </row>
     <row r="645" spans="1:6">
-      <c r="A645" s="4"/>
-[...4 lines deleted...]
-      <c r="F645" s="4"/>
+      <c r="A645" s="5"/>
+      <c r="B645" s="5"/>
+      <c r="C645" s="2"/>
+      <c r="D645" s="9"/>
+      <c r="E645" s="6"/>
+      <c r="F645" s="3"/>
     </row>
     <row r="646" spans="1:6">
-      <c r="A646" s="4"/>
-[...4 lines deleted...]
-      <c r="F646" s="4"/>
+      <c r="A646" s="5"/>
+      <c r="B646" s="5"/>
+      <c r="C646" s="2"/>
+      <c r="D646" s="9"/>
+      <c r="E646" s="6"/>
+      <c r="F646" s="3"/>
     </row>
     <row r="647" spans="1:6">
-      <c r="A647" s="4"/>
-[...4 lines deleted...]
-      <c r="F647" s="4"/>
+      <c r="A647" s="5"/>
+      <c r="B647" s="5"/>
+      <c r="C647" s="2"/>
+      <c r="D647" s="9"/>
+      <c r="E647" s="6"/>
+      <c r="F647" s="3"/>
     </row>
     <row r="648" spans="1:6">
-      <c r="A648" s="4"/>
-[...4 lines deleted...]
-      <c r="F648" s="4"/>
+      <c r="A648" s="5"/>
+      <c r="B648" s="5"/>
+      <c r="C648" s="2"/>
+      <c r="D648" s="9"/>
+      <c r="E648" s="6"/>
+      <c r="F648" s="3"/>
     </row>
     <row r="649" spans="1:6">
-      <c r="A649" s="4"/>
-[...4 lines deleted...]
-      <c r="F649" s="4"/>
+      <c r="A649" s="5"/>
+      <c r="B649" s="5"/>
+      <c r="C649" s="2"/>
+      <c r="D649" s="9"/>
+      <c r="E649" s="6"/>
+      <c r="F649" s="3"/>
     </row>
     <row r="650" spans="1:6">
-      <c r="A650" s="4"/>
-[...4 lines deleted...]
-      <c r="F650" s="4"/>
+      <c r="A650" s="5"/>
+      <c r="B650" s="5"/>
+      <c r="C650" s="2"/>
+      <c r="D650" s="9"/>
+      <c r="E650" s="6"/>
+      <c r="F650" s="3"/>
     </row>
     <row r="651" spans="1:6">
-      <c r="A651" s="4"/>
-[...4 lines deleted...]
-      <c r="F651" s="4"/>
+      <c r="A651" s="5"/>
+      <c r="B651" s="5"/>
+      <c r="C651" s="2"/>
+      <c r="D651" s="9"/>
+      <c r="E651" s="6"/>
+      <c r="F651" s="3"/>
     </row>
     <row r="652" spans="1:6">
-      <c r="A652" s="4"/>
-[...4 lines deleted...]
-      <c r="F652" s="4"/>
+      <c r="A652" s="5"/>
+      <c r="B652" s="5"/>
+      <c r="C652" s="2"/>
+      <c r="D652" s="9"/>
+      <c r="E652" s="6"/>
+      <c r="F652" s="3"/>
     </row>
     <row r="653" spans="1:6">
-      <c r="A653" s="4"/>
-[...4 lines deleted...]
-      <c r="F653" s="4"/>
+      <c r="A653" s="5"/>
+      <c r="B653" s="5"/>
+      <c r="C653" s="2"/>
+      <c r="D653" s="9"/>
+      <c r="E653" s="6"/>
+      <c r="F653" s="3"/>
     </row>
     <row r="654" spans="1:6">
-      <c r="A654" s="4"/>
-[...4 lines deleted...]
-      <c r="F654" s="4"/>
+      <c r="A654" s="5"/>
+      <c r="B654" s="5"/>
+      <c r="C654" s="2"/>
+      <c r="D654" s="9"/>
+      <c r="E654" s="6"/>
+      <c r="F654" s="3"/>
     </row>
     <row r="655" spans="1:6">
-      <c r="A655" s="4"/>
-[...4 lines deleted...]
-      <c r="F655" s="4"/>
+      <c r="A655" s="5"/>
+      <c r="B655" s="5"/>
+      <c r="C655" s="2"/>
+      <c r="D655" s="9"/>
+      <c r="E655" s="6"/>
+      <c r="F655" s="3"/>
     </row>
     <row r="656" spans="1:6">
-      <c r="A656" s="4"/>
-[...4 lines deleted...]
-      <c r="F656" s="4"/>
+      <c r="A656" s="5"/>
+      <c r="B656" s="5"/>
+      <c r="C656" s="2"/>
+      <c r="D656" s="9"/>
+      <c r="E656" s="6"/>
+      <c r="F656" s="3"/>
     </row>
     <row r="657" spans="1:6">
-      <c r="A657" s="4"/>
-[...4 lines deleted...]
-      <c r="F657" s="4"/>
+      <c r="A657" s="5"/>
+      <c r="B657" s="5"/>
+      <c r="C657" s="2"/>
+      <c r="D657" s="9"/>
+      <c r="E657" s="6"/>
+      <c r="F657" s="3"/>
     </row>
     <row r="658" spans="1:6">
-      <c r="A658" s="4"/>
-[...4 lines deleted...]
-      <c r="F658" s="4"/>
+      <c r="A658" s="5"/>
+      <c r="B658" s="5"/>
+      <c r="C658" s="2"/>
+      <c r="D658" s="9"/>
+      <c r="E658" s="6"/>
+      <c r="F658" s="3"/>
     </row>
     <row r="659" spans="1:6">
-      <c r="A659" s="4"/>
-[...4 lines deleted...]
-      <c r="F659" s="4"/>
+      <c r="A659" s="5"/>
+      <c r="B659" s="5"/>
+      <c r="C659" s="2"/>
+      <c r="D659" s="9"/>
+      <c r="E659" s="6"/>
+      <c r="F659" s="3"/>
     </row>
     <row r="660" spans="1:6">
-      <c r="A660" s="4"/>
-[...4 lines deleted...]
-      <c r="F660" s="4"/>
+      <c r="A660" s="5"/>
+      <c r="B660" s="5"/>
+      <c r="C660" s="2"/>
+      <c r="D660" s="9"/>
+      <c r="E660" s="6"/>
+      <c r="F660" s="3"/>
     </row>
     <row r="661" spans="1:6">
-      <c r="A661" s="4"/>
-[...4 lines deleted...]
-      <c r="F661" s="4"/>
+      <c r="A661" s="5"/>
+      <c r="B661" s="5"/>
+      <c r="C661" s="2"/>
+      <c r="D661" s="9"/>
+      <c r="E661" s="6"/>
+      <c r="F661" s="3"/>
     </row>
     <row r="662" spans="1:6">
-      <c r="A662" s="4"/>
-[...4 lines deleted...]
-      <c r="F662" s="4"/>
+      <c r="A662" s="5"/>
+      <c r="B662" s="5"/>
+      <c r="C662" s="2"/>
+      <c r="D662" s="9"/>
+      <c r="E662" s="6"/>
+      <c r="F662" s="3"/>
     </row>
     <row r="663" spans="1:6">
-      <c r="A663" s="4"/>
-[...4 lines deleted...]
-      <c r="F663" s="4"/>
+      <c r="A663" s="5"/>
+      <c r="B663" s="5"/>
+      <c r="C663" s="2"/>
+      <c r="D663" s="9"/>
+      <c r="E663" s="6"/>
+      <c r="F663" s="3"/>
     </row>
     <row r="664" spans="1:6">
-      <c r="A664" s="4"/>
-[...4 lines deleted...]
-      <c r="F664" s="4"/>
+      <c r="A664" s="5"/>
+      <c r="B664" s="5"/>
+      <c r="C664" s="2"/>
+      <c r="D664" s="9"/>
+      <c r="E664" s="6"/>
+      <c r="F664" s="3"/>
     </row>
     <row r="665" spans="1:6">
-      <c r="A665" s="4"/>
-[...4 lines deleted...]
-      <c r="F665" s="4"/>
+      <c r="A665" s="5"/>
+      <c r="B665" s="5"/>
+      <c r="C665" s="2"/>
+      <c r="D665" s="9"/>
+      <c r="E665" s="6"/>
+      <c r="F665" s="3"/>
     </row>
     <row r="666" spans="1:6">
-      <c r="A666" s="4"/>
-[...4 lines deleted...]
-      <c r="F666" s="4"/>
+      <c r="A666" s="5"/>
+      <c r="B666" s="5"/>
+      <c r="C666" s="2"/>
+      <c r="D666" s="9"/>
+      <c r="E666" s="6"/>
+      <c r="F666" s="3"/>
     </row>
     <row r="667" spans="1:6">
-      <c r="A667" s="4"/>
-[...4 lines deleted...]
-      <c r="F667" s="4"/>
+      <c r="A667" s="5"/>
+      <c r="B667" s="5"/>
+      <c r="C667" s="2"/>
+      <c r="D667" s="9"/>
+      <c r="E667" s="6"/>
+      <c r="F667" s="3"/>
     </row>
     <row r="668" spans="1:6">
-      <c r="A668" s="4"/>
-[...4 lines deleted...]
-      <c r="F668" s="4"/>
+      <c r="A668" s="5"/>
+      <c r="B668" s="5"/>
+      <c r="C668" s="2"/>
+      <c r="D668" s="9"/>
+      <c r="E668" s="6"/>
+      <c r="F668" s="3"/>
     </row>
     <row r="669" spans="1:6">
-      <c r="A669" s="4"/>
-[...4 lines deleted...]
-      <c r="F669" s="4"/>
+      <c r="A669" s="5"/>
+      <c r="B669" s="5"/>
+      <c r="C669" s="2"/>
+      <c r="D669" s="9"/>
+      <c r="E669" s="6"/>
+      <c r="F669" s="3"/>
     </row>
     <row r="670" spans="1:6">
-      <c r="A670" s="4"/>
-[...4 lines deleted...]
-      <c r="F670" s="4"/>
+      <c r="A670" s="5"/>
+      <c r="B670" s="5"/>
+      <c r="C670" s="2"/>
+      <c r="D670" s="9"/>
+      <c r="E670" s="6"/>
+      <c r="F670" s="3"/>
     </row>
     <row r="671" spans="1:6">
-      <c r="A671" s="4"/>
-[...4 lines deleted...]
-      <c r="F671" s="4"/>
+      <c r="A671" s="5"/>
+      <c r="B671" s="5"/>
+      <c r="C671" s="2"/>
+      <c r="D671" s="9"/>
+      <c r="E671" s="6"/>
+      <c r="F671" s="3"/>
     </row>
     <row r="672" spans="1:6">
-      <c r="A672" s="4"/>
-[...4 lines deleted...]
-      <c r="F672" s="4"/>
+      <c r="A672" s="5"/>
+      <c r="B672" s="5"/>
+      <c r="C672" s="2"/>
+      <c r="D672" s="9"/>
+      <c r="E672" s="6"/>
+      <c r="F672" s="3"/>
     </row>
     <row r="673" spans="1:6">
-      <c r="A673" s="4"/>
-[...4 lines deleted...]
-      <c r="F673" s="4"/>
+      <c r="A673" s="5"/>
+      <c r="B673" s="5"/>
+      <c r="C673" s="2"/>
+      <c r="D673" s="9"/>
+      <c r="E673" s="6"/>
+      <c r="F673" s="3"/>
     </row>
     <row r="674" spans="1:6">
-      <c r="A674" s="4"/>
-[...4 lines deleted...]
-      <c r="F674" s="4"/>
+      <c r="A674" s="5"/>
+      <c r="B674" s="5"/>
+      <c r="C674" s="2"/>
+      <c r="D674" s="9"/>
+      <c r="E674" s="6"/>
+      <c r="F674" s="3"/>
     </row>
     <row r="675" spans="1:6">
-      <c r="A675" s="4"/>
-[...4 lines deleted...]
-      <c r="F675" s="4"/>
+      <c r="A675" s="5"/>
+      <c r="B675" s="5"/>
+      <c r="C675" s="2"/>
+      <c r="D675" s="9"/>
+      <c r="E675" s="6"/>
+      <c r="F675" s="3"/>
     </row>
     <row r="676" spans="1:6">
-      <c r="A676" s="4"/>
-[...4 lines deleted...]
-      <c r="F676" s="4"/>
+      <c r="A676" s="5"/>
+      <c r="B676" s="5"/>
+      <c r="C676" s="2"/>
+      <c r="D676" s="9"/>
+      <c r="E676" s="6"/>
+      <c r="F676" s="3"/>
     </row>
     <row r="677" spans="1:6">
-      <c r="A677" s="4"/>
-[...4 lines deleted...]
-      <c r="F677" s="4"/>
+      <c r="A677" s="5"/>
+      <c r="B677" s="5"/>
+      <c r="C677" s="2"/>
+      <c r="D677" s="9"/>
+      <c r="E677" s="6"/>
+      <c r="F677" s="3"/>
     </row>
     <row r="678" spans="1:6">
-      <c r="A678" s="4"/>
-[...4 lines deleted...]
-      <c r="F678" s="4"/>
+      <c r="A678" s="5"/>
+      <c r="B678" s="5"/>
+      <c r="C678" s="2"/>
+      <c r="D678" s="9"/>
+      <c r="E678" s="6"/>
+      <c r="F678" s="3"/>
     </row>
     <row r="679" spans="1:6">
-      <c r="A679" s="4"/>
-[...4 lines deleted...]
-      <c r="F679" s="4"/>
+      <c r="A679" s="5"/>
+      <c r="B679" s="5"/>
+      <c r="C679" s="2"/>
+      <c r="D679" s="9"/>
+      <c r="E679" s="6"/>
+      <c r="F679" s="3"/>
     </row>
     <row r="680" spans="1:6">
-      <c r="A680" s="4"/>
-[...4 lines deleted...]
-      <c r="F680" s="4"/>
+      <c r="A680" s="5"/>
+      <c r="B680" s="5"/>
+      <c r="C680" s="2"/>
+      <c r="D680" s="9"/>
+      <c r="E680" s="6"/>
+      <c r="F680" s="3"/>
     </row>
     <row r="681" spans="1:6">
-      <c r="A681" s="4"/>
-[...4 lines deleted...]
-      <c r="F681" s="4"/>
+      <c r="A681" s="5"/>
+      <c r="B681" s="5"/>
+      <c r="C681" s="2"/>
+      <c r="D681" s="9"/>
+      <c r="E681" s="6"/>
+      <c r="F681" s="3"/>
     </row>
     <row r="682" spans="1:6">
-      <c r="A682" s="4"/>
-[...4 lines deleted...]
-      <c r="F682" s="4"/>
+      <c r="A682" s="5"/>
+      <c r="B682" s="5"/>
+      <c r="C682" s="2"/>
+      <c r="D682" s="9"/>
+      <c r="E682" s="6"/>
+      <c r="F682" s="3"/>
     </row>
     <row r="683" spans="1:6">
-      <c r="A683" s="4"/>
-[...4 lines deleted...]
-      <c r="F683" s="4"/>
+      <c r="A683" s="5"/>
+      <c r="B683" s="5"/>
+      <c r="C683" s="2"/>
+      <c r="D683" s="9"/>
+      <c r="E683" s="6"/>
+      <c r="F683" s="3"/>
     </row>
     <row r="684" spans="1:6">
-      <c r="A684" s="4"/>
-[...4 lines deleted...]
-      <c r="F684" s="4"/>
+      <c r="A684" s="5"/>
+      <c r="B684" s="5"/>
+      <c r="C684" s="2"/>
+      <c r="D684" s="9"/>
+      <c r="E684" s="6"/>
+      <c r="F684" s="3"/>
     </row>
     <row r="685" spans="1:6">
-      <c r="A685" s="4"/>
-[...4 lines deleted...]
-      <c r="F685" s="4"/>
+      <c r="A685" s="5"/>
+      <c r="B685" s="5"/>
+      <c r="C685" s="2"/>
+      <c r="D685" s="9"/>
+      <c r="E685" s="6"/>
+      <c r="F685" s="3"/>
     </row>
     <row r="686" spans="1:6">
-      <c r="A686" s="4"/>
-[...4 lines deleted...]
-      <c r="F686" s="4"/>
+      <c r="A686" s="5"/>
+      <c r="B686" s="5"/>
+      <c r="C686" s="2"/>
+      <c r="D686" s="9"/>
+      <c r="E686" s="6"/>
+      <c r="F686" s="3"/>
     </row>
     <row r="687" spans="1:6">
-      <c r="A687" s="4"/>
-[...4 lines deleted...]
-      <c r="F687" s="4"/>
+      <c r="A687" s="5"/>
+      <c r="B687" s="5"/>
+      <c r="C687" s="2"/>
+      <c r="D687" s="9"/>
+      <c r="E687" s="6"/>
+      <c r="F687" s="3"/>
     </row>
     <row r="688" spans="1:6">
-      <c r="A688" s="4"/>
-[...4 lines deleted...]
-      <c r="F688" s="4"/>
+      <c r="A688" s="5"/>
+      <c r="B688" s="5"/>
+      <c r="C688" s="2"/>
+      <c r="D688" s="9"/>
+      <c r="E688" s="6"/>
+      <c r="F688" s="3"/>
     </row>
     <row r="689" spans="1:6">
-      <c r="A689" s="4"/>
-[...4 lines deleted...]
-      <c r="F689" s="4"/>
+      <c r="A689" s="5"/>
+      <c r="B689" s="5"/>
+      <c r="C689" s="2"/>
+      <c r="D689" s="9"/>
+      <c r="E689" s="6"/>
+      <c r="F689" s="3"/>
     </row>
     <row r="690" spans="1:6">
-      <c r="A690" s="4"/>
-[...4 lines deleted...]
-      <c r="F690" s="4"/>
+      <c r="A690" s="5"/>
+      <c r="B690" s="5"/>
+      <c r="C690" s="2"/>
+      <c r="D690" s="9"/>
+      <c r="E690" s="6"/>
+      <c r="F690" s="3"/>
     </row>
     <row r="691" spans="1:6">
-      <c r="A691" s="4"/>
-[...4 lines deleted...]
-      <c r="F691" s="4"/>
+      <c r="A691" s="5"/>
+      <c r="B691" s="5"/>
+      <c r="C691" s="2"/>
+      <c r="D691" s="9"/>
+      <c r="E691" s="6"/>
+      <c r="F691" s="3"/>
     </row>
     <row r="692" spans="1:6">
-      <c r="A692" s="4"/>
-[...4 lines deleted...]
-      <c r="F692" s="4"/>
+      <c r="A692" s="5"/>
+      <c r="B692" s="5"/>
+      <c r="C692" s="2"/>
+      <c r="D692" s="9"/>
+      <c r="E692" s="6"/>
+      <c r="F692" s="3"/>
     </row>
     <row r="693" spans="1:6">
-      <c r="A693" s="4"/>
-[...4 lines deleted...]
-      <c r="F693" s="4"/>
+      <c r="A693" s="5"/>
+      <c r="B693" s="5"/>
+      <c r="C693" s="2"/>
+      <c r="D693" s="9"/>
+      <c r="E693" s="6"/>
+      <c r="F693" s="3"/>
     </row>
     <row r="694" spans="1:6">
-      <c r="A694" s="4"/>
-[...4 lines deleted...]
-      <c r="F694" s="4"/>
+      <c r="A694" s="5"/>
+      <c r="B694" s="5"/>
+      <c r="C694" s="2"/>
+      <c r="D694" s="9"/>
+      <c r="E694" s="6"/>
+      <c r="F694" s="3"/>
     </row>
     <row r="695" spans="1:6">
-      <c r="A695" s="4"/>
-[...4 lines deleted...]
-      <c r="F695" s="4"/>
+      <c r="A695" s="5"/>
+      <c r="B695" s="5"/>
+      <c r="C695" s="2"/>
+      <c r="D695" s="9"/>
+      <c r="E695" s="6"/>
+      <c r="F695" s="3"/>
     </row>
     <row r="696" spans="1:6">
-      <c r="A696" s="4"/>
-[...4 lines deleted...]
-      <c r="F696" s="4"/>
+      <c r="A696" s="5"/>
+      <c r="B696" s="5"/>
+      <c r="C696" s="2"/>
+      <c r="D696" s="9"/>
+      <c r="E696" s="6"/>
+      <c r="F696" s="3"/>
     </row>
     <row r="697" spans="1:6">
-      <c r="A697" s="4"/>
-[...4 lines deleted...]
-      <c r="F697" s="4"/>
+      <c r="A697" s="5"/>
+      <c r="B697" s="5"/>
+      <c r="C697" s="2"/>
+      <c r="D697" s="9"/>
+      <c r="E697" s="6"/>
+      <c r="F697" s="3"/>
     </row>
     <row r="698" spans="1:6">
-      <c r="A698" s="4"/>
-[...4 lines deleted...]
-      <c r="F698" s="4"/>
+      <c r="A698" s="5"/>
+      <c r="B698" s="5"/>
+      <c r="C698" s="2"/>
+      <c r="D698" s="9"/>
+      <c r="E698" s="6"/>
+      <c r="F698" s="3"/>
     </row>
     <row r="699" spans="1:6">
-      <c r="A699" s="4"/>
-[...4 lines deleted...]
-      <c r="F699" s="4"/>
+      <c r="A699" s="5"/>
+      <c r="B699" s="5"/>
+      <c r="C699" s="2"/>
+      <c r="D699" s="9"/>
+      <c r="E699" s="6"/>
+      <c r="F699" s="3"/>
     </row>
     <row r="700" spans="1:6">
-      <c r="A700" s="4"/>
-[...4 lines deleted...]
-      <c r="F700" s="4"/>
+      <c r="A700" s="5"/>
+      <c r="B700" s="5"/>
+      <c r="C700" s="2"/>
+      <c r="D700" s="9"/>
+      <c r="E700" s="6"/>
+      <c r="F700" s="3"/>
     </row>
     <row r="701" spans="1:6">
-      <c r="A701" s="4"/>
-[...4 lines deleted...]
-      <c r="F701" s="4"/>
+      <c r="A701" s="5"/>
+      <c r="B701" s="5"/>
+      <c r="C701" s="2"/>
+      <c r="D701" s="9"/>
+      <c r="E701" s="6"/>
+      <c r="F701" s="3"/>
     </row>
     <row r="702" spans="1:6">
-      <c r="A702" s="4"/>
-[...4 lines deleted...]
-      <c r="F702" s="4"/>
+      <c r="A702" s="5"/>
+      <c r="B702" s="5"/>
+      <c r="C702" s="2"/>
+      <c r="D702" s="9"/>
+      <c r="E702" s="6"/>
+      <c r="F702" s="3"/>
     </row>
     <row r="703" spans="1:6">
-      <c r="A703" s="4"/>
-[...4 lines deleted...]
-      <c r="F703" s="4"/>
+      <c r="A703" s="5"/>
+      <c r="B703" s="5"/>
+      <c r="C703" s="2"/>
+      <c r="D703" s="9"/>
+      <c r="E703" s="6"/>
+      <c r="F703" s="3"/>
     </row>
     <row r="704" spans="1:6">
-      <c r="A704" s="4"/>
-[...4 lines deleted...]
-      <c r="F704" s="4"/>
+      <c r="A704" s="5"/>
+      <c r="B704" s="5"/>
+      <c r="C704" s="2"/>
+      <c r="D704" s="9"/>
+      <c r="E704" s="6"/>
+      <c r="F704" s="3"/>
     </row>
     <row r="705" spans="1:6">
-      <c r="A705" s="4"/>
-[...4 lines deleted...]
-      <c r="F705" s="4"/>
+      <c r="A705" s="5"/>
+      <c r="B705" s="5"/>
+      <c r="C705" s="2"/>
+      <c r="D705" s="9"/>
+      <c r="E705" s="6"/>
+      <c r="F705" s="3"/>
     </row>
     <row r="706" spans="1:6">
-      <c r="A706" s="4"/>
-[...4 lines deleted...]
-      <c r="F706" s="4"/>
+      <c r="A706" s="5"/>
+      <c r="B706" s="5"/>
+      <c r="C706" s="2"/>
+      <c r="D706" s="9"/>
+      <c r="E706" s="6"/>
+      <c r="F706" s="3"/>
     </row>
     <row r="707" spans="1:6">
-      <c r="A707" s="4"/>
-[...4 lines deleted...]
-      <c r="F707" s="4"/>
+      <c r="A707" s="5"/>
+      <c r="B707" s="5"/>
+      <c r="C707" s="2"/>
+      <c r="D707" s="9"/>
+      <c r="E707" s="6"/>
+      <c r="F707" s="3"/>
     </row>
     <row r="708" spans="1:6">
-      <c r="A708" s="4"/>
-[...4 lines deleted...]
-      <c r="F708" s="4"/>
+      <c r="A708" s="5"/>
+      <c r="B708" s="5"/>
+      <c r="C708" s="2"/>
+      <c r="D708" s="9"/>
+      <c r="E708" s="6"/>
+      <c r="F708" s="3"/>
     </row>
     <row r="709" spans="1:6">
-      <c r="A709" s="4"/>
-[...4 lines deleted...]
-      <c r="F709" s="4"/>
+      <c r="A709" s="5"/>
+      <c r="B709" s="5"/>
+      <c r="C709" s="2"/>
+      <c r="D709" s="9"/>
+      <c r="E709" s="6"/>
+      <c r="F709" s="3"/>
     </row>
     <row r="710" spans="1:6">
-      <c r="A710" s="4"/>
-[...4 lines deleted...]
-      <c r="F710" s="4"/>
+      <c r="A710" s="5"/>
+      <c r="B710" s="5"/>
+      <c r="C710" s="2"/>
+      <c r="D710" s="9"/>
+      <c r="E710" s="6"/>
+      <c r="F710" s="3"/>
     </row>
     <row r="711" spans="1:6">
-      <c r="A711" s="4"/>
-[...4 lines deleted...]
-      <c r="F711" s="4"/>
+      <c r="A711" s="5"/>
+      <c r="B711" s="5"/>
+      <c r="C711" s="2"/>
+      <c r="D711" s="9"/>
+      <c r="E711" s="6"/>
+      <c r="F711" s="3"/>
     </row>
     <row r="712" spans="1:6">
-      <c r="A712" s="4"/>
-[...4 lines deleted...]
-      <c r="F712" s="4"/>
+      <c r="A712" s="5"/>
+      <c r="B712" s="5"/>
+      <c r="C712" s="2"/>
+      <c r="D712" s="9"/>
+      <c r="E712" s="6"/>
+      <c r="F712" s="3"/>
     </row>
     <row r="713" spans="1:6">
-      <c r="A713" s="4"/>
-[...4 lines deleted...]
-      <c r="F713" s="4"/>
+      <c r="A713" s="5"/>
+      <c r="B713" s="5"/>
+      <c r="C713" s="2"/>
+      <c r="D713" s="9"/>
+      <c r="E713" s="6"/>
+      <c r="F713" s="3"/>
     </row>
     <row r="714" spans="1:6">
-      <c r="A714" s="4"/>
-[...4 lines deleted...]
-      <c r="F714" s="4"/>
+      <c r="A714" s="5"/>
+      <c r="B714" s="5"/>
+      <c r="C714" s="2"/>
+      <c r="D714" s="9"/>
+      <c r="E714" s="6"/>
+      <c r="F714" s="3"/>
     </row>
     <row r="715" spans="1:6">
-      <c r="A715" s="4"/>
-[...4 lines deleted...]
-      <c r="F715" s="4"/>
+      <c r="A715" s="5"/>
+      <c r="B715" s="5"/>
+      <c r="C715" s="2"/>
+      <c r="D715" s="9"/>
+      <c r="E715" s="6"/>
+      <c r="F715" s="3"/>
     </row>
     <row r="716" spans="1:6">
-      <c r="A716" s="4"/>
-[...4 lines deleted...]
-      <c r="F716" s="4"/>
+      <c r="A716" s="5"/>
+      <c r="B716" s="5"/>
+      <c r="C716" s="2"/>
+      <c r="D716" s="9"/>
+      <c r="E716" s="6"/>
+      <c r="F716" s="3"/>
     </row>
     <row r="717" spans="1:6">
-      <c r="A717" s="4"/>
-[...4 lines deleted...]
-      <c r="F717" s="4"/>
+      <c r="A717" s="5"/>
+      <c r="B717" s="5"/>
+      <c r="C717" s="2"/>
+      <c r="D717" s="9"/>
+      <c r="E717" s="6"/>
+      <c r="F717" s="3"/>
     </row>
     <row r="718" spans="1:6">
-      <c r="A718" s="4"/>
-[...4 lines deleted...]
-      <c r="F718" s="4"/>
+      <c r="A718" s="5"/>
+      <c r="B718" s="5"/>
+      <c r="C718" s="2"/>
+      <c r="D718" s="9"/>
+      <c r="E718" s="6"/>
+      <c r="F718" s="3"/>
     </row>
     <row r="719" spans="1:6">
-      <c r="A719" s="4"/>
-[...4 lines deleted...]
-      <c r="F719" s="4"/>
+      <c r="A719" s="5"/>
+      <c r="B719" s="5"/>
+      <c r="C719" s="2"/>
+      <c r="D719" s="9"/>
+      <c r="E719" s="6"/>
+      <c r="F719" s="3"/>
     </row>
     <row r="720" spans="1:6">
-      <c r="A720" s="4"/>
-[...4 lines deleted...]
-      <c r="F720" s="4"/>
+      <c r="A720" s="5"/>
+      <c r="B720" s="5"/>
+      <c r="C720" s="2"/>
+      <c r="D720" s="9"/>
+      <c r="E720" s="6"/>
+      <c r="F720" s="3"/>
     </row>
     <row r="721" spans="1:6">
-      <c r="A721" s="4"/>
-[...4 lines deleted...]
-      <c r="F721" s="4"/>
+      <c r="A721" s="5"/>
+      <c r="B721" s="5"/>
+      <c r="C721" s="2"/>
+      <c r="D721" s="9"/>
+      <c r="E721" s="6"/>
+      <c r="F721" s="3"/>
     </row>
     <row r="722" spans="1:6">
-      <c r="A722" s="4"/>
-[...4 lines deleted...]
-      <c r="F722" s="4"/>
+      <c r="A722" s="5"/>
+      <c r="B722" s="5"/>
+      <c r="C722" s="2"/>
+      <c r="D722" s="9"/>
+      <c r="E722" s="6"/>
+      <c r="F722" s="3"/>
     </row>
     <row r="723" spans="1:6">
-      <c r="A723" s="4"/>
-[...4 lines deleted...]
-      <c r="F723" s="4"/>
+      <c r="A723" s="5"/>
+      <c r="B723" s="5"/>
+      <c r="C723" s="2"/>
+      <c r="D723" s="9"/>
+      <c r="E723" s="6"/>
+      <c r="F723" s="3"/>
     </row>
     <row r="724" spans="1:6">
-      <c r="A724" s="4"/>
-[...4 lines deleted...]
-      <c r="F724" s="4"/>
+      <c r="A724" s="5"/>
+      <c r="B724" s="5"/>
+      <c r="C724" s="2"/>
+      <c r="D724" s="9"/>
+      <c r="E724" s="6"/>
+      <c r="F724" s="3"/>
     </row>
     <row r="725" spans="1:6">
-      <c r="A725" s="4"/>
-[...4 lines deleted...]
-      <c r="F725" s="4"/>
+      <c r="A725" s="5"/>
+      <c r="B725" s="5"/>
+      <c r="C725" s="2"/>
+      <c r="D725" s="9"/>
+      <c r="E725" s="6"/>
+      <c r="F725" s="3"/>
     </row>
     <row r="726" spans="1:6">
-      <c r="A726" s="4"/>
-[...4 lines deleted...]
-      <c r="F726" s="4"/>
+      <c r="A726" s="5"/>
+      <c r="B726" s="5"/>
+      <c r="C726" s="2"/>
+      <c r="D726" s="9"/>
+      <c r="E726" s="6"/>
+      <c r="F726" s="3"/>
     </row>
     <row r="727" spans="1:6">
-      <c r="A727" s="4"/>
-[...4 lines deleted...]
-      <c r="F727" s="4"/>
+      <c r="A727" s="5"/>
+      <c r="B727" s="5"/>
+      <c r="C727" s="2"/>
+      <c r="D727" s="9"/>
+      <c r="E727" s="6"/>
+      <c r="F727" s="3"/>
     </row>
     <row r="728" spans="1:6">
-      <c r="A728" s="4"/>
-[...4 lines deleted...]
-      <c r="F728" s="4"/>
+      <c r="A728" s="5"/>
+      <c r="B728" s="5"/>
+      <c r="C728" s="2"/>
+      <c r="D728" s="9"/>
+      <c r="E728" s="6"/>
+      <c r="F728" s="3"/>
     </row>
     <row r="729" spans="1:6">
-      <c r="A729" s="4"/>
-[...4 lines deleted...]
-      <c r="F729" s="4"/>
+      <c r="A729" s="5"/>
+      <c r="B729" s="5"/>
+      <c r="C729" s="2"/>
+      <c r="D729" s="9"/>
+      <c r="E729" s="6"/>
+      <c r="F729" s="3"/>
     </row>
     <row r="730" spans="1:6">
-      <c r="A730" s="4"/>
-[...4 lines deleted...]
-      <c r="F730" s="4"/>
+      <c r="A730" s="5"/>
+      <c r="B730" s="5"/>
+      <c r="C730" s="2"/>
+      <c r="D730" s="9"/>
+      <c r="E730" s="6"/>
+      <c r="F730" s="3"/>
     </row>
     <row r="731" spans="1:6">
-      <c r="A731" s="4"/>
-[...4 lines deleted...]
-      <c r="F731" s="4"/>
+      <c r="A731" s="5"/>
+      <c r="B731" s="5"/>
+      <c r="C731" s="2"/>
+      <c r="D731" s="9"/>
+      <c r="E731" s="6"/>
+      <c r="F731" s="3"/>
     </row>
     <row r="732" spans="1:6">
-      <c r="A732" s="4"/>
-[...4 lines deleted...]
-      <c r="F732" s="4"/>
+      <c r="A732" s="5"/>
+      <c r="B732" s="5"/>
+      <c r="C732" s="2"/>
+      <c r="D732" s="9"/>
+      <c r="E732" s="6"/>
+      <c r="F732" s="3"/>
     </row>
     <row r="733" spans="1:6">
-      <c r="A733" s="4"/>
-[...4 lines deleted...]
-      <c r="F733" s="4"/>
+      <c r="A733" s="5"/>
+      <c r="B733" s="5"/>
+      <c r="C733" s="2"/>
+      <c r="D733" s="9"/>
+      <c r="E733" s="6"/>
+      <c r="F733" s="3"/>
     </row>
     <row r="734" spans="1:6">
-      <c r="A734" s="4"/>
-[...4 lines deleted...]
-      <c r="F734" s="4"/>
+      <c r="A734" s="5"/>
+      <c r="B734" s="5"/>
+      <c r="C734" s="2"/>
+      <c r="D734" s="9"/>
+      <c r="E734" s="6"/>
+      <c r="F734" s="3"/>
     </row>
     <row r="735" spans="1:6">
-      <c r="A735" s="4"/>
-[...4 lines deleted...]
-      <c r="F735" s="4"/>
+      <c r="A735" s="5"/>
+      <c r="B735" s="5"/>
+      <c r="C735" s="2"/>
+      <c r="D735" s="9"/>
+      <c r="E735" s="6"/>
+      <c r="F735" s="3"/>
     </row>
     <row r="736" spans="1:6">
-      <c r="A736" s="4"/>
-[...4 lines deleted...]
-      <c r="F736" s="4"/>
+      <c r="A736" s="5"/>
+      <c r="B736" s="5"/>
+      <c r="C736" s="2"/>
+      <c r="D736" s="9"/>
+      <c r="E736" s="6"/>
+      <c r="F736" s="3"/>
     </row>
     <row r="737" spans="1:6">
-      <c r="A737" s="4"/>
-[...4 lines deleted...]
-      <c r="F737" s="4"/>
+      <c r="A737" s="5"/>
+      <c r="B737" s="5"/>
+      <c r="C737" s="2"/>
+      <c r="D737" s="9"/>
+      <c r="E737" s="6"/>
+      <c r="F737" s="3"/>
     </row>
     <row r="738" spans="1:6">
-      <c r="A738" s="4"/>
-[...4 lines deleted...]
-      <c r="F738" s="4"/>
+      <c r="A738" s="5"/>
+      <c r="B738" s="5"/>
+      <c r="C738" s="2"/>
+      <c r="D738" s="9"/>
+      <c r="E738" s="6"/>
+      <c r="F738" s="3"/>
     </row>
     <row r="739" spans="1:6">
-      <c r="A739" s="4"/>
-[...4 lines deleted...]
-      <c r="F739" s="4"/>
+      <c r="A739" s="5"/>
+      <c r="B739" s="5"/>
+      <c r="C739" s="2"/>
+      <c r="D739" s="9"/>
+      <c r="E739" s="6"/>
+      <c r="F739" s="3"/>
     </row>
     <row r="740" spans="1:6">
-      <c r="A740" s="4"/>
-[...4 lines deleted...]
-      <c r="F740" s="4"/>
+      <c r="A740" s="5"/>
+      <c r="B740" s="5"/>
+      <c r="C740" s="2"/>
+      <c r="D740" s="9"/>
+      <c r="E740" s="6"/>
+      <c r="F740" s="3"/>
     </row>
     <row r="741" spans="1:6">
-      <c r="A741" s="4"/>
-[...4 lines deleted...]
-      <c r="F741" s="4"/>
+      <c r="A741" s="5"/>
+      <c r="B741" s="5"/>
+      <c r="C741" s="2"/>
+      <c r="D741" s="9"/>
+      <c r="E741" s="6"/>
+      <c r="F741" s="3"/>
     </row>
     <row r="742" spans="1:6">
-      <c r="A742" s="4"/>
-[...4 lines deleted...]
-      <c r="F742" s="4"/>
+      <c r="A742" s="5"/>
+      <c r="B742" s="5"/>
+      <c r="C742" s="2"/>
+      <c r="D742" s="9"/>
+      <c r="E742" s="6"/>
+      <c r="F742" s="3"/>
     </row>
     <row r="743" spans="1:6">
-      <c r="A743" s="4"/>
-[...4 lines deleted...]
-      <c r="F743" s="4"/>
+      <c r="A743" s="5"/>
+      <c r="B743" s="5"/>
+      <c r="C743" s="2"/>
+      <c r="D743" s="9"/>
+      <c r="E743" s="6"/>
+      <c r="F743" s="3"/>
     </row>
     <row r="744" spans="1:6">
-      <c r="A744" s="4"/>
-[...4 lines deleted...]
-      <c r="F744" s="4"/>
+      <c r="A744" s="5"/>
+      <c r="B744" s="5"/>
+      <c r="C744" s="2"/>
+      <c r="D744" s="9"/>
+      <c r="E744" s="6"/>
+      <c r="F744" s="3"/>
     </row>
     <row r="745" spans="1:6">
-      <c r="A745" s="4"/>
-[...4 lines deleted...]
-      <c r="F745" s="4"/>
+      <c r="A745" s="5"/>
+      <c r="B745" s="5"/>
+      <c r="C745" s="2"/>
+      <c r="D745" s="9"/>
+      <c r="E745" s="6"/>
+      <c r="F745" s="3"/>
     </row>
     <row r="746" spans="1:6">
-      <c r="A746" s="4"/>
-[...4 lines deleted...]
-      <c r="F746" s="4"/>
+      <c r="A746" s="5"/>
+      <c r="B746" s="5"/>
+      <c r="C746" s="2"/>
+      <c r="D746" s="9"/>
+      <c r="E746" s="6"/>
+      <c r="F746" s="3"/>
     </row>
     <row r="747" spans="1:6">
-      <c r="A747" s="4"/>
-[...4 lines deleted...]
-      <c r="F747" s="4"/>
+      <c r="A747" s="5"/>
+      <c r="B747" s="5"/>
+      <c r="C747" s="2"/>
+      <c r="D747" s="9"/>
+      <c r="E747" s="6"/>
+      <c r="F747" s="3"/>
     </row>
     <row r="748" spans="1:6">
-      <c r="A748" s="4"/>
-[...4 lines deleted...]
-      <c r="F748" s="4"/>
+      <c r="A748" s="5"/>
+      <c r="B748" s="5"/>
+      <c r="C748" s="2"/>
+      <c r="D748" s="9"/>
+      <c r="E748" s="6"/>
+      <c r="F748" s="3"/>
     </row>
     <row r="749" spans="1:6">
-      <c r="A749" s="4"/>
-[...4 lines deleted...]
-      <c r="F749" s="4"/>
+      <c r="A749" s="5"/>
+      <c r="B749" s="5"/>
+      <c r="C749" s="2"/>
+      <c r="D749" s="9"/>
+      <c r="E749" s="6"/>
+      <c r="F749" s="3"/>
     </row>
     <row r="750" spans="1:6">
-      <c r="A750" s="4"/>
-[...4 lines deleted...]
-      <c r="F750" s="4"/>
+      <c r="A750" s="5"/>
+      <c r="B750" s="5"/>
+      <c r="C750" s="2"/>
+      <c r="D750" s="9"/>
+      <c r="E750" s="6"/>
+      <c r="F750" s="3"/>
     </row>
     <row r="751" spans="1:6">
-      <c r="A751" s="4"/>
-[...4 lines deleted...]
-      <c r="F751" s="4"/>
+      <c r="A751" s="5"/>
+      <c r="B751" s="5"/>
+      <c r="C751" s="2"/>
+      <c r="D751" s="9"/>
+      <c r="E751" s="6"/>
+      <c r="F751" s="3"/>
     </row>
     <row r="752" spans="1:6">
-      <c r="A752" s="4"/>
-[...4 lines deleted...]
-      <c r="F752" s="4"/>
+      <c r="A752" s="5"/>
+      <c r="B752" s="5"/>
+      <c r="C752" s="2"/>
+      <c r="D752" s="9"/>
+      <c r="E752" s="6"/>
+      <c r="F752" s="3"/>
     </row>
     <row r="753" spans="1:6">
-      <c r="A753" s="4"/>
-[...4 lines deleted...]
-      <c r="F753" s="4"/>
+      <c r="A753" s="5"/>
+      <c r="B753" s="5"/>
+      <c r="C753" s="2"/>
+      <c r="D753" s="9"/>
+      <c r="E753" s="6"/>
+      <c r="F753" s="3"/>
     </row>
     <row r="754" spans="1:6">
-      <c r="A754" s="4"/>
-[...4 lines deleted...]
-      <c r="F754" s="4"/>
+      <c r="A754" s="5"/>
+      <c r="B754" s="5"/>
+      <c r="C754" s="2"/>
+      <c r="D754" s="9"/>
+      <c r="E754" s="6"/>
+      <c r="F754" s="3"/>
     </row>
     <row r="755" spans="1:6">
-      <c r="A755" s="4"/>
-[...4 lines deleted...]
-      <c r="F755" s="4"/>
+      <c r="A755" s="5"/>
+      <c r="B755" s="5"/>
+      <c r="C755" s="2"/>
+      <c r="D755" s="9"/>
+      <c r="E755" s="6"/>
+      <c r="F755" s="3"/>
     </row>
     <row r="756" spans="1:6">
-      <c r="A756" s="4"/>
-[...4 lines deleted...]
-      <c r="F756" s="4"/>
+      <c r="A756" s="5"/>
+      <c r="B756" s="5"/>
+      <c r="C756" s="2"/>
+      <c r="D756" s="9"/>
+      <c r="E756" s="6"/>
+      <c r="F756" s="3"/>
     </row>
     <row r="757" spans="1:6">
-      <c r="A757" s="4"/>
-[...4 lines deleted...]
-      <c r="F757" s="4"/>
+      <c r="A757" s="5"/>
+      <c r="B757" s="5"/>
+      <c r="C757" s="2"/>
+      <c r="D757" s="9"/>
+      <c r="E757" s="6"/>
+      <c r="F757" s="3"/>
     </row>
     <row r="758" spans="1:6">
-      <c r="A758" s="4"/>
-[...4 lines deleted...]
-      <c r="F758" s="4"/>
+      <c r="A758" s="5"/>
+      <c r="B758" s="5"/>
+      <c r="C758" s="2"/>
+      <c r="D758" s="9"/>
+      <c r="E758" s="6"/>
+      <c r="F758" s="3"/>
     </row>
     <row r="759" spans="1:6">
-      <c r="A759" s="4"/>
-[...4 lines deleted...]
-      <c r="F759" s="4"/>
+      <c r="A759" s="5"/>
+      <c r="B759" s="5"/>
+      <c r="C759" s="2"/>
+      <c r="D759" s="9"/>
+      <c r="E759" s="6"/>
+      <c r="F759" s="3"/>
     </row>
     <row r="760" spans="1:6">
-      <c r="A760" s="4"/>
-[...4 lines deleted...]
-      <c r="F760" s="4"/>
+      <c r="A760" s="5"/>
+      <c r="B760" s="5"/>
+      <c r="C760" s="2"/>
+      <c r="D760" s="9"/>
+      <c r="E760" s="6"/>
+      <c r="F760" s="3"/>
     </row>
     <row r="761" spans="1:6">
-      <c r="A761" s="4"/>
-[...4 lines deleted...]
-      <c r="F761" s="4"/>
+      <c r="A761" s="5"/>
+      <c r="B761" s="5"/>
+      <c r="C761" s="2"/>
+      <c r="D761" s="9"/>
+      <c r="E761" s="6"/>
+      <c r="F761" s="3"/>
     </row>
     <row r="762" spans="1:6">
-      <c r="A762" s="4"/>
-[...4 lines deleted...]
-      <c r="F762" s="4"/>
+      <c r="A762" s="5"/>
+      <c r="B762" s="5"/>
+      <c r="C762" s="2"/>
+      <c r="D762" s="9"/>
+      <c r="E762" s="6"/>
+      <c r="F762" s="3"/>
     </row>
     <row r="763" spans="1:6">
-      <c r="A763" s="4"/>
-[...4 lines deleted...]
-      <c r="F763" s="4"/>
+      <c r="A763" s="5"/>
+      <c r="B763" s="5"/>
+      <c r="C763" s="2"/>
+      <c r="D763" s="9"/>
+      <c r="E763" s="6"/>
+      <c r="F763" s="3"/>
     </row>
     <row r="764" spans="1:6">
-      <c r="A764" s="4"/>
-[...4 lines deleted...]
-      <c r="F764" s="4"/>
+      <c r="A764" s="5"/>
+      <c r="B764" s="5"/>
+      <c r="C764" s="2"/>
+      <c r="D764" s="9"/>
+      <c r="E764" s="6"/>
+      <c r="F764" s="3"/>
     </row>
     <row r="765" spans="1:6">
-      <c r="A765" s="4"/>
-[...4 lines deleted...]
-      <c r="F765" s="4"/>
+      <c r="A765" s="5"/>
+      <c r="B765" s="5"/>
+      <c r="C765" s="2"/>
+      <c r="D765" s="9"/>
+      <c r="E765" s="6"/>
+      <c r="F765" s="3"/>
     </row>
     <row r="766" spans="1:6">
-      <c r="A766" s="4"/>
-[...4 lines deleted...]
-      <c r="F766" s="4"/>
+      <c r="A766" s="5"/>
+      <c r="B766" s="5"/>
+      <c r="C766" s="2"/>
+      <c r="D766" s="9"/>
+      <c r="E766" s="6"/>
+      <c r="F766" s="3"/>
     </row>
     <row r="767" spans="1:6">
-      <c r="A767" s="4"/>
-[...4 lines deleted...]
-      <c r="F767" s="4"/>
+      <c r="A767" s="5"/>
+      <c r="B767" s="5"/>
+      <c r="C767" s="2"/>
+      <c r="D767" s="9"/>
+      <c r="E767" s="6"/>
+      <c r="F767" s="3"/>
     </row>
     <row r="768" spans="1:6">
-      <c r="A768" s="4"/>
-[...4 lines deleted...]
-      <c r="F768" s="4"/>
+      <c r="A768" s="5"/>
+      <c r="B768" s="5"/>
+      <c r="C768" s="2"/>
+      <c r="D768" s="9"/>
+      <c r="E768" s="6"/>
+      <c r="F768" s="3"/>
     </row>
     <row r="769" spans="1:6">
-      <c r="A769" s="4"/>
-[...4 lines deleted...]
-      <c r="F769" s="4"/>
+      <c r="A769" s="5"/>
+      <c r="B769" s="5"/>
+      <c r="C769" s="2"/>
+      <c r="D769" s="9"/>
+      <c r="E769" s="6"/>
+      <c r="F769" s="3"/>
     </row>
     <row r="770" spans="1:6">
-      <c r="A770" s="4"/>
-[...4 lines deleted...]
-      <c r="F770" s="4"/>
+      <c r="A770" s="5"/>
+      <c r="B770" s="5"/>
+      <c r="C770" s="2"/>
+      <c r="D770" s="9"/>
+      <c r="E770" s="6"/>
+      <c r="F770" s="3"/>
     </row>
     <row r="771" spans="1:6">
-      <c r="A771" s="4"/>
-[...4 lines deleted...]
-      <c r="F771" s="4"/>
+      <c r="A771" s="5"/>
+      <c r="B771" s="5"/>
+      <c r="C771" s="2"/>
+      <c r="D771" s="9"/>
+      <c r="E771" s="6"/>
+      <c r="F771" s="3"/>
     </row>
     <row r="772" spans="1:6">
-      <c r="A772" s="4"/>
-[...4 lines deleted...]
-      <c r="F772" s="4"/>
+      <c r="A772" s="5"/>
+      <c r="B772" s="5"/>
+      <c r="C772" s="2"/>
+      <c r="D772" s="9"/>
+      <c r="E772" s="6"/>
+      <c r="F772" s="3"/>
     </row>
     <row r="773" spans="1:6">
-      <c r="A773" s="4"/>
-[...4 lines deleted...]
-      <c r="F773" s="4"/>
+      <c r="A773" s="5"/>
+      <c r="B773" s="5"/>
+      <c r="C773" s="2"/>
+      <c r="D773" s="9"/>
+      <c r="E773" s="6"/>
+      <c r="F773" s="3"/>
     </row>
     <row r="774" spans="1:6">
-      <c r="A774" s="4"/>
-[...4 lines deleted...]
-      <c r="F774" s="4"/>
+      <c r="A774" s="5"/>
+      <c r="B774" s="5"/>
+      <c r="C774" s="2"/>
+      <c r="D774" s="9"/>
+      <c r="E774" s="6"/>
+      <c r="F774" s="3"/>
     </row>
     <row r="775" spans="1:6">
-      <c r="A775" s="4"/>
-[...4 lines deleted...]
-      <c r="F775" s="4"/>
+      <c r="A775" s="5"/>
+      <c r="B775" s="5"/>
+      <c r="C775" s="2"/>
+      <c r="D775" s="9"/>
+      <c r="E775" s="6"/>
+      <c r="F775" s="3"/>
     </row>
     <row r="776" spans="1:6">
-      <c r="A776" s="4"/>
-[...4 lines deleted...]
-      <c r="F776" s="4"/>
+      <c r="A776" s="5"/>
+      <c r="B776" s="5"/>
+      <c r="C776" s="2"/>
+      <c r="D776" s="9"/>
+      <c r="E776" s="6"/>
+      <c r="F776" s="3"/>
     </row>
     <row r="777" spans="1:6">
-      <c r="A777" s="4"/>
-[...4 lines deleted...]
-      <c r="F777" s="4"/>
+      <c r="A777" s="5"/>
+      <c r="B777" s="5"/>
+      <c r="C777" s="2"/>
+      <c r="D777" s="9"/>
+      <c r="E777" s="6"/>
+      <c r="F777" s="3"/>
     </row>
     <row r="778" spans="1:6">
-      <c r="A778" s="4"/>
-[...4 lines deleted...]
-      <c r="F778" s="4"/>
+      <c r="A778" s="5"/>
+      <c r="B778" s="5"/>
+      <c r="C778" s="2"/>
+      <c r="D778" s="9"/>
+      <c r="E778" s="6"/>
+      <c r="F778" s="3"/>
     </row>
     <row r="779" spans="1:6">
-      <c r="A779" s="4"/>
-[...4 lines deleted...]
-      <c r="F779" s="4"/>
+      <c r="A779" s="5"/>
+      <c r="B779" s="5"/>
+      <c r="C779" s="2"/>
+      <c r="D779" s="9"/>
+      <c r="E779" s="6"/>
+      <c r="F779" s="3"/>
     </row>
     <row r="780" spans="1:6">
-      <c r="A780" s="4"/>
-[...4 lines deleted...]
-      <c r="F780" s="4"/>
+      <c r="A780" s="5"/>
+      <c r="B780" s="5"/>
+      <c r="C780" s="2"/>
+      <c r="D780" s="9"/>
+      <c r="E780" s="6"/>
+      <c r="F780" s="3"/>
     </row>
     <row r="781" spans="1:6">
-      <c r="A781" s="4"/>
-[...4 lines deleted...]
-      <c r="F781" s="4"/>
+      <c r="A781" s="5"/>
+      <c r="B781" s="5"/>
+      <c r="C781" s="2"/>
+      <c r="D781" s="9"/>
+      <c r="E781" s="6"/>
+      <c r="F781" s="3"/>
     </row>
     <row r="782" spans="1:6">
-      <c r="A782" s="4"/>
-[...4 lines deleted...]
-      <c r="F782" s="4"/>
+      <c r="A782" s="5"/>
+      <c r="B782" s="5"/>
+      <c r="C782" s="2"/>
+      <c r="D782" s="9"/>
+      <c r="E782" s="6"/>
+      <c r="F782" s="3"/>
     </row>
     <row r="783" spans="1:6">
-      <c r="A783" s="4"/>
-[...4 lines deleted...]
-      <c r="F783" s="4"/>
+      <c r="A783" s="5"/>
+      <c r="B783" s="5"/>
+      <c r="C783" s="2"/>
+      <c r="D783" s="9"/>
+      <c r="E783" s="6"/>
+      <c r="F783" s="3"/>
     </row>
     <row r="784" spans="1:6">
-      <c r="A784" s="4"/>
-[...4 lines deleted...]
-      <c r="F784" s="4"/>
+      <c r="A784" s="5"/>
+      <c r="B784" s="5"/>
+      <c r="C784" s="2"/>
+      <c r="D784" s="9"/>
+      <c r="E784" s="6"/>
+      <c r="F784" s="3"/>
     </row>
     <row r="785" spans="1:6">
-      <c r="A785" s="4"/>
-[...4 lines deleted...]
-      <c r="F785" s="4"/>
+      <c r="A785" s="5"/>
+      <c r="B785" s="5"/>
+      <c r="C785" s="2"/>
+      <c r="D785" s="9"/>
+      <c r="E785" s="6"/>
+      <c r="F785" s="3"/>
     </row>
     <row r="786" spans="1:6">
-      <c r="A786" s="4"/>
-[...4 lines deleted...]
-      <c r="F786" s="4"/>
+      <c r="A786" s="5"/>
+      <c r="B786" s="5"/>
+      <c r="C786" s="2"/>
+      <c r="D786" s="9"/>
+      <c r="E786" s="6"/>
+      <c r="F786" s="3"/>
     </row>
     <row r="787" spans="1:6">
-      <c r="A787" s="4"/>
-[...4 lines deleted...]
-      <c r="F787" s="4"/>
+      <c r="A787" s="5"/>
+      <c r="B787" s="5"/>
+      <c r="C787" s="2"/>
+      <c r="D787" s="9"/>
+      <c r="E787" s="6"/>
+      <c r="F787" s="3"/>
     </row>
     <row r="788" spans="1:6">
-      <c r="A788" s="4"/>
-[...4 lines deleted...]
-      <c r="F788" s="4"/>
+      <c r="A788" s="5"/>
+      <c r="B788" s="5"/>
+      <c r="C788" s="2"/>
+      <c r="D788" s="9"/>
+      <c r="E788" s="6"/>
+      <c r="F788" s="3"/>
     </row>
     <row r="789" spans="1:6">
-      <c r="A789" s="4"/>
-[...4 lines deleted...]
-      <c r="F789" s="4"/>
+      <c r="A789" s="5"/>
+      <c r="B789" s="5"/>
+      <c r="C789" s="2"/>
+      <c r="D789" s="9"/>
+      <c r="E789" s="6"/>
+      <c r="F789" s="3"/>
     </row>
     <row r="790" spans="1:6">
-      <c r="A790" s="4"/>
-[...4 lines deleted...]
-      <c r="F790" s="4"/>
+      <c r="A790" s="5"/>
+      <c r="B790" s="5"/>
+      <c r="C790" s="2"/>
+      <c r="D790" s="9"/>
+      <c r="E790" s="6"/>
+      <c r="F790" s="3"/>
     </row>
     <row r="791" spans="1:6">
-      <c r="A791" s="4"/>
-[...4 lines deleted...]
-      <c r="F791" s="4"/>
+      <c r="A791" s="5"/>
+      <c r="B791" s="5"/>
+      <c r="C791" s="2"/>
+      <c r="D791" s="9"/>
+      <c r="E791" s="6"/>
+      <c r="F791" s="3"/>
     </row>
     <row r="792" spans="1:6">
-      <c r="A792" s="4"/>
-[...4 lines deleted...]
-      <c r="F792" s="4"/>
+      <c r="A792" s="5"/>
+      <c r="B792" s="5"/>
+      <c r="C792" s="2"/>
+      <c r="D792" s="9"/>
+      <c r="E792" s="6"/>
+      <c r="F792" s="3"/>
     </row>
     <row r="793" spans="1:6">
-      <c r="A793" s="4"/>
-[...4 lines deleted...]
-      <c r="F793" s="4"/>
+      <c r="A793" s="5"/>
+      <c r="B793" s="5"/>
+      <c r="C793" s="2"/>
+      <c r="D793" s="9"/>
+      <c r="E793" s="6"/>
+      <c r="F793" s="3"/>
     </row>
     <row r="794" spans="1:6">
-      <c r="A794" s="4"/>
-[...4 lines deleted...]
-      <c r="F794" s="4"/>
+      <c r="A794" s="5"/>
+      <c r="B794" s="5"/>
+      <c r="C794" s="2"/>
+      <c r="D794" s="9"/>
+      <c r="E794" s="6"/>
+      <c r="F794" s="3"/>
     </row>
     <row r="795" spans="1:6">
-      <c r="A795" s="4"/>
-[...4 lines deleted...]
-      <c r="F795" s="4"/>
+      <c r="A795" s="5"/>
+      <c r="B795" s="5"/>
+      <c r="C795" s="2"/>
+      <c r="D795" s="9"/>
+      <c r="E795" s="6"/>
+      <c r="F795" s="3"/>
     </row>
     <row r="796" spans="1:6">
-      <c r="A796" s="4"/>
-[...4 lines deleted...]
-      <c r="F796" s="4"/>
+      <c r="A796" s="5"/>
+      <c r="B796" s="5"/>
+      <c r="C796" s="2"/>
+      <c r="D796" s="9"/>
+      <c r="E796" s="6"/>
+      <c r="F796" s="3"/>
     </row>
     <row r="797" spans="1:6">
-      <c r="A797" s="4"/>
-[...4 lines deleted...]
-      <c r="F797" s="4"/>
+      <c r="A797" s="5"/>
+      <c r="B797" s="5"/>
+      <c r="C797" s="2"/>
+      <c r="D797" s="9"/>
+      <c r="E797" s="6"/>
+      <c r="F797" s="3"/>
     </row>
     <row r="798" spans="1:6">
-      <c r="A798" s="4"/>
-[...4 lines deleted...]
-      <c r="F798" s="4"/>
+      <c r="A798" s="5"/>
+      <c r="B798" s="5"/>
+      <c r="C798" s="2"/>
+      <c r="D798" s="9"/>
+      <c r="E798" s="6"/>
+      <c r="F798" s="3"/>
     </row>
     <row r="799" spans="1:6">
-      <c r="A799" s="4"/>
-[...4 lines deleted...]
-      <c r="F799" s="4"/>
+      <c r="A799" s="5"/>
+      <c r="B799" s="5"/>
+      <c r="C799" s="2"/>
+      <c r="D799" s="9"/>
+      <c r="E799" s="6"/>
+      <c r="F799" s="3"/>
     </row>
     <row r="800" spans="1:6">
-      <c r="A800" s="4"/>
-[...4 lines deleted...]
-      <c r="F800" s="4"/>
+      <c r="A800" s="5"/>
+      <c r="B800" s="5"/>
+      <c r="C800" s="2"/>
+      <c r="D800" s="9"/>
+      <c r="E800" s="6"/>
+      <c r="F800" s="3"/>
     </row>
     <row r="801" spans="1:6">
-      <c r="A801" s="4"/>
-[...4 lines deleted...]
-      <c r="F801" s="4"/>
+      <c r="A801" s="5"/>
+      <c r="B801" s="5"/>
+      <c r="C801" s="2"/>
+      <c r="D801" s="9"/>
+      <c r="E801" s="6"/>
+      <c r="F801" s="3"/>
     </row>
     <row r="802" spans="1:6">
-      <c r="A802" s="4"/>
-[...4 lines deleted...]
-      <c r="F802" s="4"/>
+      <c r="A802" s="5"/>
+      <c r="B802" s="5"/>
+      <c r="C802" s="2"/>
+      <c r="D802" s="9"/>
+      <c r="E802" s="6"/>
+      <c r="F802" s="3"/>
     </row>
     <row r="803" spans="1:6">
-      <c r="A803" s="4"/>
-[...4 lines deleted...]
-      <c r="F803" s="4"/>
+      <c r="A803" s="5"/>
+      <c r="B803" s="5"/>
+      <c r="C803" s="2"/>
+      <c r="D803" s="9"/>
+      <c r="E803" s="6"/>
+      <c r="F803" s="3"/>
     </row>
     <row r="804" spans="1:6">
-      <c r="A804" s="4"/>
-[...4 lines deleted...]
-      <c r="F804" s="4"/>
+      <c r="A804" s="5"/>
+      <c r="B804" s="5"/>
+      <c r="C804" s="2"/>
+      <c r="D804" s="9"/>
+      <c r="E804" s="6"/>
+      <c r="F804" s="3"/>
     </row>
     <row r="805" spans="1:6">
-      <c r="A805" s="4"/>
-[...4 lines deleted...]
-      <c r="F805" s="4"/>
+      <c r="A805" s="5"/>
+      <c r="B805" s="5"/>
+      <c r="C805" s="2"/>
+      <c r="D805" s="9"/>
+      <c r="E805" s="6"/>
+      <c r="F805" s="3"/>
     </row>
     <row r="806" spans="1:6">
-      <c r="A806" s="4"/>
-[...4 lines deleted...]
-      <c r="F806" s="4"/>
+      <c r="A806" s="5"/>
+      <c r="B806" s="5"/>
+      <c r="C806" s="2"/>
+      <c r="D806" s="9"/>
+      <c r="E806" s="6"/>
+      <c r="F806" s="3"/>
     </row>
     <row r="807" spans="1:6">
-      <c r="A807" s="4"/>
-[...4 lines deleted...]
-      <c r="F807" s="4"/>
+      <c r="A807" s="5"/>
+      <c r="B807" s="5"/>
+      <c r="C807" s="2"/>
+      <c r="D807" s="9"/>
+      <c r="E807" s="6"/>
+      <c r="F807" s="3"/>
     </row>
     <row r="808" spans="1:6">
-      <c r="A808" s="4"/>
-[...4 lines deleted...]
-      <c r="F808" s="4"/>
+      <c r="A808" s="5"/>
+      <c r="B808" s="5"/>
+      <c r="C808" s="2"/>
+      <c r="D808" s="9"/>
+      <c r="E808" s="6"/>
+      <c r="F808" s="3"/>
     </row>
     <row r="809" spans="1:6">
-      <c r="A809" s="4"/>
-[...4 lines deleted...]
-      <c r="F809" s="4"/>
+      <c r="A809" s="5"/>
+      <c r="B809" s="5"/>
+      <c r="C809" s="2"/>
+      <c r="D809" s="9"/>
+      <c r="E809" s="6"/>
+      <c r="F809" s="3"/>
     </row>
     <row r="810" spans="1:6">
-      <c r="A810" s="4"/>
-[...4 lines deleted...]
-      <c r="F810" s="4"/>
+      <c r="A810" s="5"/>
+      <c r="B810" s="5"/>
+      <c r="C810" s="2"/>
+      <c r="D810" s="9"/>
+      <c r="E810" s="6"/>
+      <c r="F810" s="3"/>
     </row>
     <row r="811" spans="1:6">
-      <c r="A811" s="4"/>
-[...4 lines deleted...]
-      <c r="F811" s="4"/>
+      <c r="A811" s="5"/>
+      <c r="B811" s="5"/>
+      <c r="C811" s="2"/>
+      <c r="D811" s="9"/>
+      <c r="E811" s="6"/>
+      <c r="F811" s="3"/>
     </row>
     <row r="812" spans="1:6">
-      <c r="A812" s="4"/>
-[...4 lines deleted...]
-      <c r="F812" s="4"/>
+      <c r="A812" s="5"/>
+      <c r="B812" s="5"/>
+      <c r="C812" s="2"/>
+      <c r="D812" s="9"/>
+      <c r="E812" s="6"/>
+      <c r="F812" s="3"/>
     </row>
     <row r="813" spans="1:6">
-      <c r="A813" s="4"/>
-[...4 lines deleted...]
-      <c r="F813" s="4"/>
+      <c r="A813" s="5"/>
+      <c r="B813" s="5"/>
+      <c r="C813" s="2"/>
+      <c r="D813" s="9"/>
+      <c r="E813" s="6"/>
+      <c r="F813" s="3"/>
     </row>
     <row r="814" spans="1:6">
-      <c r="A814" s="4"/>
-[...4 lines deleted...]
-      <c r="F814" s="4"/>
+      <c r="A814" s="5"/>
+      <c r="B814" s="5"/>
+      <c r="C814" s="2"/>
+      <c r="D814" s="9"/>
+      <c r="E814" s="6"/>
+      <c r="F814" s="3"/>
     </row>
     <row r="815" spans="1:6">
-      <c r="A815" s="4"/>
-[...4 lines deleted...]
-      <c r="F815" s="4"/>
+      <c r="A815" s="5"/>
+      <c r="B815" s="5"/>
+      <c r="C815" s="2"/>
+      <c r="D815" s="9"/>
+      <c r="E815" s="6"/>
+      <c r="F815" s="3"/>
     </row>
     <row r="816" spans="1:6">
-      <c r="A816" s="4"/>
-[...4 lines deleted...]
-      <c r="F816" s="4"/>
+      <c r="A816" s="5"/>
+      <c r="B816" s="5"/>
+      <c r="C816" s="2"/>
+      <c r="D816" s="9"/>
+      <c r="E816" s="6"/>
+      <c r="F816" s="3"/>
     </row>
     <row r="817" spans="1:6">
-      <c r="A817" s="4"/>
-[...4 lines deleted...]
-      <c r="F817" s="4"/>
+      <c r="A817" s="5"/>
+      <c r="B817" s="5"/>
+      <c r="C817" s="2"/>
+      <c r="D817" s="9"/>
+      <c r="E817" s="6"/>
+      <c r="F817" s="3"/>
     </row>
     <row r="818" spans="1:6">
-      <c r="A818" s="4"/>
-[...4 lines deleted...]
-      <c r="F818" s="4"/>
+      <c r="A818" s="5"/>
+      <c r="B818" s="5"/>
+      <c r="C818" s="2"/>
+      <c r="D818" s="9"/>
+      <c r="E818" s="6"/>
+      <c r="F818" s="3"/>
     </row>
     <row r="819" spans="1:6">
-      <c r="A819" s="4"/>
-[...4 lines deleted...]
-      <c r="F819" s="4"/>
+      <c r="A819" s="5"/>
+      <c r="B819" s="5"/>
+      <c r="C819" s="2"/>
+      <c r="D819" s="9"/>
+      <c r="E819" s="6"/>
+      <c r="F819" s="3"/>
     </row>
     <row r="820" spans="1:6">
-      <c r="A820" s="4"/>
-[...4 lines deleted...]
-      <c r="F820" s="4"/>
+      <c r="A820" s="5"/>
+      <c r="B820" s="5"/>
+      <c r="C820" s="2"/>
+      <c r="D820" s="9"/>
+      <c r="E820" s="6"/>
+      <c r="F820" s="3"/>
     </row>
     <row r="821" spans="1:6">
-      <c r="A821" s="4"/>
-[...4 lines deleted...]
-      <c r="F821" s="4"/>
+      <c r="A821" s="5"/>
+      <c r="B821" s="5"/>
+      <c r="C821" s="2"/>
+      <c r="D821" s="9"/>
+      <c r="E821" s="6"/>
+      <c r="F821" s="3"/>
     </row>
     <row r="822" spans="1:6">
-      <c r="A822" s="4"/>
-[...4 lines deleted...]
-      <c r="F822" s="4"/>
+      <c r="A822" s="5"/>
+      <c r="B822" s="5"/>
+      <c r="C822" s="2"/>
+      <c r="D822" s="9"/>
+      <c r="E822" s="6"/>
+      <c r="F822" s="3"/>
     </row>
     <row r="823" spans="1:6">
-      <c r="A823" s="4"/>
-[...4 lines deleted...]
-      <c r="F823" s="4"/>
+      <c r="A823" s="5"/>
+      <c r="B823" s="5"/>
+      <c r="C823" s="2"/>
+      <c r="D823" s="9"/>
+      <c r="E823" s="6"/>
+      <c r="F823" s="3"/>
     </row>
     <row r="824" spans="1:6">
-      <c r="A824" s="4"/>
-[...4 lines deleted...]
-      <c r="F824" s="4"/>
+      <c r="A824" s="5"/>
+      <c r="B824" s="5"/>
+      <c r="C824" s="2"/>
+      <c r="D824" s="9"/>
+      <c r="E824" s="6"/>
+      <c r="F824" s="3"/>
     </row>
     <row r="825" spans="1:6">
-      <c r="A825" s="4"/>
-[...4 lines deleted...]
-      <c r="F825" s="4"/>
+      <c r="A825" s="5"/>
+      <c r="B825" s="5"/>
+      <c r="C825" s="2"/>
+      <c r="D825" s="9"/>
+      <c r="E825" s="6"/>
+      <c r="F825" s="3"/>
     </row>
     <row r="826" spans="1:6">
-      <c r="A826" s="4"/>
-[...4 lines deleted...]
-      <c r="F826" s="4"/>
+      <c r="A826" s="5"/>
+      <c r="B826" s="5"/>
+      <c r="C826" s="2"/>
+      <c r="D826" s="9"/>
+      <c r="E826" s="6"/>
+      <c r="F826" s="3"/>
     </row>
     <row r="827" spans="1:6">
-      <c r="A827" s="4"/>
-[...4 lines deleted...]
-      <c r="F827" s="4"/>
+      <c r="A827" s="5"/>
+      <c r="B827" s="5"/>
+      <c r="C827" s="2"/>
+      <c r="D827" s="9"/>
+      <c r="E827" s="6"/>
+      <c r="F827" s="3"/>
     </row>
     <row r="828" spans="1:6">
-      <c r="A828" s="4"/>
-[...4 lines deleted...]
-      <c r="F828" s="4"/>
+      <c r="A828" s="5"/>
+      <c r="B828" s="5"/>
+      <c r="C828" s="2"/>
+      <c r="D828" s="9"/>
+      <c r="E828" s="6"/>
+      <c r="F828" s="3"/>
     </row>
     <row r="829" spans="1:6">
-      <c r="A829" s="4"/>
-[...4 lines deleted...]
-      <c r="F829" s="4"/>
+      <c r="A829" s="5"/>
+      <c r="B829" s="5"/>
+      <c r="C829" s="2"/>
+      <c r="D829" s="9"/>
+      <c r="E829" s="6"/>
+      <c r="F829" s="3"/>
     </row>
     <row r="830" spans="1:6">
-      <c r="A830" s="4"/>
-[...4 lines deleted...]
-      <c r="F830" s="4"/>
+      <c r="A830" s="5"/>
+      <c r="B830" s="5"/>
+      <c r="C830" s="2"/>
+      <c r="D830" s="9"/>
+      <c r="E830" s="6"/>
+      <c r="F830" s="3"/>
     </row>
     <row r="831" spans="1:6">
-      <c r="A831" s="4"/>
-[...4 lines deleted...]
-      <c r="F831" s="4"/>
+      <c r="A831" s="5"/>
+      <c r="B831" s="5"/>
+      <c r="C831" s="2"/>
+      <c r="D831" s="9"/>
+      <c r="E831" s="6"/>
+      <c r="F831" s="3"/>
     </row>
     <row r="832" spans="1:6">
-      <c r="A832" s="4"/>
-[...4 lines deleted...]
-      <c r="F832" s="4"/>
+      <c r="A832" s="5"/>
+      <c r="B832" s="5"/>
+      <c r="C832" s="2"/>
+      <c r="D832" s="9"/>
+      <c r="E832" s="6"/>
+      <c r="F832" s="3"/>
     </row>
     <row r="833" spans="1:6">
-      <c r="A833" s="4"/>
-[...4 lines deleted...]
-      <c r="F833" s="4"/>
+      <c r="A833" s="5"/>
+      <c r="B833" s="5"/>
+      <c r="C833" s="2"/>
+      <c r="D833" s="9"/>
+      <c r="E833" s="6"/>
+      <c r="F833" s="3"/>
     </row>
     <row r="834" spans="1:6">
-      <c r="A834" s="4"/>
-[...4 lines deleted...]
-      <c r="F834" s="4"/>
+      <c r="A834" s="5"/>
+      <c r="B834" s="5"/>
+      <c r="C834" s="2"/>
+      <c r="D834" s="9"/>
+      <c r="E834" s="6"/>
+      <c r="F834" s="3"/>
     </row>
     <row r="835" spans="1:6">
-      <c r="A835" s="4"/>
-[...4 lines deleted...]
-      <c r="F835" s="4"/>
+      <c r="A835" s="5"/>
+      <c r="B835" s="5"/>
+      <c r="C835" s="2"/>
+      <c r="D835" s="9"/>
+      <c r="E835" s="6"/>
+      <c r="F835" s="3"/>
     </row>
     <row r="836" spans="1:6">
-      <c r="A836" s="4"/>
-[...4 lines deleted...]
-      <c r="F836" s="4"/>
+      <c r="A836" s="5"/>
+      <c r="B836" s="5"/>
+      <c r="C836" s="2"/>
+      <c r="D836" s="9"/>
+      <c r="E836" s="6"/>
+      <c r="F836" s="3"/>
     </row>
     <row r="837" spans="1:6">
-      <c r="A837" s="4"/>
-[...4 lines deleted...]
-      <c r="F837" s="4"/>
+      <c r="A837" s="5"/>
+      <c r="B837" s="5"/>
+      <c r="C837" s="2"/>
+      <c r="D837" s="9"/>
+      <c r="E837" s="6"/>
+      <c r="F837" s="3"/>
     </row>
     <row r="838" spans="1:6">
-      <c r="A838" s="4"/>
-[...4 lines deleted...]
-      <c r="F838" s="4"/>
+      <c r="A838" s="5"/>
+      <c r="B838" s="5"/>
+      <c r="C838" s="2"/>
+      <c r="D838" s="9"/>
+      <c r="E838" s="6"/>
+      <c r="F838" s="3"/>
     </row>
     <row r="839" spans="1:6">
-      <c r="A839" s="4"/>
-[...4 lines deleted...]
-      <c r="F839" s="4"/>
+      <c r="A839" s="5"/>
+      <c r="B839" s="5"/>
+      <c r="C839" s="2"/>
+      <c r="D839" s="9"/>
+      <c r="E839" s="6"/>
+      <c r="F839" s="3"/>
     </row>
     <row r="840" spans="1:6">
-      <c r="A840" s="4"/>
-[...4 lines deleted...]
-      <c r="F840" s="4"/>
+      <c r="A840" s="5"/>
+      <c r="B840" s="5"/>
+      <c r="C840" s="2"/>
+      <c r="D840" s="9"/>
+      <c r="E840" s="6"/>
+      <c r="F840" s="3"/>
     </row>
     <row r="841" spans="1:6">
-      <c r="A841" s="4"/>
-[...4 lines deleted...]
-      <c r="F841" s="4"/>
+      <c r="A841" s="5"/>
+      <c r="B841" s="5"/>
+      <c r="C841" s="2"/>
+      <c r="D841" s="9"/>
+      <c r="E841" s="6"/>
+      <c r="F841" s="3"/>
     </row>
     <row r="842" spans="1:6">
-      <c r="A842" s="4"/>
-[...4 lines deleted...]
-      <c r="F842" s="4"/>
+      <c r="A842" s="5"/>
+      <c r="B842" s="5"/>
+      <c r="C842" s="2"/>
+      <c r="D842" s="9"/>
+      <c r="E842" s="6"/>
+      <c r="F842" s="3"/>
     </row>
     <row r="843" spans="1:6">
-      <c r="A843" s="4"/>
-[...4 lines deleted...]
-      <c r="F843" s="4"/>
+      <c r="A843" s="5"/>
+      <c r="B843" s="5"/>
+      <c r="C843" s="2"/>
+      <c r="D843" s="9"/>
+      <c r="E843" s="6"/>
+      <c r="F843" s="3"/>
     </row>
     <row r="844" spans="1:6">
-      <c r="A844" s="4"/>
-[...4 lines deleted...]
-      <c r="F844" s="4"/>
+      <c r="A844" s="5"/>
+      <c r="B844" s="5"/>
+      <c r="C844" s="2"/>
+      <c r="D844" s="9"/>
+      <c r="E844" s="6"/>
+      <c r="F844" s="3"/>
     </row>
     <row r="845" spans="1:6">
-      <c r="A845" s="4"/>
-[...4 lines deleted...]
-      <c r="F845" s="4"/>
+      <c r="A845" s="5"/>
+      <c r="B845" s="5"/>
+      <c r="C845" s="2"/>
+      <c r="D845" s="9"/>
+      <c r="E845" s="6"/>
+      <c r="F845" s="3"/>
     </row>
     <row r="846" spans="1:6">
-      <c r="A846" s="4"/>
-[...4 lines deleted...]
-      <c r="F846" s="4"/>
+      <c r="A846" s="5"/>
+      <c r="B846" s="5"/>
+      <c r="C846" s="2"/>
+      <c r="D846" s="9"/>
+      <c r="E846" s="6"/>
+      <c r="F846" s="3"/>
     </row>
     <row r="847" spans="1:6">
-      <c r="A847" s="4"/>
-[...4 lines deleted...]
-      <c r="F847" s="4"/>
+      <c r="A847" s="5"/>
+      <c r="B847" s="5"/>
+      <c r="C847" s="2"/>
+      <c r="D847" s="9"/>
+      <c r="E847" s="6"/>
+      <c r="F847" s="3"/>
     </row>
     <row r="848" spans="1:6">
-      <c r="A848" s="4"/>
-[...4 lines deleted...]
-      <c r="F848" s="4"/>
+      <c r="A848" s="5"/>
+      <c r="B848" s="5"/>
+      <c r="C848" s="2"/>
+      <c r="D848" s="9"/>
+      <c r="E848" s="6"/>
+      <c r="F848" s="3"/>
     </row>
     <row r="849" spans="1:6">
-      <c r="A849" s="4"/>
-[...4 lines deleted...]
-      <c r="F849" s="4"/>
+      <c r="A849" s="5"/>
+      <c r="B849" s="5"/>
+      <c r="C849" s="2"/>
+      <c r="D849" s="9"/>
+      <c r="E849" s="6"/>
+      <c r="F849" s="3"/>
     </row>
     <row r="850" spans="1:6">
-      <c r="A850" s="4"/>
-[...4 lines deleted...]
-      <c r="F850" s="4"/>
+      <c r="A850" s="5"/>
+      <c r="B850" s="5"/>
+      <c r="C850" s="2"/>
+      <c r="D850" s="9"/>
+      <c r="E850" s="6"/>
+      <c r="F850" s="3"/>
     </row>
     <row r="851" spans="1:6">
-      <c r="A851" s="4"/>
-[...4 lines deleted...]
-      <c r="F851" s="4"/>
+      <c r="A851" s="5"/>
+      <c r="B851" s="5"/>
+      <c r="C851" s="2"/>
+      <c r="D851" s="9"/>
+      <c r="E851" s="6"/>
+      <c r="F851" s="3"/>
     </row>
     <row r="852" spans="1:6">
-      <c r="A852" s="4"/>
-[...4 lines deleted...]
-      <c r="F852" s="4"/>
+      <c r="A852" s="5"/>
+      <c r="B852" s="5"/>
+      <c r="C852" s="2"/>
+      <c r="D852" s="9"/>
+      <c r="E852" s="6"/>
+      <c r="F852" s="3"/>
     </row>
     <row r="853" spans="1:6">
-      <c r="A853" s="4"/>
-[...4 lines deleted...]
-      <c r="F853" s="4"/>
+      <c r="A853" s="5"/>
+      <c r="B853" s="5"/>
+      <c r="C853" s="2"/>
+      <c r="D853" s="9"/>
+      <c r="E853" s="6"/>
+      <c r="F853" s="3"/>
     </row>
     <row r="854" spans="1:6">
-      <c r="A854" s="4"/>
-[...4 lines deleted...]
-      <c r="F854" s="4"/>
+      <c r="A854" s="5"/>
+      <c r="B854" s="5"/>
+      <c r="C854" s="2"/>
+      <c r="D854" s="9"/>
+      <c r="E854" s="6"/>
+      <c r="F854" s="3"/>
     </row>
     <row r="855" spans="1:6">
-      <c r="A855" s="4"/>
-[...4 lines deleted...]
-      <c r="F855" s="4"/>
+      <c r="A855" s="5"/>
+      <c r="B855" s="5"/>
+      <c r="C855" s="2"/>
+      <c r="D855" s="9"/>
+      <c r="E855" s="6"/>
+      <c r="F855" s="3"/>
     </row>
     <row r="856" spans="1:6">
-      <c r="A856" s="4"/>
-[...4 lines deleted...]
-      <c r="F856" s="4"/>
+      <c r="A856" s="5"/>
+      <c r="B856" s="5"/>
+      <c r="C856" s="2"/>
+      <c r="D856" s="9"/>
+      <c r="E856" s="6"/>
+      <c r="F856" s="3"/>
     </row>
     <row r="857" spans="1:6">
-      <c r="A857" s="4"/>
-[...4 lines deleted...]
-      <c r="F857" s="4"/>
+      <c r="A857" s="5"/>
+      <c r="B857" s="5"/>
+      <c r="C857" s="2"/>
+      <c r="D857" s="9"/>
+      <c r="E857" s="6"/>
+      <c r="F857" s="3"/>
     </row>
     <row r="858" spans="1:6">
-      <c r="A858" s="4"/>
-[...4 lines deleted...]
-      <c r="F858" s="4"/>
+      <c r="A858" s="5"/>
+      <c r="B858" s="5"/>
+      <c r="C858" s="2"/>
+      <c r="D858" s="9"/>
+      <c r="E858" s="6"/>
+      <c r="F858" s="3"/>
     </row>
     <row r="859" spans="1:6">
-      <c r="A859" s="4"/>
-[...4 lines deleted...]
-      <c r="F859" s="4"/>
+      <c r="A859" s="5"/>
+      <c r="B859" s="5"/>
+      <c r="C859" s="2"/>
+      <c r="D859" s="9"/>
+      <c r="E859" s="6"/>
+      <c r="F859" s="3"/>
     </row>
     <row r="860" spans="1:6">
-      <c r="A860" s="4"/>
-[...4 lines deleted...]
-      <c r="F860" s="4"/>
+      <c r="A860" s="5"/>
+      <c r="B860" s="5"/>
+      <c r="C860" s="2"/>
+      <c r="D860" s="9"/>
+      <c r="E860" s="6"/>
+      <c r="F860" s="3"/>
     </row>
     <row r="861" spans="1:6">
-      <c r="A861" s="4"/>
-[...4 lines deleted...]
-      <c r="F861" s="4"/>
+      <c r="A861" s="5"/>
+      <c r="B861" s="5"/>
+      <c r="C861" s="2"/>
+      <c r="D861" s="9"/>
+      <c r="E861" s="6"/>
+      <c r="F861" s="3"/>
     </row>
     <row r="862" spans="1:6">
-      <c r="A862" s="4"/>
-[...4 lines deleted...]
-      <c r="F862" s="4"/>
+      <c r="A862" s="5"/>
+      <c r="B862" s="5"/>
+      <c r="C862" s="2"/>
+      <c r="D862" s="9"/>
+      <c r="E862" s="6"/>
+      <c r="F862" s="3"/>
     </row>
     <row r="863" spans="1:6">
-      <c r="A863" s="4"/>
-[...4 lines deleted...]
-      <c r="F863" s="4"/>
+      <c r="A863" s="5"/>
+      <c r="B863" s="5"/>
+      <c r="C863" s="2"/>
+      <c r="D863" s="9"/>
+      <c r="E863" s="6"/>
+      <c r="F863" s="3"/>
     </row>
     <row r="864" spans="1:6">
-      <c r="A864" s="4"/>
-[...4 lines deleted...]
-      <c r="F864" s="4"/>
+      <c r="A864" s="5"/>
+      <c r="B864" s="5"/>
+      <c r="C864" s="2"/>
+      <c r="D864" s="9"/>
+      <c r="E864" s="6"/>
+      <c r="F864" s="3"/>
     </row>
     <row r="865" spans="1:6">
-      <c r="A865" s="4"/>
-[...4 lines deleted...]
-      <c r="F865" s="4"/>
+      <c r="A865" s="5"/>
+      <c r="B865" s="5"/>
+      <c r="C865" s="2"/>
+      <c r="D865" s="9"/>
+      <c r="E865" s="6"/>
+      <c r="F865" s="3"/>
     </row>
     <row r="866" spans="1:6">
-      <c r="A866" s="4"/>
-[...4 lines deleted...]
-      <c r="F866" s="4"/>
+      <c r="A866" s="5"/>
+      <c r="B866" s="5"/>
+      <c r="C866" s="2"/>
+      <c r="D866" s="9"/>
+      <c r="E866" s="6"/>
+      <c r="F866" s="3"/>
     </row>
     <row r="867" spans="1:6">
-      <c r="A867" s="4"/>
-[...4 lines deleted...]
-      <c r="F867" s="4"/>
+      <c r="A867" s="5"/>
+      <c r="B867" s="5"/>
+      <c r="C867" s="2"/>
+      <c r="D867" s="9"/>
+      <c r="E867" s="6"/>
+      <c r="F867" s="3"/>
     </row>
     <row r="868" spans="1:6">
-      <c r="A868" s="4"/>
-[...4 lines deleted...]
-      <c r="F868" s="4"/>
+      <c r="A868" s="5"/>
+      <c r="B868" s="5"/>
+      <c r="C868" s="2"/>
+      <c r="D868" s="9"/>
+      <c r="E868" s="6"/>
+      <c r="F868" s="3"/>
     </row>
     <row r="869" spans="1:6">
-      <c r="A869" s="4"/>
-[...4 lines deleted...]
-      <c r="F869" s="4"/>
+      <c r="A869" s="5"/>
+      <c r="B869" s="5"/>
+      <c r="C869" s="2"/>
+      <c r="D869" s="9"/>
+      <c r="E869" s="6"/>
+      <c r="F869" s="3"/>
     </row>
     <row r="870" spans="1:6">
-      <c r="A870" s="4"/>
-[...4 lines deleted...]
-      <c r="F870" s="4"/>
+      <c r="A870" s="5"/>
+      <c r="B870" s="5"/>
+      <c r="C870" s="2"/>
+      <c r="D870" s="9"/>
+      <c r="E870" s="6"/>
+      <c r="F870" s="3"/>
     </row>
     <row r="871" spans="1:6">
-      <c r="A871" s="4"/>
-[...4 lines deleted...]
-      <c r="F871" s="4"/>
+      <c r="A871" s="5"/>
+      <c r="B871" s="5"/>
+      <c r="C871" s="2"/>
+      <c r="D871" s="9"/>
+      <c r="E871" s="6"/>
+      <c r="F871" s="3"/>
     </row>
     <row r="872" spans="1:6">
-      <c r="A872" s="4"/>
-[...4 lines deleted...]
-      <c r="F872" s="4"/>
+      <c r="A872" s="5"/>
+      <c r="B872" s="5"/>
+      <c r="C872" s="2"/>
+      <c r="D872" s="9"/>
+      <c r="E872" s="6"/>
+      <c r="F872" s="3"/>
     </row>
     <row r="873" spans="1:6">
-      <c r="A873" s="4"/>
-[...4 lines deleted...]
-      <c r="F873" s="4"/>
+      <c r="A873" s="5"/>
+      <c r="B873" s="5"/>
+      <c r="C873" s="2"/>
+      <c r="D873" s="9"/>
+      <c r="E873" s="6"/>
+      <c r="F873" s="3"/>
     </row>
     <row r="874" spans="1:6">
-      <c r="A874" s="4"/>
-[...4 lines deleted...]
-      <c r="F874" s="4"/>
+      <c r="A874" s="5"/>
+      <c r="B874" s="5"/>
+      <c r="C874" s="2"/>
+      <c r="D874" s="9"/>
+      <c r="E874" s="6"/>
+      <c r="F874" s="3"/>
     </row>
     <row r="875" spans="1:6">
-      <c r="A875" s="4"/>
-[...4 lines deleted...]
-      <c r="F875" s="4"/>
+      <c r="A875" s="5"/>
+      <c r="B875" s="5"/>
+      <c r="C875" s="2"/>
+      <c r="D875" s="9"/>
+      <c r="E875" s="6"/>
+      <c r="F875" s="3"/>
     </row>
     <row r="876" spans="1:6">
-      <c r="A876" s="4"/>
-[...4 lines deleted...]
-      <c r="F876" s="4"/>
+      <c r="A876" s="5"/>
+      <c r="B876" s="5"/>
+      <c r="C876" s="2"/>
+      <c r="D876" s="9"/>
+      <c r="E876" s="6"/>
+      <c r="F876" s="3"/>
     </row>
     <row r="877" spans="1:6">
-      <c r="A877" s="4"/>
-[...4 lines deleted...]
-      <c r="F877" s="4"/>
+      <c r="A877" s="5"/>
+      <c r="B877" s="5"/>
+      <c r="C877" s="2"/>
+      <c r="D877" s="9"/>
+      <c r="E877" s="6"/>
+      <c r="F877" s="3"/>
     </row>
     <row r="878" spans="1:6">
-      <c r="A878" s="4"/>
-[...4 lines deleted...]
-      <c r="F878" s="4"/>
+      <c r="A878" s="5"/>
+      <c r="B878" s="5"/>
+      <c r="C878" s="2"/>
+      <c r="D878" s="9"/>
+      <c r="E878" s="6"/>
+      <c r="F878" s="3"/>
     </row>
     <row r="879" spans="1:6">
-      <c r="A879" s="4"/>
-[...4 lines deleted...]
-      <c r="F879" s="4"/>
+      <c r="A879" s="5"/>
+      <c r="B879" s="5"/>
+      <c r="C879" s="2"/>
+      <c r="D879" s="9"/>
+      <c r="E879" s="6"/>
+      <c r="F879" s="3"/>
     </row>
     <row r="880" spans="1:6">
-      <c r="A880" s="4"/>
-[...4 lines deleted...]
-      <c r="F880" s="4"/>
+      <c r="A880" s="5"/>
+      <c r="B880" s="5"/>
+      <c r="C880" s="2"/>
+      <c r="D880" s="9"/>
+      <c r="E880" s="6"/>
+      <c r="F880" s="3"/>
     </row>
     <row r="881" spans="1:6">
-      <c r="A881" s="4"/>
-[...4 lines deleted...]
-      <c r="F881" s="4"/>
+      <c r="A881" s="5"/>
+      <c r="B881" s="5"/>
+      <c r="C881" s="2"/>
+      <c r="D881" s="9"/>
+      <c r="E881" s="6"/>
+      <c r="F881" s="3"/>
     </row>
     <row r="882" spans="1:6">
-      <c r="A882" s="4"/>
-[...4 lines deleted...]
-      <c r="F882" s="4"/>
+      <c r="A882" s="5"/>
+      <c r="B882" s="5"/>
+      <c r="C882" s="2"/>
+      <c r="D882" s="9"/>
+      <c r="E882" s="6"/>
+      <c r="F882" s="3"/>
     </row>
     <row r="883" spans="1:6">
-      <c r="A883" s="4"/>
-[...4 lines deleted...]
-      <c r="F883" s="4"/>
+      <c r="A883" s="5"/>
+      <c r="B883" s="5"/>
+      <c r="C883" s="2"/>
+      <c r="D883" s="9"/>
+      <c r="E883" s="6"/>
+      <c r="F883" s="3"/>
     </row>
     <row r="884" spans="1:6">
-      <c r="A884" s="4"/>
-[...4 lines deleted...]
-      <c r="F884" s="4"/>
+      <c r="A884" s="5"/>
+      <c r="B884" s="5"/>
+      <c r="C884" s="2"/>
+      <c r="D884" s="9"/>
+      <c r="E884" s="6"/>
+      <c r="F884" s="3"/>
     </row>
     <row r="885" spans="1:6">
-      <c r="A885" s="4"/>
-[...4 lines deleted...]
-      <c r="F885" s="4"/>
+      <c r="A885" s="5"/>
+      <c r="B885" s="5"/>
+      <c r="C885" s="2"/>
+      <c r="D885" s="9"/>
+      <c r="E885" s="6"/>
+      <c r="F885" s="3"/>
     </row>
     <row r="886" spans="1:6">
-      <c r="A886" s="4"/>
-[...4 lines deleted...]
-      <c r="F886" s="4"/>
+      <c r="A886" s="5"/>
+      <c r="B886" s="5"/>
+      <c r="C886" s="2"/>
+      <c r="D886" s="9"/>
+      <c r="E886" s="6"/>
+      <c r="F886" s="3"/>
     </row>
     <row r="887" spans="1:6">
-      <c r="A887" s="4"/>
-[...4 lines deleted...]
-      <c r="F887" s="4"/>
+      <c r="A887" s="5"/>
+      <c r="B887" s="5"/>
+      <c r="C887" s="2"/>
+      <c r="D887" s="9"/>
+      <c r="E887" s="6"/>
+      <c r="F887" s="3"/>
     </row>
     <row r="888" spans="1:6">
-      <c r="A888" s="4"/>
-[...4 lines deleted...]
-      <c r="F888" s="4"/>
+      <c r="A888" s="5"/>
+      <c r="B888" s="5"/>
+      <c r="C888" s="2"/>
+      <c r="D888" s="9"/>
+      <c r="E888" s="6"/>
+      <c r="F888" s="3"/>
     </row>
     <row r="889" spans="1:6">
-      <c r="A889" s="4"/>
-[...4 lines deleted...]
-      <c r="F889" s="4"/>
+      <c r="A889" s="5"/>
+      <c r="B889" s="5"/>
+      <c r="C889" s="2"/>
+      <c r="D889" s="9"/>
+      <c r="E889" s="6"/>
+      <c r="F889" s="3"/>
     </row>
     <row r="890" spans="1:6">
-      <c r="A890" s="4"/>
-[...4 lines deleted...]
-      <c r="F890" s="4"/>
+      <c r="A890" s="5"/>
+      <c r="B890" s="5"/>
+      <c r="C890" s="2"/>
+      <c r="D890" s="9"/>
+      <c r="E890" s="6"/>
+      <c r="F890" s="3"/>
     </row>
     <row r="891" spans="1:6">
-      <c r="A891" s="4"/>
-[...4 lines deleted...]
-      <c r="F891" s="4"/>
+      <c r="A891" s="5"/>
+      <c r="B891" s="5"/>
+      <c r="C891" s="2"/>
+      <c r="D891" s="9"/>
+      <c r="E891" s="6"/>
+      <c r="F891" s="3"/>
     </row>
     <row r="892" spans="1:6">
-      <c r="A892" s="4"/>
-[...4 lines deleted...]
-      <c r="F892" s="4"/>
+      <c r="A892" s="5"/>
+      <c r="B892" s="5"/>
+      <c r="C892" s="2"/>
+      <c r="D892" s="9"/>
+      <c r="E892" s="6"/>
+      <c r="F892" s="3"/>
     </row>
     <row r="893" spans="1:6">
-      <c r="A893" s="4"/>
-[...4 lines deleted...]
-      <c r="F893" s="4"/>
+      <c r="A893" s="5"/>
+      <c r="B893" s="5"/>
+      <c r="C893" s="2"/>
+      <c r="D893" s="9"/>
+      <c r="E893" s="6"/>
+      <c r="F893" s="3"/>
     </row>
     <row r="894" spans="1:6">
-      <c r="A894" s="4"/>
-[...4 lines deleted...]
-      <c r="F894" s="4"/>
+      <c r="A894" s="5"/>
+      <c r="B894" s="5"/>
+      <c r="C894" s="2"/>
+      <c r="D894" s="9"/>
+      <c r="E894" s="6"/>
+      <c r="F894" s="3"/>
     </row>
     <row r="895" spans="1:6">
-      <c r="A895" s="4"/>
-[...4 lines deleted...]
-      <c r="F895" s="4"/>
+      <c r="A895" s="5"/>
+      <c r="B895" s="5"/>
+      <c r="C895" s="2"/>
+      <c r="D895" s="9"/>
+      <c r="E895" s="6"/>
+      <c r="F895" s="3"/>
     </row>
     <row r="896" spans="1:6">
-      <c r="A896" s="4"/>
-[...4 lines deleted...]
-      <c r="F896" s="4"/>
+      <c r="A896" s="5"/>
+      <c r="B896" s="5"/>
+      <c r="C896" s="2"/>
+      <c r="D896" s="9"/>
+      <c r="E896" s="6"/>
+      <c r="F896" s="3"/>
     </row>
     <row r="897" spans="1:6">
-      <c r="A897" s="4"/>
-[...4 lines deleted...]
-      <c r="F897" s="4"/>
+      <c r="A897" s="5"/>
+      <c r="B897" s="5"/>
+      <c r="C897" s="2"/>
+      <c r="D897" s="9"/>
+      <c r="E897" s="6"/>
+      <c r="F897" s="3"/>
     </row>
     <row r="898" spans="1:6">
-      <c r="A898" s="4"/>
-[...4 lines deleted...]
-      <c r="F898" s="4"/>
+      <c r="A898" s="5"/>
+      <c r="B898" s="5"/>
+      <c r="C898" s="2"/>
+      <c r="D898" s="9"/>
+      <c r="E898" s="6"/>
+      <c r="F898" s="3"/>
     </row>
     <row r="899" spans="1:6">
-      <c r="A899" s="4"/>
-[...4 lines deleted...]
-      <c r="F899" s="4"/>
+      <c r="A899" s="5"/>
+      <c r="B899" s="5"/>
+      <c r="C899" s="2"/>
+      <c r="D899" s="9"/>
+      <c r="E899" s="6"/>
+      <c r="F899" s="3"/>
     </row>
     <row r="900" spans="1:6">
-      <c r="A900" s="4"/>
-[...4 lines deleted...]
-      <c r="F900" s="4"/>
+      <c r="A900" s="5"/>
+      <c r="B900" s="5"/>
+      <c r="C900" s="2"/>
+      <c r="D900" s="9"/>
+      <c r="E900" s="6"/>
+      <c r="F900" s="3"/>
     </row>
     <row r="901" spans="1:6">
-      <c r="A901" s="4"/>
-[...4 lines deleted...]
-      <c r="F901" s="4"/>
+      <c r="A901" s="5"/>
+      <c r="B901" s="5"/>
+      <c r="C901" s="2"/>
+      <c r="D901" s="9"/>
+      <c r="E901" s="6"/>
+      <c r="F901" s="3"/>
     </row>
     <row r="902" spans="1:6">
-      <c r="A902" s="4"/>
-[...4 lines deleted...]
-      <c r="F902" s="4"/>
+      <c r="A902" s="5"/>
+      <c r="B902" s="5"/>
+      <c r="C902" s="2"/>
+      <c r="D902" s="9"/>
+      <c r="E902" s="6"/>
+      <c r="F902" s="3"/>
     </row>
     <row r="903" spans="1:6">
-      <c r="A903" s="4"/>
-[...4 lines deleted...]
-      <c r="F903" s="4"/>
+      <c r="A903" s="5"/>
+      <c r="B903" s="5"/>
+      <c r="C903" s="2"/>
+      <c r="D903" s="9"/>
+      <c r="E903" s="6"/>
+      <c r="F903" s="3"/>
     </row>
     <row r="904" spans="1:6">
-      <c r="A904" s="4"/>
-[...4 lines deleted...]
-      <c r="F904" s="4"/>
+      <c r="A904" s="5"/>
+      <c r="B904" s="5"/>
+      <c r="C904" s="2"/>
+      <c r="D904" s="9"/>
+      <c r="E904" s="6"/>
+      <c r="F904" s="3"/>
     </row>
     <row r="905" spans="1:6">
-      <c r="A905" s="4"/>
-[...4 lines deleted...]
-      <c r="F905" s="4"/>
+      <c r="A905" s="5"/>
+      <c r="B905" s="5"/>
+      <c r="C905" s="2"/>
+      <c r="D905" s="9"/>
+      <c r="E905" s="6"/>
+      <c r="F905" s="3"/>
     </row>
     <row r="906" spans="1:6">
-      <c r="A906" s="4"/>
-[...4 lines deleted...]
-      <c r="F906" s="4"/>
+      <c r="A906" s="5"/>
+      <c r="B906" s="5"/>
+      <c r="C906" s="2"/>
+      <c r="D906" s="9"/>
+      <c r="E906" s="6"/>
+      <c r="F906" s="3"/>
     </row>
     <row r="907" spans="1:6">
-      <c r="A907" s="4"/>
-[...4 lines deleted...]
-      <c r="F907" s="4"/>
+      <c r="A907" s="5"/>
+      <c r="B907" s="5"/>
+      <c r="C907" s="2"/>
+      <c r="D907" s="9"/>
+      <c r="E907" s="6"/>
+      <c r="F907" s="3"/>
     </row>
     <row r="908" spans="1:6">
-      <c r="A908" s="4"/>
-[...4 lines deleted...]
-      <c r="F908" s="4"/>
+      <c r="A908" s="5"/>
+      <c r="B908" s="5"/>
+      <c r="C908" s="2"/>
+      <c r="D908" s="9"/>
+      <c r="E908" s="6"/>
+      <c r="F908" s="3"/>
     </row>
     <row r="909" spans="1:6">
-      <c r="A909" s="4"/>
-[...4 lines deleted...]
-      <c r="F909" s="4"/>
+      <c r="A909" s="5"/>
+      <c r="B909" s="5"/>
+      <c r="C909" s="2"/>
+      <c r="D909" s="9"/>
+      <c r="E909" s="6"/>
+      <c r="F909" s="3"/>
     </row>
     <row r="910" spans="1:6">
-      <c r="A910" s="4"/>
-[...4 lines deleted...]
-      <c r="F910" s="4"/>
+      <c r="A910" s="5"/>
+      <c r="B910" s="5"/>
+      <c r="C910" s="2"/>
+      <c r="D910" s="9"/>
+      <c r="E910" s="6"/>
+      <c r="F910" s="3"/>
     </row>
     <row r="911" spans="1:6">
-      <c r="A911" s="4"/>
-[...4 lines deleted...]
-      <c r="F911" s="4"/>
+      <c r="A911" s="5"/>
+      <c r="B911" s="5"/>
+      <c r="C911" s="2"/>
+      <c r="D911" s="9"/>
+      <c r="E911" s="6"/>
+      <c r="F911" s="3"/>
     </row>
     <row r="912" spans="1:6">
-      <c r="A912" s="4"/>
-[...4 lines deleted...]
-      <c r="F912" s="4"/>
+      <c r="A912" s="5"/>
+      <c r="B912" s="5"/>
+      <c r="C912" s="2"/>
+      <c r="D912" s="9"/>
+      <c r="E912" s="6"/>
+      <c r="F912" s="3"/>
     </row>
     <row r="913" spans="1:6">
-      <c r="A913" s="4"/>
-[...4 lines deleted...]
-      <c r="F913" s="4"/>
+      <c r="A913" s="5"/>
+      <c r="B913" s="5"/>
+      <c r="C913" s="2"/>
+      <c r="D913" s="9"/>
+      <c r="E913" s="6"/>
+      <c r="F913" s="3"/>
     </row>
     <row r="914" spans="1:6">
-      <c r="A914" s="4"/>
-[...4 lines deleted...]
-      <c r="F914" s="4"/>
+      <c r="A914" s="5"/>
+      <c r="B914" s="5"/>
+      <c r="C914" s="2"/>
+      <c r="D914" s="9"/>
+      <c r="E914" s="6"/>
+      <c r="F914" s="3"/>
     </row>
     <row r="915" spans="1:6">
-      <c r="A915" s="4"/>
-[...4 lines deleted...]
-      <c r="F915" s="4"/>
+      <c r="A915" s="5"/>
+      <c r="B915" s="5"/>
+      <c r="C915" s="2"/>
+      <c r="D915" s="9"/>
+      <c r="E915" s="6"/>
+      <c r="F915" s="3"/>
     </row>
     <row r="916" spans="1:6">
-      <c r="A916" s="4"/>
-[...4 lines deleted...]
-      <c r="F916" s="4"/>
+      <c r="A916" s="5"/>
+      <c r="B916" s="5"/>
+      <c r="C916" s="2"/>
+      <c r="D916" s="9"/>
+      <c r="E916" s="6"/>
+      <c r="F916" s="3"/>
     </row>
     <row r="917" spans="1:6">
-      <c r="A917" s="4"/>
-[...4 lines deleted...]
-      <c r="F917" s="4"/>
+      <c r="A917" s="5"/>
+      <c r="B917" s="5"/>
+      <c r="C917" s="2"/>
+      <c r="D917" s="9"/>
+      <c r="E917" s="6"/>
+      <c r="F917" s="3"/>
     </row>
     <row r="918" spans="1:6">
-      <c r="A918" s="4"/>
-[...4 lines deleted...]
-      <c r="F918" s="4"/>
+      <c r="A918" s="5"/>
+      <c r="B918" s="5"/>
+      <c r="C918" s="2"/>
+      <c r="D918" s="9"/>
+      <c r="E918" s="6"/>
+      <c r="F918" s="3"/>
     </row>
     <row r="919" spans="1:6">
-      <c r="A919" s="4"/>
-[...4 lines deleted...]
-      <c r="F919" s="4"/>
+      <c r="A919" s="5"/>
+      <c r="B919" s="5"/>
+      <c r="C919" s="2"/>
+      <c r="D919" s="9"/>
+      <c r="E919" s="6"/>
+      <c r="F919" s="3"/>
     </row>
     <row r="920" spans="1:6">
-      <c r="A920" s="4"/>
-[...4 lines deleted...]
-      <c r="F920" s="4"/>
+      <c r="A920" s="5"/>
+      <c r="B920" s="5"/>
+      <c r="C920" s="2"/>
+      <c r="D920" s="9"/>
+      <c r="E920" s="6"/>
+      <c r="F920" s="3"/>
     </row>
     <row r="921" spans="1:6">
-      <c r="A921" s="4"/>
-[...4 lines deleted...]
-      <c r="F921" s="4"/>
+      <c r="A921" s="5"/>
+      <c r="B921" s="5"/>
+      <c r="C921" s="2"/>
+      <c r="D921" s="9"/>
+      <c r="E921" s="6"/>
+      <c r="F921" s="3"/>
     </row>
     <row r="922" spans="1:6">
-      <c r="A922" s="4"/>
-[...4 lines deleted...]
-      <c r="F922" s="4"/>
+      <c r="A922" s="5"/>
+      <c r="B922" s="5"/>
+      <c r="C922" s="2"/>
+      <c r="D922" s="9"/>
+      <c r="E922" s="6"/>
+      <c r="F922" s="3"/>
     </row>
     <row r="923" spans="1:6">
-      <c r="A923" s="4"/>
-[...4 lines deleted...]
-      <c r="F923" s="4"/>
+      <c r="A923" s="5"/>
+      <c r="B923" s="5"/>
+      <c r="C923" s="2"/>
+      <c r="D923" s="9"/>
+      <c r="E923" s="6"/>
+      <c r="F923" s="3"/>
     </row>
     <row r="924" spans="1:6">
-      <c r="A924" s="4"/>
-[...4 lines deleted...]
-      <c r="F924" s="4"/>
+      <c r="A924" s="5"/>
+      <c r="B924" s="5"/>
+      <c r="C924" s="2"/>
+      <c r="D924" s="9"/>
+      <c r="E924" s="6"/>
+      <c r="F924" s="3"/>
     </row>
     <row r="925" spans="1:6">
-      <c r="A925" s="4"/>
-[...4 lines deleted...]
-      <c r="F925" s="4"/>
+      <c r="A925" s="5"/>
+      <c r="B925" s="5"/>
+      <c r="C925" s="2"/>
+      <c r="D925" s="9"/>
+      <c r="E925" s="6"/>
+      <c r="F925" s="3"/>
     </row>
     <row r="926" spans="1:6">
-      <c r="A926" s="4"/>
-[...4 lines deleted...]
-      <c r="F926" s="4"/>
+      <c r="A926" s="5"/>
+      <c r="B926" s="5"/>
+      <c r="C926" s="2"/>
+      <c r="D926" s="9"/>
+      <c r="E926" s="6"/>
+      <c r="F926" s="3"/>
     </row>
     <row r="927" spans="1:6">
-      <c r="A927" s="4"/>
-[...4 lines deleted...]
-      <c r="F927" s="4"/>
+      <c r="A927" s="5"/>
+      <c r="B927" s="5"/>
+      <c r="C927" s="2"/>
+      <c r="D927" s="9"/>
+      <c r="E927" s="6"/>
+      <c r="F927" s="3"/>
     </row>
     <row r="928" spans="1:6">
-      <c r="A928" s="4"/>
-[...4 lines deleted...]
-      <c r="F928" s="4"/>
+      <c r="A928" s="5"/>
+      <c r="B928" s="5"/>
+      <c r="C928" s="2"/>
+      <c r="D928" s="9"/>
+      <c r="E928" s="6"/>
+      <c r="F928" s="3"/>
     </row>
     <row r="929" spans="1:6">
-      <c r="A929" s="4"/>
-[...4 lines deleted...]
-      <c r="F929" s="4"/>
+      <c r="A929" s="5"/>
+      <c r="B929" s="5"/>
+      <c r="C929" s="2"/>
+      <c r="D929" s="9"/>
+      <c r="E929" s="6"/>
+      <c r="F929" s="3"/>
     </row>
     <row r="930" spans="1:6">
-      <c r="A930" s="4"/>
-[...4 lines deleted...]
-      <c r="F930" s="4"/>
+      <c r="A930" s="5"/>
+      <c r="B930" s="5"/>
+      <c r="C930" s="2"/>
+      <c r="D930" s="9"/>
+      <c r="E930" s="6"/>
+      <c r="F930" s="3"/>
     </row>
     <row r="931" spans="1:6">
-      <c r="A931" s="4"/>
-[...4 lines deleted...]
-      <c r="F931" s="4"/>
+      <c r="A931" s="5"/>
+      <c r="B931" s="5"/>
+      <c r="C931" s="2"/>
+      <c r="D931" s="9"/>
+      <c r="E931" s="6"/>
+      <c r="F931" s="3"/>
     </row>
     <row r="932" spans="1:6">
-      <c r="A932" s="4"/>
-[...4 lines deleted...]
-      <c r="F932" s="4"/>
+      <c r="A932" s="5"/>
+      <c r="B932" s="5"/>
+      <c r="C932" s="2"/>
+      <c r="D932" s="9"/>
+      <c r="E932" s="6"/>
+      <c r="F932" s="3"/>
     </row>
     <row r="933" spans="1:6">
-      <c r="A933" s="4"/>
-[...4 lines deleted...]
-      <c r="F933" s="4"/>
+      <c r="A933" s="5"/>
+      <c r="B933" s="5"/>
+      <c r="C933" s="2"/>
+      <c r="D933" s="9"/>
+      <c r="E933" s="6"/>
+      <c r="F933" s="3"/>
     </row>
     <row r="934" spans="1:6">
-      <c r="A934" s="4"/>
-[...4 lines deleted...]
-      <c r="F934" s="4"/>
+      <c r="A934" s="5"/>
+      <c r="B934" s="5"/>
+      <c r="C934" s="2"/>
+      <c r="D934" s="9"/>
+      <c r="E934" s="6"/>
+      <c r="F934" s="3"/>
     </row>
     <row r="935" spans="1:6">
-      <c r="A935" s="4"/>
-[...4 lines deleted...]
-      <c r="F935" s="4"/>
+      <c r="A935" s="5"/>
+      <c r="B935" s="5"/>
+      <c r="C935" s="2"/>
+      <c r="D935" s="9"/>
+      <c r="E935" s="6"/>
+      <c r="F935" s="3"/>
     </row>
     <row r="936" spans="1:6">
-      <c r="A936" s="4"/>
-[...4 lines deleted...]
-      <c r="F936" s="4"/>
+      <c r="A936" s="5"/>
+      <c r="B936" s="5"/>
+      <c r="C936" s="2"/>
+      <c r="D936" s="9"/>
+      <c r="E936" s="6"/>
+      <c r="F936" s="3"/>
     </row>
     <row r="937" spans="1:6">
-      <c r="A937" s="4"/>
-[...4 lines deleted...]
-      <c r="F937" s="4"/>
+      <c r="A937" s="5"/>
+      <c r="B937" s="5"/>
+      <c r="C937" s="2"/>
+      <c r="D937" s="9"/>
+      <c r="E937" s="6"/>
+      <c r="F937" s="3"/>
     </row>
     <row r="938" spans="1:6">
-      <c r="A938" s="4"/>
-[...4 lines deleted...]
-      <c r="F938" s="4"/>
+      <c r="A938" s="5"/>
+      <c r="B938" s="5"/>
+      <c r="C938" s="2"/>
+      <c r="D938" s="9"/>
+      <c r="E938" s="6"/>
+      <c r="F938" s="3"/>
     </row>
     <row r="939" spans="1:6">
-      <c r="A939" s="4"/>
-[...4 lines deleted...]
-      <c r="F939" s="4"/>
+      <c r="A939" s="5"/>
+      <c r="B939" s="5"/>
+      <c r="C939" s="2"/>
+      <c r="D939" s="9"/>
+      <c r="E939" s="6"/>
+      <c r="F939" s="3"/>
     </row>
     <row r="940" spans="1:6">
-      <c r="A940" s="4"/>
-[...4 lines deleted...]
-      <c r="F940" s="4"/>
+      <c r="A940" s="5"/>
+      <c r="B940" s="5"/>
+      <c r="C940" s="2"/>
+      <c r="D940" s="9"/>
+      <c r="E940" s="6"/>
+      <c r="F940" s="3"/>
     </row>
     <row r="941" spans="1:6">
-      <c r="A941" s="4"/>
-[...4 lines deleted...]
-      <c r="F941" s="4"/>
+      <c r="A941" s="5"/>
+      <c r="B941" s="5"/>
+      <c r="C941" s="2"/>
+      <c r="D941" s="9"/>
+      <c r="E941" s="6"/>
+      <c r="F941" s="3"/>
     </row>
     <row r="942" spans="1:6">
-      <c r="A942" s="4"/>
-[...4 lines deleted...]
-      <c r="F942" s="4"/>
+      <c r="A942" s="5"/>
+      <c r="B942" s="5"/>
+      <c r="C942" s="2"/>
+      <c r="D942" s="9"/>
+      <c r="E942" s="6"/>
+      <c r="F942" s="3"/>
     </row>
     <row r="943" spans="1:6">
-      <c r="A943" s="4"/>
-[...4 lines deleted...]
-      <c r="F943" s="4"/>
+      <c r="A943" s="5"/>
+      <c r="B943" s="5"/>
+      <c r="C943" s="2"/>
+      <c r="D943" s="9"/>
+      <c r="E943" s="6"/>
+      <c r="F943" s="3"/>
     </row>
     <row r="944" spans="1:6">
-      <c r="A944" s="4"/>
-[...4 lines deleted...]
-      <c r="F944" s="4"/>
+      <c r="A944" s="5"/>
+      <c r="B944" s="5"/>
+      <c r="C944" s="2"/>
+      <c r="D944" s="9"/>
+      <c r="E944" s="6"/>
+      <c r="F944" s="3"/>
     </row>
     <row r="945" spans="1:6">
-      <c r="A945" s="4"/>
-[...4 lines deleted...]
-      <c r="F945" s="4"/>
+      <c r="A945" s="5"/>
+      <c r="B945" s="5"/>
+      <c r="C945" s="2"/>
+      <c r="D945" s="9"/>
+      <c r="E945" s="6"/>
+      <c r="F945" s="3"/>
     </row>
     <row r="946" spans="1:6">
-      <c r="A946" s="4"/>
-[...4 lines deleted...]
-      <c r="F946" s="4"/>
+      <c r="A946" s="5"/>
+      <c r="B946" s="5"/>
+      <c r="C946" s="2"/>
+      <c r="D946" s="9"/>
+      <c r="E946" s="6"/>
+      <c r="F946" s="3"/>
     </row>
     <row r="947" spans="1:6">
-      <c r="A947" s="4"/>
-[...4 lines deleted...]
-      <c r="F947" s="4"/>
+      <c r="A947" s="5"/>
+      <c r="B947" s="5"/>
+      <c r="C947" s="2"/>
+      <c r="D947" s="9"/>
+      <c r="E947" s="6"/>
+      <c r="F947" s="3"/>
     </row>
     <row r="948" spans="1:6">
-      <c r="A948" s="4"/>
-[...4 lines deleted...]
-      <c r="F948" s="4"/>
+      <c r="A948" s="5"/>
+      <c r="B948" s="5"/>
+      <c r="C948" s="2"/>
+      <c r="D948" s="9"/>
+      <c r="E948" s="6"/>
+      <c r="F948" s="3"/>
     </row>
     <row r="949" spans="1:6">
-      <c r="A949" s="4"/>
-[...4 lines deleted...]
-      <c r="F949" s="4"/>
+      <c r="A949" s="5"/>
+      <c r="B949" s="5"/>
+      <c r="C949" s="2"/>
+      <c r="D949" s="9"/>
+      <c r="E949" s="6"/>
+      <c r="F949" s="3"/>
     </row>
     <row r="950" spans="1:6">
-      <c r="A950" s="4"/>
-[...4 lines deleted...]
-      <c r="F950" s="4"/>
+      <c r="A950" s="5"/>
+      <c r="B950" s="5"/>
+      <c r="C950" s="2"/>
+      <c r="D950" s="9"/>
+      <c r="E950" s="6"/>
+      <c r="F950" s="3"/>
     </row>
     <row r="951" spans="1:6">
-      <c r="A951" s="4"/>
-[...4 lines deleted...]
-      <c r="F951" s="4"/>
+      <c r="A951" s="5"/>
+      <c r="B951" s="5"/>
+      <c r="C951" s="2"/>
+      <c r="D951" s="9"/>
+      <c r="E951" s="6"/>
+      <c r="F951" s="3"/>
     </row>
     <row r="952" spans="1:6">
-      <c r="A952" s="4"/>
-[...4 lines deleted...]
-      <c r="F952" s="4"/>
+      <c r="A952" s="5"/>
+      <c r="B952" s="5"/>
+      <c r="C952" s="2"/>
+      <c r="D952" s="9"/>
+      <c r="E952" s="6"/>
+      <c r="F952" s="3"/>
     </row>
     <row r="953" spans="1:6">
-      <c r="A953" s="4"/>
-[...4 lines deleted...]
-      <c r="F953" s="4"/>
+      <c r="A953" s="5"/>
+      <c r="B953" s="5"/>
+      <c r="C953" s="2"/>
+      <c r="D953" s="9"/>
+      <c r="E953" s="6"/>
+      <c r="F953" s="3"/>
     </row>
     <row r="954" spans="1:6">
-      <c r="A954" s="4"/>
-[...4 lines deleted...]
-      <c r="F954" s="4"/>
+      <c r="A954" s="5"/>
+      <c r="B954" s="5"/>
+      <c r="C954" s="2"/>
+      <c r="D954" s="9"/>
+      <c r="E954" s="6"/>
+      <c r="F954" s="3"/>
     </row>
     <row r="955" spans="1:6">
-      <c r="A955" s="4"/>
-[...4 lines deleted...]
-      <c r="F955" s="4"/>
+      <c r="A955" s="5"/>
+      <c r="B955" s="5"/>
+      <c r="C955" s="2"/>
+      <c r="D955" s="9"/>
+      <c r="E955" s="6"/>
+      <c r="F955" s="3"/>
     </row>
     <row r="956" spans="1:6">
-      <c r="A956" s="4"/>
-[...4 lines deleted...]
-      <c r="F956" s="4"/>
+      <c r="A956" s="5"/>
+      <c r="B956" s="5"/>
+      <c r="C956" s="2"/>
+      <c r="D956" s="9"/>
+      <c r="E956" s="6"/>
+      <c r="F956" s="3"/>
     </row>
     <row r="957" spans="1:6">
-      <c r="A957" s="4"/>
-[...4 lines deleted...]
-      <c r="F957" s="4"/>
+      <c r="A957" s="5"/>
+      <c r="B957" s="5"/>
+      <c r="C957" s="2"/>
+      <c r="D957" s="9"/>
+      <c r="E957" s="6"/>
+      <c r="F957" s="3"/>
     </row>
     <row r="958" spans="1:6">
-      <c r="A958" s="4"/>
-[...4 lines deleted...]
-      <c r="F958" s="4"/>
+      <c r="A958" s="5"/>
+      <c r="B958" s="5"/>
+      <c r="C958" s="2"/>
+      <c r="D958" s="9"/>
+      <c r="E958" s="6"/>
+      <c r="F958" s="3"/>
     </row>
     <row r="959" spans="1:6">
-      <c r="A959" s="4"/>
-[...4 lines deleted...]
-      <c r="F959" s="4"/>
+      <c r="A959" s="5"/>
+      <c r="B959" s="5"/>
+      <c r="C959" s="2"/>
+      <c r="D959" s="9"/>
+      <c r="E959" s="6"/>
+      <c r="F959" s="3"/>
     </row>
     <row r="960" spans="1:6">
-      <c r="A960" s="4"/>
-[...4 lines deleted...]
-      <c r="F960" s="4"/>
+      <c r="A960" s="5"/>
+      <c r="B960" s="5"/>
+      <c r="C960" s="2"/>
+      <c r="D960" s="9"/>
+      <c r="E960" s="6"/>
+      <c r="F960" s="3"/>
     </row>
     <row r="961" spans="1:6">
-      <c r="A961" s="4"/>
-[...4 lines deleted...]
-      <c r="F961" s="4"/>
+      <c r="A961" s="5"/>
+      <c r="B961" s="5"/>
+      <c r="C961" s="2"/>
+      <c r="D961" s="9"/>
+      <c r="E961" s="6"/>
+      <c r="F961" s="3"/>
     </row>
     <row r="962" spans="1:6">
-      <c r="A962" s="4"/>
-[...4 lines deleted...]
-      <c r="F962" s="4"/>
+      <c r="A962" s="5"/>
+      <c r="B962" s="5"/>
+      <c r="C962" s="2"/>
+      <c r="D962" s="9"/>
+      <c r="E962" s="6"/>
+      <c r="F962" s="3"/>
     </row>
     <row r="963" spans="1:6">
-      <c r="A963" s="4"/>
-[...4 lines deleted...]
-      <c r="F963" s="4"/>
+      <c r="A963" s="5"/>
+      <c r="B963" s="5"/>
+      <c r="C963" s="2"/>
+      <c r="D963" s="9"/>
+      <c r="E963" s="6"/>
+      <c r="F963" s="3"/>
     </row>
     <row r="964" spans="1:6">
-      <c r="A964" s="4"/>
-[...4 lines deleted...]
-      <c r="F964" s="4"/>
+      <c r="A964" s="5"/>
+      <c r="B964" s="5"/>
+      <c r="C964" s="2"/>
+      <c r="D964" s="9"/>
+      <c r="E964" s="6"/>
+      <c r="F964" s="3"/>
     </row>
     <row r="965" spans="1:6">
-      <c r="A965" s="4"/>
-[...4 lines deleted...]
-      <c r="F965" s="4"/>
+      <c r="A965" s="5"/>
+      <c r="B965" s="5"/>
+      <c r="C965" s="2"/>
+      <c r="D965" s="9"/>
+      <c r="E965" s="6"/>
+      <c r="F965" s="3"/>
     </row>
     <row r="966" spans="1:6">
-      <c r="A966" s="4"/>
-[...4 lines deleted...]
-      <c r="F966" s="4"/>
+      <c r="A966" s="5"/>
+      <c r="B966" s="5"/>
+      <c r="C966" s="2"/>
+      <c r="D966" s="9"/>
+      <c r="E966" s="6"/>
+      <c r="F966" s="3"/>
     </row>
     <row r="967" spans="1:6">
-      <c r="A967" s="4"/>
-[...4 lines deleted...]
-      <c r="F967" s="4"/>
+      <c r="A967" s="5"/>
+      <c r="B967" s="5"/>
+      <c r="C967" s="2"/>
+      <c r="D967" s="9"/>
+      <c r="E967" s="6"/>
+      <c r="F967" s="3"/>
     </row>
     <row r="968" spans="1:6">
-      <c r="A968" s="4"/>
-[...4 lines deleted...]
-      <c r="F968" s="4"/>
+      <c r="A968" s="5"/>
+      <c r="B968" s="5"/>
+      <c r="C968" s="2"/>
+      <c r="D968" s="9"/>
+      <c r="E968" s="6"/>
+      <c r="F968" s="3"/>
     </row>
     <row r="969" spans="1:6">
-      <c r="A969" s="4"/>
-[...4 lines deleted...]
-      <c r="F969" s="4"/>
+      <c r="A969" s="5"/>
+      <c r="B969" s="5"/>
+      <c r="C969" s="2"/>
+      <c r="D969" s="9"/>
+      <c r="E969" s="6"/>
+      <c r="F969" s="3"/>
     </row>
     <row r="970" spans="1:6">
-      <c r="A970" s="4"/>
-[...4 lines deleted...]
-      <c r="F970" s="4"/>
+      <c r="A970" s="5"/>
+      <c r="B970" s="5"/>
+      <c r="C970" s="2"/>
+      <c r="D970" s="9"/>
+      <c r="E970" s="6"/>
+      <c r="F970" s="3"/>
     </row>
     <row r="971" spans="1:6">
-      <c r="A971" s="4"/>
-[...4 lines deleted...]
-      <c r="F971" s="4"/>
+      <c r="A971" s="5"/>
+      <c r="B971" s="5"/>
+      <c r="C971" s="2"/>
+      <c r="D971" s="9"/>
+      <c r="E971" s="6"/>
+      <c r="F971" s="3"/>
     </row>
     <row r="972" spans="1:6">
-      <c r="A972" s="4"/>
-[...4 lines deleted...]
-      <c r="F972" s="4"/>
+      <c r="A972" s="5"/>
+      <c r="B972" s="5"/>
+      <c r="C972" s="2"/>
+      <c r="D972" s="9"/>
+      <c r="E972" s="6"/>
+      <c r="F972" s="3"/>
     </row>
     <row r="973" spans="1:6">
-      <c r="A973" s="4"/>
-[...4 lines deleted...]
-      <c r="F973" s="4"/>
+      <c r="A973" s="5"/>
+      <c r="B973" s="5"/>
+      <c r="C973" s="2"/>
+      <c r="D973" s="9"/>
+      <c r="E973" s="6"/>
+      <c r="F973" s="3"/>
     </row>
     <row r="974" spans="1:6">
-      <c r="A974" s="4"/>
-[...4 lines deleted...]
-      <c r="F974" s="4"/>
+      <c r="A974" s="5"/>
+      <c r="B974" s="5"/>
+      <c r="C974" s="2"/>
+      <c r="D974" s="9"/>
+      <c r="E974" s="6"/>
+      <c r="F974" s="3"/>
     </row>
     <row r="975" spans="1:6">
-      <c r="A975" s="4"/>
-[...4 lines deleted...]
-      <c r="F975" s="4"/>
+      <c r="A975" s="5"/>
+      <c r="B975" s="5"/>
+      <c r="C975" s="2"/>
+      <c r="D975" s="9"/>
+      <c r="E975" s="6"/>
+      <c r="F975" s="3"/>
     </row>
     <row r="976" spans="1:6">
-      <c r="A976" s="4"/>
-[...4 lines deleted...]
-      <c r="F976" s="4"/>
+      <c r="A976" s="5"/>
+      <c r="B976" s="5"/>
+      <c r="C976" s="2"/>
+      <c r="D976" s="9"/>
+      <c r="E976" s="6"/>
+      <c r="F976" s="3"/>
     </row>
     <row r="977" spans="1:6">
-      <c r="A977" s="4"/>
-[...4 lines deleted...]
-      <c r="F977" s="4"/>
+      <c r="A977" s="5"/>
+      <c r="B977" s="5"/>
+      <c r="C977" s="2"/>
+      <c r="D977" s="9"/>
+      <c r="E977" s="6"/>
+      <c r="F977" s="3"/>
     </row>
     <row r="978" spans="1:6">
-      <c r="A978" s="4"/>
-[...4 lines deleted...]
-      <c r="F978" s="4"/>
+      <c r="A978" s="5"/>
+      <c r="B978" s="5"/>
+      <c r="C978" s="2"/>
+      <c r="D978" s="9"/>
+      <c r="E978" s="6"/>
+      <c r="F978" s="3"/>
     </row>
     <row r="979" spans="1:6">
-      <c r="A979" s="4"/>
-[...4 lines deleted...]
-      <c r="F979" s="4"/>
+      <c r="A979" s="5"/>
+      <c r="B979" s="5"/>
+      <c r="C979" s="2"/>
+      <c r="D979" s="9"/>
+      <c r="E979" s="6"/>
+      <c r="F979" s="3"/>
     </row>
     <row r="980" spans="1:6">
-      <c r="A980" s="4"/>
-[...4 lines deleted...]
-      <c r="F980" s="4"/>
+      <c r="A980" s="5"/>
+      <c r="B980" s="5"/>
+      <c r="C980" s="2"/>
+      <c r="D980" s="9"/>
+      <c r="E980" s="6"/>
+      <c r="F980" s="3"/>
     </row>
     <row r="981" spans="1:6">
-      <c r="A981" s="4"/>
-[...4 lines deleted...]
-      <c r="F981" s="4"/>
+      <c r="A981" s="5"/>
+      <c r="B981" s="5"/>
+      <c r="C981" s="2"/>
+      <c r="D981" s="9"/>
+      <c r="E981" s="6"/>
+      <c r="F981" s="3"/>
     </row>
     <row r="982" spans="1:6">
-      <c r="A982" s="4"/>
-[...4 lines deleted...]
-      <c r="F982" s="4"/>
+      <c r="A982" s="5"/>
+      <c r="B982" s="5"/>
+      <c r="C982" s="2"/>
+      <c r="D982" s="9"/>
+      <c r="E982" s="6"/>
+      <c r="F982" s="3"/>
     </row>
     <row r="983" spans="1:6">
-      <c r="A983" s="4"/>
-[...4 lines deleted...]
-      <c r="F983" s="4"/>
+      <c r="A983" s="5"/>
+      <c r="B983" s="5"/>
+      <c r="C983" s="2"/>
+      <c r="D983" s="9"/>
+      <c r="E983" s="6"/>
+      <c r="F983" s="3"/>
     </row>
     <row r="984" spans="1:6">
-      <c r="A984" s="4"/>
-[...4 lines deleted...]
-      <c r="F984" s="4"/>
+      <c r="A984" s="5"/>
+      <c r="B984" s="5"/>
+      <c r="C984" s="2"/>
+      <c r="D984" s="9"/>
+      <c r="E984" s="6"/>
+      <c r="F984" s="3"/>
     </row>
     <row r="985" spans="1:6">
-      <c r="A985" s="4"/>
-[...4 lines deleted...]
-      <c r="F985" s="4"/>
+      <c r="A985" s="5"/>
+      <c r="B985" s="5"/>
+      <c r="C985" s="2"/>
+      <c r="D985" s="9"/>
+      <c r="E985" s="6"/>
+      <c r="F985" s="3"/>
     </row>
     <row r="986" spans="1:6">
-      <c r="A986" s="4"/>
-[...4 lines deleted...]
-      <c r="F986" s="4"/>
+      <c r="A986" s="5"/>
+      <c r="B986" s="5"/>
+      <c r="C986" s="2"/>
+      <c r="D986" s="9"/>
+      <c r="E986" s="6"/>
+      <c r="F986" s="3"/>
     </row>
     <row r="987" spans="1:6">
-      <c r="A987" s="4"/>
-[...4 lines deleted...]
-      <c r="F987" s="4"/>
+      <c r="A987" s="5"/>
+      <c r="B987" s="5"/>
+      <c r="C987" s="2"/>
+      <c r="D987" s="9"/>
+      <c r="E987" s="6"/>
+      <c r="F987" s="3"/>
     </row>
     <row r="988" spans="1:6">
-      <c r="A988" s="4"/>
-[...4 lines deleted...]
-      <c r="F988" s="4"/>
+      <c r="A988" s="5"/>
+      <c r="B988" s="5"/>
+      <c r="C988" s="2"/>
+      <c r="D988" s="9"/>
+      <c r="E988" s="6"/>
+      <c r="F988" s="3"/>
     </row>
     <row r="989" spans="1:6">
-      <c r="A989" s="4"/>
-[...4 lines deleted...]
-      <c r="F989" s="4"/>
+      <c r="A989" s="5"/>
+      <c r="B989" s="5"/>
+      <c r="C989" s="2"/>
+      <c r="D989" s="9"/>
+      <c r="E989" s="6"/>
+      <c r="F989" s="3"/>
     </row>
     <row r="990" spans="1:6">
-      <c r="A990" s="4"/>
-[...4 lines deleted...]
-      <c r="F990" s="4"/>
+      <c r="A990" s="5"/>
+      <c r="B990" s="5"/>
+      <c r="C990" s="2"/>
+      <c r="D990" s="9"/>
+      <c r="E990" s="6"/>
+      <c r="F990" s="3"/>
     </row>
     <row r="991" spans="1:6">
-      <c r="A991" s="4"/>
-[...4 lines deleted...]
-      <c r="F991" s="4"/>
+      <c r="A991" s="5"/>
+      <c r="B991" s="5"/>
+      <c r="C991" s="2"/>
+      <c r="D991" s="9"/>
+      <c r="E991" s="6"/>
+      <c r="F991" s="3"/>
     </row>
     <row r="992" spans="1:6">
-      <c r="A992" s="4"/>
-[...4 lines deleted...]
-      <c r="F992" s="4"/>
+      <c r="A992" s="5"/>
+      <c r="B992" s="5"/>
+      <c r="C992" s="2"/>
+      <c r="D992" s="9"/>
+      <c r="E992" s="6"/>
+      <c r="F992" s="3"/>
     </row>
     <row r="993" spans="1:6">
-      <c r="A993" s="4"/>
-[...4 lines deleted...]
-      <c r="F993" s="4"/>
+      <c r="A993" s="5"/>
+      <c r="B993" s="5"/>
+      <c r="C993" s="2"/>
+      <c r="D993" s="9"/>
+      <c r="E993" s="6"/>
+      <c r="F993" s="3"/>
     </row>
     <row r="994" spans="1:6">
-      <c r="A994" s="4"/>
-[...4 lines deleted...]
-      <c r="F994" s="4"/>
+      <c r="A994" s="5"/>
+      <c r="B994" s="5"/>
+      <c r="C994" s="2"/>
+      <c r="D994" s="9"/>
+      <c r="E994" s="6"/>
+      <c r="F994" s="3"/>
     </row>
     <row r="995" spans="1:6">
-      <c r="A995" s="4"/>
-[...4 lines deleted...]
-      <c r="F995" s="4"/>
+      <c r="A995" s="5"/>
+      <c r="B995" s="5"/>
+      <c r="C995" s="2"/>
+      <c r="D995" s="9"/>
+      <c r="E995" s="6"/>
+      <c r="F995" s="3"/>
     </row>
     <row r="996" spans="1:6">
-      <c r="A996" s="4"/>
-[...4 lines deleted...]
-      <c r="F996" s="4"/>
+      <c r="A996" s="5"/>
+      <c r="B996" s="5"/>
+      <c r="C996" s="2"/>
+      <c r="D996" s="9"/>
+      <c r="E996" s="6"/>
+      <c r="F996" s="3"/>
     </row>
     <row r="997" spans="1:6">
-      <c r="A997" s="4"/>
-[...4 lines deleted...]
-      <c r="F997" s="4"/>
+      <c r="A997" s="5"/>
+      <c r="B997" s="5"/>
+      <c r="C997" s="2"/>
+      <c r="D997" s="9"/>
+      <c r="E997" s="6"/>
+      <c r="F997" s="3"/>
     </row>
     <row r="998" spans="1:6">
-      <c r="A998" s="4"/>
-[...4 lines deleted...]
-      <c r="F998" s="4"/>
+      <c r="A998" s="5"/>
+      <c r="B998" s="5"/>
+      <c r="C998" s="2"/>
+      <c r="D998" s="9"/>
+      <c r="E998" s="6"/>
+      <c r="F998" s="3"/>
     </row>
     <row r="999" spans="1:6">
-      <c r="A999" s="4"/>
-[...4 lines deleted...]
-      <c r="F999" s="4"/>
+      <c r="A999" s="5"/>
+      <c r="B999" s="5"/>
+      <c r="C999" s="2"/>
+      <c r="D999" s="9"/>
+      <c r="E999" s="6"/>
+      <c r="F999" s="3"/>
     </row>
     <row r="1000" spans="1:6">
-      <c r="A1000" s="4"/>
-[...4 lines deleted...]
-      <c r="F1000" s="4"/>
+      <c r="A1000" s="5"/>
+      <c r="B1000" s="5"/>
+      <c r="C1000" s="2"/>
+      <c r="D1000" s="9"/>
+      <c r="E1000" s="6"/>
+      <c r="F1000" s="3"/>
     </row>
     <row r="1001" spans="1:6">
-      <c r="A1001" s="4"/>
-[...4 lines deleted...]
-      <c r="F1001" s="4"/>
+      <c r="A1001" s="5"/>
+      <c r="B1001" s="5"/>
+      <c r="C1001" s="2"/>
+      <c r="D1001" s="9"/>
+      <c r="E1001" s="6"/>
+      <c r="F1001" s="3"/>
     </row>
     <row r="1002" spans="1:6">
-      <c r="A1002" s="4"/>
-[...4 lines deleted...]
-      <c r="F1002" s="4"/>
+      <c r="A1002" s="5"/>
+      <c r="B1002" s="5"/>
+      <c r="C1002" s="2"/>
+      <c r="D1002" s="9"/>
+      <c r="E1002" s="6"/>
+      <c r="F1002" s="3"/>
     </row>
     <row r="1003" spans="1:6">
-      <c r="A1003" s="4"/>
-[...4 lines deleted...]
-      <c r="F1003" s="4"/>
+      <c r="A1003" s="5"/>
+      <c r="B1003" s="5"/>
+      <c r="C1003" s="2"/>
+      <c r="D1003" s="9"/>
+      <c r="E1003" s="6"/>
+      <c r="F1003" s="3"/>
     </row>
     <row r="1004" spans="1:6">
-      <c r="A1004" s="4"/>
-[...4 lines deleted...]
-      <c r="F1004" s="4"/>
+      <c r="A1004" s="5"/>
+      <c r="B1004" s="5"/>
+      <c r="C1004" s="2"/>
+      <c r="D1004" s="9"/>
+      <c r="E1004" s="6"/>
+      <c r="F1004" s="3"/>
     </row>
     <row r="1005" spans="1:6">
-      <c r="A1005" s="4"/>
-[...4 lines deleted...]
-      <c r="F1005" s="4"/>
+      <c r="A1005" s="5"/>
+      <c r="B1005" s="5"/>
+      <c r="C1005" s="2"/>
+      <c r="D1005" s="9"/>
+      <c r="E1005" s="6"/>
+      <c r="F1005" s="3"/>
     </row>
     <row r="1006" spans="1:6">
-      <c r="A1006" s="4"/>
-[...4 lines deleted...]
-      <c r="F1006" s="4"/>
+      <c r="A1006" s="5"/>
+      <c r="B1006" s="5"/>
+      <c r="C1006" s="2"/>
+      <c r="D1006" s="9"/>
+      <c r="E1006" s="6"/>
+      <c r="F1006" s="3"/>
     </row>
     <row r="1007" spans="1:6">
-      <c r="A1007" s="4"/>
-[...4 lines deleted...]
-      <c r="F1007" s="4"/>
+      <c r="A1007" s="5"/>
+      <c r="B1007" s="5"/>
+      <c r="C1007" s="2"/>
+      <c r="D1007" s="9"/>
+      <c r="E1007" s="6"/>
+      <c r="F1007" s="3"/>
     </row>
     <row r="1008" spans="1:6">
-      <c r="A1008" s="4"/>
-[...4 lines deleted...]
-      <c r="F1008" s="4"/>
+      <c r="A1008" s="5"/>
+      <c r="B1008" s="5"/>
+      <c r="C1008" s="2"/>
+      <c r="D1008" s="9"/>
+      <c r="E1008" s="6"/>
+      <c r="F1008" s="3"/>
     </row>
     <row r="1009" spans="1:6">
-      <c r="A1009" s="4"/>
-[...4 lines deleted...]
-      <c r="F1009" s="4"/>
+      <c r="A1009" s="5"/>
+      <c r="B1009" s="5"/>
+      <c r="C1009" s="2"/>
+      <c r="D1009" s="9"/>
+      <c r="E1009" s="6"/>
+      <c r="F1009" s="3"/>
     </row>
     <row r="1010" spans="1:6">
-      <c r="A1010" s="4"/>
-[...4 lines deleted...]
-      <c r="F1010" s="4"/>
+      <c r="A1010" s="5"/>
+      <c r="B1010" s="5"/>
+      <c r="C1010" s="2"/>
+      <c r="D1010" s="9"/>
+      <c r="E1010" s="6"/>
+      <c r="F1010" s="3"/>
     </row>
     <row r="1011" spans="1:6">
-      <c r="A1011" s="4"/>
-[...4 lines deleted...]
-      <c r="F1011" s="4"/>
+      <c r="A1011" s="5"/>
+      <c r="B1011" s="5"/>
+      <c r="C1011" s="2"/>
+      <c r="D1011" s="9"/>
+      <c r="E1011" s="6"/>
+      <c r="F1011" s="3"/>
     </row>
     <row r="1012" spans="1:6">
-      <c r="A1012" s="4"/>
-[...4 lines deleted...]
-      <c r="F1012" s="4"/>
+      <c r="A1012" s="5"/>
+      <c r="B1012" s="5"/>
+      <c r="C1012" s="2"/>
+      <c r="D1012" s="9"/>
+      <c r="E1012" s="6"/>
+      <c r="F1012" s="3"/>
     </row>
     <row r="1013" spans="1:6">
-      <c r="A1013" s="4"/>
-[...4 lines deleted...]
-      <c r="F1013" s="4"/>
+      <c r="A1013" s="5"/>
+      <c r="B1013" s="5"/>
+      <c r="C1013" s="2"/>
+      <c r="D1013" s="9"/>
+      <c r="E1013" s="6"/>
+      <c r="F1013" s="3"/>
     </row>
     <row r="1014" spans="1:6">
-      <c r="A1014" s="4"/>
-[...4 lines deleted...]
-      <c r="F1014" s="4"/>
+      <c r="A1014" s="5"/>
+      <c r="B1014" s="5"/>
+      <c r="C1014" s="2"/>
+      <c r="D1014" s="9"/>
+      <c r="E1014" s="6"/>
+      <c r="F1014" s="3"/>
     </row>
     <row r="1015" spans="1:6">
-      <c r="A1015" s="4"/>
-[...4 lines deleted...]
-      <c r="F1015" s="4"/>
+      <c r="A1015" s="5"/>
+      <c r="B1015" s="5"/>
+      <c r="C1015" s="2"/>
+      <c r="D1015" s="9"/>
+      <c r="E1015" s="6"/>
+      <c r="F1015" s="3"/>
     </row>
     <row r="1016" spans="1:6">
-      <c r="A1016" s="4"/>
-[...4 lines deleted...]
-      <c r="F1016" s="4"/>
+      <c r="A1016" s="5"/>
+      <c r="B1016" s="5"/>
+      <c r="C1016" s="2"/>
+      <c r="D1016" s="9"/>
+      <c r="E1016" s="6"/>
+      <c r="F1016" s="3"/>
     </row>
     <row r="1017" spans="1:6">
-      <c r="A1017" s="4"/>
-[...4 lines deleted...]
-      <c r="F1017" s="4"/>
+      <c r="A1017" s="5"/>
+      <c r="B1017" s="5"/>
+      <c r="C1017" s="2"/>
+      <c r="D1017" s="9"/>
+      <c r="E1017" s="6"/>
+      <c r="F1017" s="3"/>
     </row>
     <row r="1018" spans="1:6">
-      <c r="A1018" s="4"/>
-[...4 lines deleted...]
-      <c r="F1018" s="4"/>
+      <c r="A1018" s="5"/>
+      <c r="B1018" s="5"/>
+      <c r="C1018" s="2"/>
+      <c r="D1018" s="9"/>
+      <c r="E1018" s="6"/>
+      <c r="F1018" s="3"/>
     </row>
     <row r="1019" spans="1:6">
-      <c r="A1019" s="4"/>
-[...4 lines deleted...]
-      <c r="F1019" s="4"/>
+      <c r="A1019" s="5"/>
+      <c r="B1019" s="5"/>
+      <c r="C1019" s="2"/>
+      <c r="D1019" s="9"/>
+      <c r="E1019" s="6"/>
+      <c r="F1019" s="3"/>
     </row>
     <row r="1020" spans="1:6">
-      <c r="A1020" s="4"/>
-[...4 lines deleted...]
-      <c r="F1020" s="4"/>
+      <c r="A1020" s="5"/>
+      <c r="B1020" s="5"/>
+      <c r="C1020" s="2"/>
+      <c r="D1020" s="9"/>
+      <c r="E1020" s="6"/>
+      <c r="F1020" s="3"/>
     </row>
     <row r="1021" spans="1:6">
-      <c r="A1021" s="4"/>
-[...4 lines deleted...]
-      <c r="F1021" s="4"/>
+      <c r="A1021" s="5"/>
+      <c r="B1021" s="5"/>
+      <c r="C1021" s="2"/>
+      <c r="D1021" s="9"/>
+      <c r="E1021" s="6"/>
+      <c r="F1021" s="3"/>
     </row>
     <row r="1022" spans="1:6">
-      <c r="A1022" s="4"/>
-[...4 lines deleted...]
-      <c r="F1022" s="4"/>
+      <c r="A1022" s="5"/>
+      <c r="B1022" s="5"/>
+      <c r="C1022" s="2"/>
+      <c r="D1022" s="9"/>
+      <c r="E1022" s="6"/>
+      <c r="F1022" s="3"/>
     </row>
     <row r="1023" spans="1:6">
-      <c r="A1023" s="4"/>
-[...4 lines deleted...]
-      <c r="F1023" s="4"/>
+      <c r="A1023" s="5"/>
+      <c r="B1023" s="5"/>
+      <c r="C1023" s="2"/>
+      <c r="D1023" s="9"/>
+      <c r="E1023" s="6"/>
+      <c r="F1023" s="3"/>
     </row>
     <row r="1024" spans="1:6">
-      <c r="A1024" s="4"/>
-[...4 lines deleted...]
-      <c r="F1024" s="4"/>
+      <c r="A1024" s="5"/>
+      <c r="B1024" s="5"/>
+      <c r="C1024" s="2"/>
+      <c r="D1024" s="9"/>
+      <c r="E1024" s="6"/>
+      <c r="F1024" s="3"/>
     </row>
     <row r="1025" spans="1:6">
-      <c r="A1025" s="4"/>
-[...4 lines deleted...]
-      <c r="F1025" s="4"/>
+      <c r="A1025" s="5"/>
+      <c r="B1025" s="5"/>
+      <c r="C1025" s="2"/>
+      <c r="D1025" s="9"/>
+      <c r="E1025" s="6"/>
+      <c r="F1025" s="3"/>
     </row>
     <row r="1026" spans="1:6">
-      <c r="A1026" s="4"/>
-[...4 lines deleted...]
-      <c r="F1026" s="4"/>
+      <c r="A1026" s="5"/>
+      <c r="B1026" s="5"/>
+      <c r="C1026" s="2"/>
+      <c r="D1026" s="9"/>
+      <c r="E1026" s="6"/>
+      <c r="F1026" s="3"/>
     </row>
     <row r="1027" spans="1:6">
-      <c r="A1027" s="4"/>
-[...4 lines deleted...]
-      <c r="F1027" s="4"/>
+      <c r="A1027" s="5"/>
+      <c r="B1027" s="5"/>
+      <c r="C1027" s="2"/>
+      <c r="D1027" s="9"/>
+      <c r="E1027" s="6"/>
+      <c r="F1027" s="3"/>
     </row>
     <row r="1028" spans="1:6">
-      <c r="A1028" s="4"/>
-[...4 lines deleted...]
-      <c r="F1028" s="4"/>
+      <c r="A1028" s="5"/>
+      <c r="B1028" s="5"/>
+      <c r="C1028" s="2"/>
+      <c r="D1028" s="9"/>
+      <c r="E1028" s="6"/>
+      <c r="F1028" s="3"/>
     </row>
     <row r="1029" spans="1:6">
-      <c r="A1029" s="4"/>
-[...4 lines deleted...]
-      <c r="F1029" s="4"/>
+      <c r="A1029" s="5"/>
+      <c r="B1029" s="5"/>
+      <c r="C1029" s="2"/>
+      <c r="D1029" s="9"/>
+      <c r="E1029" s="6"/>
+      <c r="F1029" s="3"/>
     </row>
     <row r="1030" spans="1:6">
-      <c r="A1030" s="4"/>
-[...4 lines deleted...]
-      <c r="F1030" s="4"/>
+      <c r="A1030" s="5"/>
+      <c r="B1030" s="5"/>
+      <c r="C1030" s="2"/>
+      <c r="D1030" s="9"/>
+      <c r="E1030" s="6"/>
+      <c r="F1030" s="3"/>
     </row>
     <row r="1031" spans="1:6">
-      <c r="A1031" s="4"/>
-[...4 lines deleted...]
-      <c r="F1031" s="4"/>
+      <c r="A1031" s="5"/>
+      <c r="B1031" s="5"/>
+      <c r="C1031" s="2"/>
+      <c r="D1031" s="9"/>
+      <c r="E1031" s="6"/>
+      <c r="F1031" s="3"/>
     </row>
     <row r="1032" spans="1:6">
-      <c r="A1032" s="4"/>
-[...4 lines deleted...]
-      <c r="F1032" s="4"/>
+      <c r="A1032" s="5"/>
+      <c r="B1032" s="5"/>
+      <c r="C1032" s="2"/>
+      <c r="D1032" s="9"/>
+      <c r="E1032" s="6"/>
+      <c r="F1032" s="3"/>
     </row>
     <row r="1033" spans="1:6">
-      <c r="A1033" s="4"/>
-[...4 lines deleted...]
-      <c r="F1033" s="4"/>
+      <c r="A1033" s="5"/>
+      <c r="B1033" s="5"/>
+      <c r="C1033" s="2"/>
+      <c r="D1033" s="9"/>
+      <c r="E1033" s="6"/>
+      <c r="F1033" s="3"/>
     </row>
     <row r="1034" spans="1:6">
-      <c r="A1034" s="4"/>
-[...4 lines deleted...]
-      <c r="F1034" s="4"/>
+      <c r="A1034" s="5"/>
+      <c r="B1034" s="5"/>
+      <c r="C1034" s="2"/>
+      <c r="D1034" s="9"/>
+      <c r="E1034" s="6"/>
+      <c r="F1034" s="3"/>
     </row>
     <row r="1035" spans="1:6">
-      <c r="A1035" s="4"/>
-[...4 lines deleted...]
-      <c r="F1035" s="4"/>
+      <c r="A1035" s="5"/>
+      <c r="B1035" s="5"/>
+      <c r="C1035" s="2"/>
+      <c r="D1035" s="9"/>
+      <c r="E1035" s="6"/>
+      <c r="F1035" s="3"/>
     </row>
     <row r="1036" spans="1:6">
-      <c r="A1036" s="4"/>
-[...4 lines deleted...]
-      <c r="F1036" s="4"/>
+      <c r="A1036" s="5"/>
+      <c r="B1036" s="5"/>
+      <c r="C1036" s="2"/>
+      <c r="D1036" s="9"/>
+      <c r="E1036" s="6"/>
+      <c r="F1036" s="3"/>
     </row>
     <row r="1037" spans="1:6">
-      <c r="A1037" s="4"/>
-[...4 lines deleted...]
-      <c r="F1037" s="4"/>
+      <c r="A1037" s="5"/>
+      <c r="B1037" s="5"/>
+      <c r="C1037" s="2"/>
+      <c r="D1037" s="9"/>
+      <c r="E1037" s="6"/>
+      <c r="F1037" s="3"/>
     </row>
     <row r="1038" spans="1:6">
-      <c r="A1038" s="4"/>
-[...4 lines deleted...]
-      <c r="F1038" s="4"/>
+      <c r="A1038" s="5"/>
+      <c r="B1038" s="5"/>
+      <c r="C1038" s="2"/>
+      <c r="D1038" s="9"/>
+      <c r="E1038" s="6"/>
+      <c r="F1038" s="3"/>
     </row>
     <row r="1039" spans="1:6">
-      <c r="A1039" s="4"/>
-[...4 lines deleted...]
-      <c r="F1039" s="4"/>
+      <c r="A1039" s="5"/>
+      <c r="B1039" s="5"/>
+      <c r="C1039" s="2"/>
+      <c r="D1039" s="9"/>
+      <c r="E1039" s="6"/>
+      <c r="F1039" s="3"/>
     </row>
     <row r="1040" spans="1:6">
-      <c r="A1040" s="4"/>
-[...4 lines deleted...]
-      <c r="F1040" s="4"/>
+      <c r="A1040" s="5"/>
+      <c r="B1040" s="5"/>
+      <c r="C1040" s="2"/>
+      <c r="D1040" s="9"/>
+      <c r="E1040" s="6"/>
+      <c r="F1040" s="3"/>
     </row>
     <row r="1041" spans="1:6">
-      <c r="A1041" s="4"/>
-[...4 lines deleted...]
-      <c r="F1041" s="4"/>
+      <c r="A1041" s="5"/>
+      <c r="B1041" s="5"/>
+      <c r="C1041" s="2"/>
+      <c r="D1041" s="9"/>
+      <c r="E1041" s="6"/>
+      <c r="F1041" s="3"/>
     </row>
     <row r="1042" spans="1:6">
-      <c r="A1042" s="4"/>
-[...4 lines deleted...]
-      <c r="F1042" s="4"/>
+      <c r="A1042" s="5"/>
+      <c r="B1042" s="5"/>
+      <c r="C1042" s="2"/>
+      <c r="D1042" s="9"/>
+      <c r="E1042" s="6"/>
+      <c r="F1042" s="3"/>
     </row>
     <row r="1043" spans="1:6">
-      <c r="A1043" s="4"/>
-[...4 lines deleted...]
-      <c r="F1043" s="4"/>
+      <c r="A1043" s="5"/>
+      <c r="B1043" s="5"/>
+      <c r="C1043" s="2"/>
+      <c r="D1043" s="9"/>
+      <c r="E1043" s="6"/>
+      <c r="F1043" s="3"/>
     </row>
     <row r="1044" spans="1:6">
-      <c r="A1044" s="4"/>
-[...4 lines deleted...]
-      <c r="F1044" s="4"/>
+      <c r="A1044" s="5"/>
+      <c r="B1044" s="5"/>
+      <c r="C1044" s="2"/>
+      <c r="D1044" s="9"/>
+      <c r="E1044" s="6"/>
+      <c r="F1044" s="3"/>
     </row>
     <row r="1045" spans="1:6">
-      <c r="A1045" s="4"/>
-[...4 lines deleted...]
-      <c r="F1045" s="4"/>
+      <c r="A1045" s="5"/>
+      <c r="B1045" s="5"/>
+      <c r="C1045" s="2"/>
+      <c r="D1045" s="9"/>
+      <c r="E1045" s="6"/>
+      <c r="F1045" s="3"/>
     </row>
     <row r="1046" spans="1:6">
-      <c r="A1046" s="4"/>
-[...4 lines deleted...]
-      <c r="F1046" s="4"/>
+      <c r="A1046" s="5"/>
+      <c r="B1046" s="5"/>
+      <c r="C1046" s="2"/>
+      <c r="D1046" s="9"/>
+      <c r="E1046" s="6"/>
+      <c r="F1046" s="3"/>
     </row>
     <row r="1047" spans="1:6">
-      <c r="A1047" s="4"/>
-[...4 lines deleted...]
-      <c r="F1047" s="4"/>
+      <c r="A1047" s="5"/>
+      <c r="B1047" s="5"/>
+      <c r="C1047" s="2"/>
+      <c r="D1047" s="9"/>
+      <c r="E1047" s="6"/>
+      <c r="F1047" s="3"/>
     </row>
     <row r="1048" spans="1:6">
-      <c r="A1048" s="4"/>
-[...4 lines deleted...]
-      <c r="F1048" s="4"/>
+      <c r="A1048" s="5"/>
+      <c r="B1048" s="5"/>
+      <c r="C1048" s="2"/>
+      <c r="D1048" s="9"/>
+      <c r="E1048" s="6"/>
+      <c r="F1048" s="3"/>
     </row>
     <row r="1049" spans="1:6">
-      <c r="A1049" s="4"/>
-[...4 lines deleted...]
-      <c r="F1049" s="4"/>
+      <c r="A1049" s="5"/>
+      <c r="B1049" s="5"/>
+      <c r="C1049" s="2"/>
+      <c r="D1049" s="9"/>
+      <c r="E1049" s="6"/>
+      <c r="F1049" s="3"/>
     </row>
     <row r="1050" spans="1:6">
-      <c r="A1050" s="4"/>
-[...4 lines deleted...]
-      <c r="F1050" s="4"/>
+      <c r="A1050" s="5"/>
+      <c r="B1050" s="5"/>
+      <c r="C1050" s="2"/>
+      <c r="D1050" s="9"/>
+      <c r="E1050" s="6"/>
+      <c r="F1050" s="3"/>
     </row>
     <row r="1051" spans="1:6">
-      <c r="A1051" s="4"/>
-[...4 lines deleted...]
-      <c r="F1051" s="4"/>
+      <c r="A1051" s="5"/>
+      <c r="B1051" s="5"/>
+      <c r="C1051" s="2"/>
+      <c r="D1051" s="9"/>
+      <c r="E1051" s="6"/>
+      <c r="F1051" s="3"/>
     </row>
     <row r="1052" spans="1:6">
-      <c r="A1052" s="4"/>
-[...4 lines deleted...]
-      <c r="F1052" s="4"/>
+      <c r="A1052" s="5"/>
+      <c r="B1052" s="5"/>
+      <c r="C1052" s="2"/>
+      <c r="D1052" s="9"/>
+      <c r="E1052" s="6"/>
+      <c r="F1052" s="3"/>
     </row>
     <row r="1053" spans="1:6">
-      <c r="A1053" s="4"/>
-[...4 lines deleted...]
-      <c r="F1053" s="4"/>
+      <c r="A1053" s="5"/>
+      <c r="B1053" s="5"/>
+      <c r="C1053" s="2"/>
+      <c r="D1053" s="9"/>
+      <c r="E1053" s="6"/>
+      <c r="F1053" s="3"/>
     </row>
     <row r="1054" spans="1:6">
-      <c r="A1054" s="4"/>
-[...4 lines deleted...]
-      <c r="F1054" s="4"/>
+      <c r="A1054" s="5"/>
+      <c r="B1054" s="5"/>
+      <c r="C1054" s="2"/>
+      <c r="D1054" s="9"/>
+      <c r="E1054" s="6"/>
+      <c r="F1054" s="3"/>
     </row>
     <row r="1055" spans="1:6">
-      <c r="A1055" s="4"/>
-[...4 lines deleted...]
-      <c r="F1055" s="4"/>
+      <c r="A1055" s="5"/>
+      <c r="B1055" s="5"/>
+      <c r="C1055" s="2"/>
+      <c r="D1055" s="9"/>
+      <c r="E1055" s="6"/>
+      <c r="F1055" s="3"/>
     </row>
     <row r="1056" spans="1:6">
-      <c r="A1056" s="4"/>
-[...4 lines deleted...]
-      <c r="F1056" s="4"/>
+      <c r="A1056" s="5"/>
+      <c r="B1056" s="5"/>
+      <c r="C1056" s="2"/>
+      <c r="D1056" s="9"/>
+      <c r="E1056" s="6"/>
+      <c r="F1056" s="3"/>
     </row>
     <row r="1057" spans="1:6">
-      <c r="A1057" s="4"/>
-[...4 lines deleted...]
-      <c r="F1057" s="4"/>
+      <c r="A1057" s="5"/>
+      <c r="B1057" s="5"/>
+      <c r="C1057" s="2"/>
+      <c r="D1057" s="9"/>
+      <c r="E1057" s="6"/>
+      <c r="F1057" s="3"/>
     </row>
     <row r="1058" spans="1:6">
-      <c r="A1058" s="4"/>
-[...4 lines deleted...]
-      <c r="F1058" s="4"/>
+      <c r="A1058" s="5"/>
+      <c r="B1058" s="5"/>
+      <c r="C1058" s="2"/>
+      <c r="D1058" s="9"/>
+      <c r="E1058" s="6"/>
+      <c r="F1058" s="3"/>
     </row>
     <row r="1059" spans="1:6">
-      <c r="A1059" s="4"/>
-[...4 lines deleted...]
-      <c r="F1059" s="4"/>
+      <c r="A1059" s="5"/>
+      <c r="B1059" s="5"/>
+      <c r="C1059" s="2"/>
+      <c r="D1059" s="9"/>
+      <c r="E1059" s="6"/>
+      <c r="F1059" s="3"/>
     </row>
     <row r="1060" spans="1:6">
-      <c r="A1060" s="4"/>
-[...4 lines deleted...]
-      <c r="F1060" s="4"/>
+      <c r="A1060" s="5"/>
+      <c r="B1060" s="5"/>
+      <c r="C1060" s="2"/>
+      <c r="D1060" s="9"/>
+      <c r="E1060" s="6"/>
+      <c r="F1060" s="3"/>
     </row>
     <row r="1061" spans="1:6">
-      <c r="A1061" s="4"/>
-[...4 lines deleted...]
-      <c r="F1061" s="4"/>
+      <c r="A1061" s="5"/>
+      <c r="B1061" s="5"/>
+      <c r="C1061" s="2"/>
+      <c r="D1061" s="9"/>
+      <c r="E1061" s="6"/>
+      <c r="F1061" s="3"/>
     </row>
     <row r="1062" spans="1:6">
-      <c r="A1062" s="4"/>
-[...4 lines deleted...]
-      <c r="F1062" s="4"/>
+      <c r="A1062" s="5"/>
+      <c r="B1062" s="5"/>
+      <c r="C1062" s="2"/>
+      <c r="D1062" s="9"/>
+      <c r="E1062" s="6"/>
+      <c r="F1062" s="3"/>
     </row>
     <row r="1063" spans="1:6">
-      <c r="A1063" s="4"/>
-[...4 lines deleted...]
-      <c r="F1063" s="4"/>
+      <c r="A1063" s="5"/>
+      <c r="B1063" s="5"/>
+      <c r="C1063" s="2"/>
+      <c r="D1063" s="9"/>
+      <c r="E1063" s="6"/>
+      <c r="F1063" s="3"/>
     </row>
     <row r="1064" spans="1:6">
-      <c r="A1064" s="4"/>
-[...4 lines deleted...]
-      <c r="F1064" s="4"/>
+      <c r="A1064" s="5"/>
+      <c r="B1064" s="5"/>
+      <c r="C1064" s="2"/>
+      <c r="D1064" s="9"/>
+      <c r="E1064" s="6"/>
+      <c r="F1064" s="3"/>
     </row>
     <row r="1065" spans="1:6">
-      <c r="A1065" s="4"/>
-[...4 lines deleted...]
-      <c r="F1065" s="4"/>
+      <c r="A1065" s="5"/>
+      <c r="B1065" s="5"/>
+      <c r="C1065" s="2"/>
+      <c r="D1065" s="9"/>
+      <c r="E1065" s="6"/>
+      <c r="F1065" s="3"/>
     </row>
     <row r="1066" spans="1:6">
-      <c r="A1066" s="4"/>
-[...4 lines deleted...]
-      <c r="F1066" s="4"/>
+      <c r="A1066" s="5"/>
+      <c r="B1066" s="5"/>
+      <c r="C1066" s="2"/>
+      <c r="D1066" s="9"/>
+      <c r="E1066" s="6"/>
+      <c r="F1066" s="3"/>
     </row>
     <row r="1067" spans="1:6">
-      <c r="A1067" s="4"/>
-[...4 lines deleted...]
-      <c r="F1067" s="4"/>
+      <c r="A1067" s="5"/>
+      <c r="B1067" s="5"/>
+      <c r="C1067" s="2"/>
+      <c r="D1067" s="9"/>
+      <c r="E1067" s="6"/>
+      <c r="F1067" s="3"/>
     </row>
     <row r="1068" spans="1:6">
-      <c r="A1068" s="4"/>
-[...4 lines deleted...]
-      <c r="F1068" s="4"/>
+      <c r="A1068" s="5"/>
+      <c r="B1068" s="5"/>
+      <c r="C1068" s="2"/>
+      <c r="D1068" s="9"/>
+      <c r="E1068" s="6"/>
+      <c r="F1068" s="3"/>
     </row>
     <row r="1069" spans="1:6">
-      <c r="A1069" s="4"/>
-[...4 lines deleted...]
-      <c r="F1069" s="4"/>
+      <c r="A1069" s="5"/>
+      <c r="B1069" s="5"/>
+      <c r="C1069" s="2"/>
+      <c r="D1069" s="9"/>
+      <c r="E1069" s="6"/>
+      <c r="F1069" s="3"/>
     </row>
     <row r="1070" spans="1:6">
-      <c r="A1070" s="4"/>
-[...4 lines deleted...]
-      <c r="F1070" s="4"/>
+      <c r="A1070" s="5"/>
+      <c r="B1070" s="5"/>
+      <c r="C1070" s="2"/>
+      <c r="D1070" s="9"/>
+      <c r="E1070" s="6"/>
+      <c r="F1070" s="3"/>
     </row>
     <row r="1071" spans="1:6">
-      <c r="A1071" s="4"/>
-[...4 lines deleted...]
-      <c r="F1071" s="4"/>
+      <c r="A1071" s="5"/>
+      <c r="B1071" s="5"/>
+      <c r="C1071" s="2"/>
+      <c r="D1071" s="9"/>
+      <c r="E1071" s="6"/>
+      <c r="F1071" s="3"/>
     </row>
     <row r="1072" spans="1:6">
-      <c r="A1072" s="4"/>
-[...4 lines deleted...]
-      <c r="F1072" s="4"/>
+      <c r="A1072" s="5"/>
+      <c r="B1072" s="5"/>
+      <c r="C1072" s="2"/>
+      <c r="D1072" s="9"/>
+      <c r="E1072" s="6"/>
+      <c r="F1072" s="3"/>
     </row>
     <row r="1073" spans="1:6">
-      <c r="A1073" s="4"/>
-[...4 lines deleted...]
-      <c r="F1073" s="4"/>
+      <c r="A1073" s="5"/>
+      <c r="B1073" s="5"/>
+      <c r="C1073" s="2"/>
+      <c r="D1073" s="9"/>
+      <c r="E1073" s="6"/>
+      <c r="F1073" s="3"/>
     </row>
     <row r="1074" spans="1:6">
-      <c r="A1074" s="4"/>
-[...4 lines deleted...]
-      <c r="F1074" s="4"/>
+      <c r="A1074" s="5"/>
+      <c r="B1074" s="5"/>
+      <c r="C1074" s="2"/>
+      <c r="D1074" s="9"/>
+      <c r="E1074" s="6"/>
+      <c r="F1074" s="3"/>
     </row>
     <row r="1075" spans="1:6">
-      <c r="A1075" s="4"/>
-[...4 lines deleted...]
-      <c r="F1075" s="4"/>
+      <c r="A1075" s="5"/>
+      <c r="B1075" s="5"/>
+      <c r="C1075" s="2"/>
+      <c r="D1075" s="9"/>
+      <c r="E1075" s="6"/>
+      <c r="F1075" s="3"/>
     </row>
     <row r="1076" spans="1:6">
-      <c r="A1076" s="4"/>
-[...4 lines deleted...]
-      <c r="F1076" s="4"/>
+      <c r="A1076" s="5"/>
+      <c r="B1076" s="5"/>
+      <c r="C1076" s="2"/>
+      <c r="D1076" s="9"/>
+      <c r="E1076" s="6"/>
+      <c r="F1076" s="3"/>
     </row>
     <row r="1077" spans="1:6">
-      <c r="A1077" s="4"/>
-[...4 lines deleted...]
-      <c r="F1077" s="4"/>
+      <c r="A1077" s="5"/>
+      <c r="B1077" s="5"/>
+      <c r="C1077" s="2"/>
+      <c r="D1077" s="9"/>
+      <c r="E1077" s="6"/>
+      <c r="F1077" s="3"/>
     </row>
     <row r="1078" spans="1:6">
-      <c r="A1078" s="4"/>
-[...4 lines deleted...]
-      <c r="F1078" s="4"/>
+      <c r="A1078" s="5"/>
+      <c r="B1078" s="5"/>
+      <c r="C1078" s="2"/>
+      <c r="D1078" s="9"/>
+      <c r="E1078" s="6"/>
+      <c r="F1078" s="3"/>
     </row>
     <row r="1079" spans="1:6">
-      <c r="A1079" s="4"/>
-[...4 lines deleted...]
-      <c r="F1079" s="4"/>
+      <c r="A1079" s="5"/>
+      <c r="B1079" s="5"/>
+      <c r="C1079" s="2"/>
+      <c r="D1079" s="9"/>
+      <c r="E1079" s="6"/>
+      <c r="F1079" s="3"/>
     </row>
     <row r="1080" spans="1:6">
-      <c r="A1080" s="4"/>
-[...4 lines deleted...]
-      <c r="F1080" s="4"/>
+      <c r="A1080" s="5"/>
+      <c r="B1080" s="5"/>
+      <c r="C1080" s="2"/>
+      <c r="D1080" s="9"/>
+      <c r="E1080" s="6"/>
+      <c r="F1080" s="3"/>
     </row>
     <row r="1081" spans="1:6">
-      <c r="A1081" s="4"/>
-[...4 lines deleted...]
-      <c r="F1081" s="4"/>
+      <c r="A1081" s="5"/>
+      <c r="B1081" s="5"/>
+      <c r="C1081" s="2"/>
+      <c r="D1081" s="9"/>
+      <c r="E1081" s="6"/>
+      <c r="F1081" s="3"/>
     </row>
     <row r="1082" spans="1:6">
-      <c r="A1082" s="4"/>
-[...4 lines deleted...]
-      <c r="F1082" s="4"/>
+      <c r="A1082" s="5"/>
+      <c r="B1082" s="5"/>
+      <c r="C1082" s="2"/>
+      <c r="D1082" s="9"/>
+      <c r="E1082" s="6"/>
+      <c r="F1082" s="3"/>
     </row>
     <row r="1083" spans="1:6">
-      <c r="A1083" s="4"/>
-[...4 lines deleted...]
-      <c r="F1083" s="4"/>
+      <c r="A1083" s="5"/>
+      <c r="B1083" s="5"/>
+      <c r="C1083" s="2"/>
+      <c r="D1083" s="9"/>
+      <c r="E1083" s="6"/>
+      <c r="F1083" s="3"/>
     </row>
     <row r="1084" spans="1:6">
-      <c r="A1084" s="4"/>
-[...4 lines deleted...]
-      <c r="F1084" s="4"/>
+      <c r="A1084" s="5"/>
+      <c r="B1084" s="5"/>
+      <c r="C1084" s="2"/>
+      <c r="D1084" s="9"/>
+      <c r="E1084" s="6"/>
+      <c r="F1084" s="3"/>
     </row>
     <row r="1085" spans="1:6">
-      <c r="A1085" s="4"/>
-[...4 lines deleted...]
-      <c r="F1085" s="4"/>
+      <c r="A1085" s="5"/>
+      <c r="B1085" s="5"/>
+      <c r="C1085" s="2"/>
+      <c r="D1085" s="9"/>
+      <c r="E1085" s="6"/>
+      <c r="F1085" s="3"/>
     </row>
     <row r="1086" spans="1:6">
-      <c r="A1086" s="4"/>
-[...4 lines deleted...]
-      <c r="F1086" s="4"/>
+      <c r="A1086" s="5"/>
+      <c r="B1086" s="5"/>
+      <c r="C1086" s="2"/>
+      <c r="D1086" s="9"/>
+      <c r="E1086" s="6"/>
+      <c r="F1086" s="3"/>
     </row>
     <row r="1087" spans="1:6">
-      <c r="A1087" s="4"/>
-[...4 lines deleted...]
-      <c r="F1087" s="4"/>
+      <c r="A1087" s="5"/>
+      <c r="B1087" s="5"/>
+      <c r="C1087" s="2"/>
+      <c r="D1087" s="9"/>
+      <c r="E1087" s="6"/>
+      <c r="F1087" s="3"/>
     </row>
     <row r="1088" spans="1:6">
-      <c r="A1088" s="4"/>
-[...4 lines deleted...]
-      <c r="F1088" s="4"/>
+      <c r="A1088" s="5"/>
+      <c r="B1088" s="5"/>
+      <c r="C1088" s="2"/>
+      <c r="D1088" s="9"/>
+      <c r="E1088" s="6"/>
+      <c r="F1088" s="3"/>
     </row>
     <row r="1089" spans="1:6">
-      <c r="A1089" s="4"/>
-[...4 lines deleted...]
-      <c r="F1089" s="4"/>
+      <c r="A1089" s="5"/>
+      <c r="B1089" s="5"/>
+      <c r="C1089" s="2"/>
+      <c r="D1089" s="9"/>
+      <c r="E1089" s="6"/>
+      <c r="F1089" s="3"/>
     </row>
     <row r="1090" spans="1:6">
-      <c r="A1090" s="4"/>
-[...4 lines deleted...]
-      <c r="F1090" s="4"/>
+      <c r="A1090" s="5"/>
+      <c r="B1090" s="5"/>
+      <c r="C1090" s="2"/>
+      <c r="D1090" s="9"/>
+      <c r="E1090" s="6"/>
+      <c r="F1090" s="3"/>
     </row>
     <row r="1091" spans="1:6">
-      <c r="A1091" s="4"/>
-[...4 lines deleted...]
-      <c r="F1091" s="4"/>
+      <c r="A1091" s="5"/>
+      <c r="B1091" s="5"/>
+      <c r="C1091" s="2"/>
+      <c r="D1091" s="9"/>
+      <c r="E1091" s="6"/>
+      <c r="F1091" s="3"/>
     </row>
     <row r="1092" spans="1:6">
-      <c r="A1092" s="4"/>
-[...4 lines deleted...]
-      <c r="F1092" s="4"/>
+      <c r="A1092" s="5"/>
+      <c r="B1092" s="5"/>
+      <c r="C1092" s="2"/>
+      <c r="D1092" s="9"/>
+      <c r="E1092" s="6"/>
+      <c r="F1092" s="3"/>
     </row>
     <row r="1093" spans="1:6">
-      <c r="A1093" s="4"/>
-[...4 lines deleted...]
-      <c r="F1093" s="4"/>
+      <c r="A1093" s="5"/>
+      <c r="B1093" s="5"/>
+      <c r="C1093" s="2"/>
+      <c r="D1093" s="9"/>
+      <c r="E1093" s="6"/>
+      <c r="F1093" s="3"/>
     </row>
     <row r="1094" spans="1:6">
-      <c r="A1094" s="4"/>
-[...4 lines deleted...]
-      <c r="F1094" s="4"/>
+      <c r="A1094" s="5"/>
+      <c r="B1094" s="5"/>
+      <c r="C1094" s="2"/>
+      <c r="D1094" s="9"/>
+      <c r="E1094" s="6"/>
+      <c r="F1094" s="3"/>
     </row>
     <row r="1095" spans="1:6">
-      <c r="A1095" s="4"/>
-[...4 lines deleted...]
-      <c r="F1095" s="4"/>
+      <c r="A1095" s="5"/>
+      <c r="B1095" s="5"/>
+      <c r="C1095" s="2"/>
+      <c r="D1095" s="9"/>
+      <c r="E1095" s="6"/>
+      <c r="F1095" s="3"/>
     </row>
     <row r="1096" spans="1:6">
-      <c r="A1096" s="4"/>
-[...4 lines deleted...]
-      <c r="F1096" s="4"/>
+      <c r="A1096" s="5"/>
+      <c r="B1096" s="5"/>
+      <c r="C1096" s="2"/>
+      <c r="D1096" s="9"/>
+      <c r="E1096" s="6"/>
+      <c r="F1096" s="3"/>
     </row>
     <row r="1097" spans="1:6">
-      <c r="A1097" s="4"/>
-[...4 lines deleted...]
-      <c r="F1097" s="4"/>
+      <c r="A1097" s="5"/>
+      <c r="B1097" s="5"/>
+      <c r="C1097" s="2"/>
+      <c r="D1097" s="9"/>
+      <c r="E1097" s="6"/>
+      <c r="F1097" s="3"/>
     </row>
     <row r="1098" spans="1:6">
-      <c r="A1098" s="4"/>
-[...4 lines deleted...]
-      <c r="F1098" s="4"/>
+      <c r="A1098" s="5"/>
+      <c r="B1098" s="5"/>
+      <c r="C1098" s="2"/>
+      <c r="D1098" s="9"/>
+      <c r="E1098" s="6"/>
+      <c r="F1098" s="3"/>
     </row>
     <row r="1099" spans="1:6">
-      <c r="A1099" s="4"/>
-[...4 lines deleted...]
-      <c r="F1099" s="4"/>
+      <c r="A1099" s="5"/>
+      <c r="B1099" s="5"/>
+      <c r="C1099" s="2"/>
+      <c r="D1099" s="9"/>
+      <c r="E1099" s="6"/>
+      <c r="F1099" s="3"/>
     </row>
     <row r="1100" spans="1:6">
-      <c r="A1100" s="4"/>
-[...4 lines deleted...]
-      <c r="F1100" s="4"/>
+      <c r="A1100" s="5"/>
+      <c r="B1100" s="5"/>
+      <c r="C1100" s="2"/>
+      <c r="D1100" s="9"/>
+      <c r="E1100" s="6"/>
+      <c r="F1100" s="3"/>
     </row>
     <row r="1101" spans="1:6">
-      <c r="A1101" s="4"/>
-[...4 lines deleted...]
-      <c r="F1101" s="4"/>
+      <c r="A1101" s="5"/>
+      <c r="B1101" s="5"/>
+      <c r="C1101" s="2"/>
+      <c r="D1101" s="9"/>
+      <c r="E1101" s="6"/>
+      <c r="F1101" s="3"/>
     </row>
     <row r="1102" spans="1:6">
-      <c r="A1102" s="4"/>
-[...4 lines deleted...]
-      <c r="F1102" s="4"/>
+      <c r="A1102" s="5"/>
+      <c r="B1102" s="5"/>
+      <c r="C1102" s="2"/>
+      <c r="D1102" s="9"/>
+      <c r="E1102" s="6"/>
+      <c r="F1102" s="3"/>
     </row>
     <row r="1103" spans="1:6">
-      <c r="A1103" s="4"/>
-[...4 lines deleted...]
-      <c r="F1103" s="4"/>
+      <c r="A1103" s="5"/>
+      <c r="B1103" s="5"/>
+      <c r="C1103" s="2"/>
+      <c r="D1103" s="9"/>
+      <c r="E1103" s="6"/>
+      <c r="F1103" s="3"/>
     </row>
     <row r="1104" spans="1:6">
-      <c r="A1104" s="4"/>
-[...4 lines deleted...]
-      <c r="F1104" s="4"/>
+      <c r="A1104" s="5"/>
+      <c r="B1104" s="5"/>
+      <c r="C1104" s="2"/>
+      <c r="D1104" s="9"/>
+      <c r="E1104" s="6"/>
+      <c r="F1104" s="3"/>
     </row>
     <row r="1105" spans="1:6">
-      <c r="A1105" s="4"/>
-[...4 lines deleted...]
-      <c r="F1105" s="4"/>
+      <c r="A1105" s="5"/>
+      <c r="B1105" s="5"/>
+      <c r="C1105" s="2"/>
+      <c r="D1105" s="9"/>
+      <c r="E1105" s="6"/>
+      <c r="F1105" s="3"/>
     </row>
     <row r="1106" spans="1:6">
-      <c r="A1106" s="4"/>
-[...4 lines deleted...]
-      <c r="F1106" s="4"/>
+      <c r="A1106" s="5"/>
+      <c r="B1106" s="5"/>
+      <c r="C1106" s="2"/>
+      <c r="D1106" s="9"/>
+      <c r="E1106" s="6"/>
+      <c r="F1106" s="3"/>
     </row>
     <row r="1107" spans="1:6">
-      <c r="A1107" s="4"/>
-[...4 lines deleted...]
-      <c r="F1107" s="4"/>
+      <c r="A1107" s="5"/>
+      <c r="B1107" s="5"/>
+      <c r="C1107" s="2"/>
+      <c r="D1107" s="9"/>
+      <c r="E1107" s="6"/>
+      <c r="F1107" s="3"/>
     </row>
     <row r="1108" spans="1:6">
-      <c r="A1108" s="4"/>
-[...4 lines deleted...]
-      <c r="F1108" s="4"/>
+      <c r="A1108" s="5"/>
+      <c r="B1108" s="5"/>
+      <c r="C1108" s="2"/>
+      <c r="D1108" s="9"/>
+      <c r="E1108" s="6"/>
+      <c r="F1108" s="3"/>
     </row>
     <row r="1109" spans="1:6">
-      <c r="A1109" s="4"/>
-[...4 lines deleted...]
-      <c r="F1109" s="4"/>
+      <c r="A1109" s="5"/>
+      <c r="B1109" s="5"/>
+      <c r="C1109" s="2"/>
+      <c r="D1109" s="9"/>
+      <c r="E1109" s="6"/>
+      <c r="F1109" s="3"/>
     </row>
     <row r="1110" spans="1:6">
-      <c r="A1110" s="4"/>
-[...4 lines deleted...]
-      <c r="F1110" s="4"/>
+      <c r="A1110" s="5"/>
+      <c r="B1110" s="5"/>
+      <c r="C1110" s="2"/>
+      <c r="D1110" s="9"/>
+      <c r="E1110" s="6"/>
+      <c r="F1110" s="3"/>
     </row>
     <row r="1111" spans="1:6">
-      <c r="A1111" s="4"/>
-[...4 lines deleted...]
-      <c r="F1111" s="4"/>
+      <c r="A1111" s="5"/>
+      <c r="B1111" s="5"/>
+      <c r="C1111" s="2"/>
+      <c r="D1111" s="9"/>
+      <c r="E1111" s="6"/>
+      <c r="F1111" s="3"/>
     </row>
     <row r="1112" spans="1:6">
-      <c r="A1112" s="4"/>
-[...4 lines deleted...]
-      <c r="F1112" s="4"/>
+      <c r="A1112" s="5"/>
+      <c r="B1112" s="5"/>
+      <c r="C1112" s="2"/>
+      <c r="D1112" s="9"/>
+      <c r="E1112" s="6"/>
+      <c r="F1112" s="3"/>
     </row>
     <row r="1113" spans="1:6">
-      <c r="A1113" s="4"/>
-[...4 lines deleted...]
-      <c r="F1113" s="4"/>
+      <c r="A1113" s="5"/>
+      <c r="B1113" s="5"/>
+      <c r="C1113" s="2"/>
+      <c r="D1113" s="9"/>
+      <c r="E1113" s="6"/>
+      <c r="F1113" s="3"/>
     </row>
     <row r="1114" spans="1:6">
-      <c r="A1114" s="4"/>
-[...4 lines deleted...]
-      <c r="F1114" s="4"/>
+      <c r="A1114" s="5"/>
+      <c r="B1114" s="5"/>
+      <c r="C1114" s="2"/>
+      <c r="D1114" s="9"/>
+      <c r="E1114" s="6"/>
+      <c r="F1114" s="3"/>
     </row>
     <row r="1115" spans="1:6">
-      <c r="A1115" s="4"/>
-[...4 lines deleted...]
-      <c r="F1115" s="4"/>
+      <c r="A1115" s="5"/>
+      <c r="B1115" s="5"/>
+      <c r="C1115" s="2"/>
+      <c r="D1115" s="9"/>
+      <c r="E1115" s="6"/>
+      <c r="F1115" s="3"/>
     </row>
     <row r="1116" spans="1:6">
-      <c r="A1116" s="4"/>
-[...4 lines deleted...]
-      <c r="F1116" s="4"/>
+      <c r="A1116" s="5"/>
+      <c r="B1116" s="5"/>
+      <c r="C1116" s="2"/>
+      <c r="D1116" s="9"/>
+      <c r="E1116" s="6"/>
+      <c r="F1116" s="3"/>
     </row>
     <row r="1117" spans="1:6">
-      <c r="A1117" s="4"/>
-[...4 lines deleted...]
-      <c r="F1117" s="4"/>
+      <c r="A1117" s="5"/>
+      <c r="B1117" s="5"/>
+      <c r="C1117" s="2"/>
+      <c r="D1117" s="9"/>
+      <c r="E1117" s="6"/>
+      <c r="F1117" s="3"/>
     </row>
     <row r="1118" spans="1:6">
-      <c r="A1118" s="4"/>
-[...4 lines deleted...]
-      <c r="F1118" s="4"/>
+      <c r="A1118" s="5"/>
+      <c r="B1118" s="5"/>
+      <c r="C1118" s="2"/>
+      <c r="D1118" s="9"/>
+      <c r="E1118" s="6"/>
+      <c r="F1118" s="3"/>
     </row>
     <row r="1119" spans="1:6">
-      <c r="A1119" s="4"/>
-[...4 lines deleted...]
-      <c r="F1119" s="4"/>
+      <c r="A1119" s="5"/>
+      <c r="B1119" s="5"/>
+      <c r="C1119" s="2"/>
+      <c r="D1119" s="9"/>
+      <c r="E1119" s="6"/>
+      <c r="F1119" s="3"/>
     </row>
     <row r="1120" spans="1:6">
-      <c r="A1120" s="4"/>
-[...4 lines deleted...]
-      <c r="F1120" s="4"/>
+      <c r="A1120" s="5"/>
+      <c r="B1120" s="5"/>
+      <c r="C1120" s="2"/>
+      <c r="D1120" s="9"/>
+      <c r="E1120" s="6"/>
+      <c r="F1120" s="3"/>
     </row>
     <row r="1121" spans="1:6">
-      <c r="A1121" s="4"/>
-[...4 lines deleted...]
-      <c r="F1121" s="4"/>
+      <c r="A1121" s="5"/>
+      <c r="B1121" s="5"/>
+      <c r="C1121" s="2"/>
+      <c r="D1121" s="9"/>
+      <c r="E1121" s="6"/>
+      <c r="F1121" s="3"/>
     </row>
     <row r="1122" spans="1:6">
-      <c r="A1122" s="4"/>
-[...4 lines deleted...]
-      <c r="F1122" s="4"/>
+      <c r="A1122" s="5"/>
+      <c r="B1122" s="5"/>
+      <c r="C1122" s="2"/>
+      <c r="D1122" s="9"/>
+      <c r="E1122" s="6"/>
+      <c r="F1122" s="3"/>
     </row>
     <row r="1123" spans="1:6">
-      <c r="A1123" s="4"/>
-[...4 lines deleted...]
-      <c r="F1123" s="4"/>
+      <c r="A1123" s="5"/>
+      <c r="B1123" s="5"/>
+      <c r="C1123" s="2"/>
+      <c r="D1123" s="9"/>
+      <c r="E1123" s="6"/>
+      <c r="F1123" s="3"/>
     </row>
     <row r="1124" spans="1:6">
-      <c r="A1124" s="4"/>
-[...4 lines deleted...]
-      <c r="F1124" s="4"/>
+      <c r="A1124" s="5"/>
+      <c r="B1124" s="5"/>
+      <c r="C1124" s="2"/>
+      <c r="D1124" s="9"/>
+      <c r="E1124" s="6"/>
+      <c r="F1124" s="3"/>
     </row>
     <row r="1125" spans="1:6">
-      <c r="A1125" s="4"/>
-[...4 lines deleted...]
-      <c r="F1125" s="4"/>
+      <c r="A1125" s="5"/>
+      <c r="B1125" s="5"/>
+      <c r="C1125" s="2"/>
+      <c r="D1125" s="9"/>
+      <c r="E1125" s="6"/>
+      <c r="F1125" s="3"/>
     </row>
     <row r="1126" spans="1:6">
-      <c r="A1126" s="4"/>
-[...4 lines deleted...]
-      <c r="F1126" s="4"/>
+      <c r="A1126" s="5"/>
+      <c r="B1126" s="5"/>
+      <c r="C1126" s="2"/>
+      <c r="D1126" s="9"/>
+      <c r="E1126" s="6"/>
+      <c r="F1126" s="3"/>
     </row>
     <row r="1127" spans="1:6">
-      <c r="A1127" s="4"/>
-[...4 lines deleted...]
-      <c r="F1127" s="4"/>
+      <c r="A1127" s="5"/>
+      <c r="B1127" s="5"/>
+      <c r="C1127" s="2"/>
+      <c r="D1127" s="9"/>
+      <c r="E1127" s="6"/>
+      <c r="F1127" s="3"/>
     </row>
     <row r="1128" spans="1:6">
-      <c r="A1128" s="4"/>
-[...4 lines deleted...]
-      <c r="F1128" s="4"/>
+      <c r="A1128" s="5"/>
+      <c r="B1128" s="5"/>
+      <c r="C1128" s="2"/>
+      <c r="D1128" s="9"/>
+      <c r="E1128" s="6"/>
+      <c r="F1128" s="3"/>
     </row>
     <row r="1129" spans="1:6">
-      <c r="A1129" s="4"/>
-[...4 lines deleted...]
-      <c r="F1129" s="4"/>
+      <c r="A1129" s="5"/>
+      <c r="B1129" s="5"/>
+      <c r="C1129" s="2"/>
+      <c r="D1129" s="9"/>
+      <c r="E1129" s="6"/>
+      <c r="F1129" s="3"/>
     </row>
     <row r="1130" spans="1:6">
-      <c r="A1130" s="4"/>
-[...4 lines deleted...]
-      <c r="F1130" s="4"/>
+      <c r="A1130" s="5"/>
+      <c r="B1130" s="5"/>
+      <c r="C1130" s="2"/>
+      <c r="D1130" s="9"/>
+      <c r="E1130" s="6"/>
+      <c r="F1130" s="3"/>
     </row>
     <row r="1131" spans="1:6">
-      <c r="A1131" s="4"/>
-[...4 lines deleted...]
-      <c r="F1131" s="4"/>
+      <c r="A1131" s="5"/>
+      <c r="B1131" s="5"/>
+      <c r="C1131" s="2"/>
+      <c r="D1131" s="9"/>
+      <c r="E1131" s="6"/>
+      <c r="F1131" s="3"/>
     </row>
     <row r="1132" spans="1:6">
-      <c r="A1132" s="4"/>
-[...4 lines deleted...]
-      <c r="F1132" s="4"/>
+      <c r="A1132" s="5"/>
+      <c r="B1132" s="5"/>
+      <c r="C1132" s="2"/>
+      <c r="D1132" s="9"/>
+      <c r="E1132" s="6"/>
+      <c r="F1132" s="3"/>
     </row>
     <row r="1133" spans="1:6">
-      <c r="A1133" s="4"/>
-[...4 lines deleted...]
-      <c r="F1133" s="4"/>
+      <c r="A1133" s="5"/>
+      <c r="B1133" s="5"/>
+      <c r="C1133" s="2"/>
+      <c r="D1133" s="9"/>
+      <c r="E1133" s="6"/>
+      <c r="F1133" s="3"/>
     </row>
     <row r="1134" spans="1:6">
-      <c r="A1134" s="4"/>
-[...4 lines deleted...]
-      <c r="F1134" s="4"/>
+      <c r="A1134" s="5"/>
+      <c r="B1134" s="5"/>
+      <c r="C1134" s="2"/>
+      <c r="D1134" s="9"/>
+      <c r="E1134" s="6"/>
+      <c r="F1134" s="3"/>
     </row>
     <row r="1135" spans="1:6">
-      <c r="A1135" s="4"/>
-[...4 lines deleted...]
-      <c r="F1135" s="4"/>
+      <c r="A1135" s="5"/>
+      <c r="B1135" s="5"/>
+      <c r="C1135" s="2"/>
+      <c r="D1135" s="9"/>
+      <c r="E1135" s="6"/>
+      <c r="F1135" s="3"/>
     </row>
     <row r="1136" spans="1:6">
-      <c r="A1136" s="4"/>
-[...4 lines deleted...]
-      <c r="F1136" s="4"/>
+      <c r="A1136" s="5"/>
+      <c r="B1136" s="5"/>
+      <c r="C1136" s="2"/>
+      <c r="D1136" s="9"/>
+      <c r="E1136" s="6"/>
+      <c r="F1136" s="3"/>
     </row>
     <row r="1137" spans="1:6">
-      <c r="A1137" s="4"/>
-[...4 lines deleted...]
-      <c r="F1137" s="4"/>
+      <c r="A1137" s="5"/>
+      <c r="B1137" s="5"/>
+      <c r="C1137" s="2"/>
+      <c r="D1137" s="9"/>
+      <c r="E1137" s="6"/>
+      <c r="F1137" s="3"/>
     </row>
     <row r="1138" spans="1:6">
-      <c r="A1138" s="4"/>
-[...4 lines deleted...]
-      <c r="F1138" s="4"/>
+      <c r="A1138" s="5"/>
+      <c r="B1138" s="5"/>
+      <c r="C1138" s="2"/>
+      <c r="D1138" s="9"/>
+      <c r="E1138" s="6"/>
+      <c r="F1138" s="3"/>
     </row>
     <row r="1139" spans="1:6">
-      <c r="A1139" s="4"/>
-[...4 lines deleted...]
-      <c r="F1139" s="4"/>
+      <c r="A1139" s="5"/>
+      <c r="B1139" s="5"/>
+      <c r="C1139" s="2"/>
+      <c r="D1139" s="9"/>
+      <c r="E1139" s="6"/>
+      <c r="F1139" s="3"/>
     </row>
     <row r="1140" spans="1:6">
-      <c r="A1140" s="4"/>
-[...4 lines deleted...]
-      <c r="F1140" s="4"/>
+      <c r="A1140" s="5"/>
+      <c r="B1140" s="5"/>
+      <c r="C1140" s="2"/>
+      <c r="D1140" s="9"/>
+      <c r="E1140" s="6"/>
+      <c r="F1140" s="3"/>
     </row>
     <row r="1141" spans="1:6">
-      <c r="A1141" s="4"/>
-[...4 lines deleted...]
-      <c r="F1141" s="4"/>
+      <c r="A1141" s="5"/>
+      <c r="B1141" s="5"/>
+      <c r="C1141" s="2"/>
+      <c r="D1141" s="9"/>
+      <c r="E1141" s="6"/>
+      <c r="F1141" s="3"/>
     </row>
     <row r="1142" spans="1:6">
-      <c r="A1142" s="4"/>
-[...4 lines deleted...]
-      <c r="F1142" s="4"/>
+      <c r="A1142" s="5"/>
+      <c r="B1142" s="5"/>
+      <c r="C1142" s="2"/>
+      <c r="D1142" s="9"/>
+      <c r="E1142" s="6"/>
+      <c r="F1142" s="3"/>
     </row>
     <row r="1143" spans="1:6">
-      <c r="A1143" s="4"/>
-[...4 lines deleted...]
-      <c r="F1143" s="4"/>
+      <c r="A1143" s="5"/>
+      <c r="B1143" s="5"/>
+      <c r="C1143" s="2"/>
+      <c r="D1143" s="9"/>
+      <c r="E1143" s="6"/>
+      <c r="F1143" s="3"/>
     </row>
     <row r="1144" spans="1:6">
-      <c r="A1144" s="4"/>
-[...4 lines deleted...]
-      <c r="F1144" s="4"/>
+      <c r="A1144" s="5"/>
+      <c r="B1144" s="5"/>
+      <c r="C1144" s="2"/>
+      <c r="D1144" s="9"/>
+      <c r="E1144" s="6"/>
+      <c r="F1144" s="3"/>
     </row>
     <row r="1145" spans="1:6">
-      <c r="A1145" s="4"/>
-[...4 lines deleted...]
-      <c r="F1145" s="4"/>
+      <c r="A1145" s="5"/>
+      <c r="B1145" s="5"/>
+      <c r="C1145" s="2"/>
+      <c r="D1145" s="9"/>
+      <c r="E1145" s="6"/>
+      <c r="F1145" s="3"/>
     </row>
     <row r="1146" spans="1:6">
-      <c r="A1146" s="4"/>
-[...4 lines deleted...]
-      <c r="F1146" s="4"/>
+      <c r="A1146" s="5"/>
+      <c r="B1146" s="5"/>
+      <c r="C1146" s="2"/>
+      <c r="D1146" s="9"/>
+      <c r="E1146" s="6"/>
+      <c r="F1146" s="3"/>
     </row>
     <row r="1147" spans="1:6">
-      <c r="A1147" s="4"/>
-[...4 lines deleted...]
-      <c r="F1147" s="4"/>
+      <c r="A1147" s="5"/>
+      <c r="B1147" s="5"/>
+      <c r="C1147" s="2"/>
+      <c r="D1147" s="9"/>
+      <c r="E1147" s="6"/>
+      <c r="F1147" s="3"/>
     </row>
     <row r="1148" spans="1:6">
-      <c r="A1148" s="4"/>
-[...4 lines deleted...]
-      <c r="F1148" s="4"/>
+      <c r="A1148" s="5"/>
+      <c r="B1148" s="5"/>
+      <c r="C1148" s="2"/>
+      <c r="D1148" s="9"/>
+      <c r="E1148" s="6"/>
+      <c r="F1148" s="3"/>
     </row>
     <row r="1149" spans="1:6">
-      <c r="A1149" s="4"/>
-[...4 lines deleted...]
-      <c r="F1149" s="4"/>
+      <c r="A1149" s="5"/>
+      <c r="B1149" s="5"/>
+      <c r="C1149" s="2"/>
+      <c r="D1149" s="9"/>
+      <c r="E1149" s="6"/>
+      <c r="F1149" s="3"/>
     </row>
     <row r="1150" spans="1:6">
-      <c r="A1150" s="4"/>
-[...4 lines deleted...]
-      <c r="F1150" s="4"/>
+      <c r="A1150" s="5"/>
+      <c r="B1150" s="5"/>
+      <c r="C1150" s="2"/>
+      <c r="D1150" s="9"/>
+      <c r="E1150" s="6"/>
+      <c r="F1150" s="3"/>
     </row>
     <row r="1151" spans="1:6">
-      <c r="A1151" s="4"/>
-[...4 lines deleted...]
-      <c r="F1151" s="4"/>
+      <c r="A1151" s="5"/>
+      <c r="B1151" s="5"/>
+      <c r="C1151" s="2"/>
+      <c r="D1151" s="9"/>
+      <c r="E1151" s="6"/>
+      <c r="F1151" s="3"/>
     </row>
     <row r="1152" spans="1:6">
-      <c r="A1152" s="4"/>
-[...4 lines deleted...]
-      <c r="F1152" s="4"/>
+      <c r="A1152" s="5"/>
+      <c r="B1152" s="5"/>
+      <c r="C1152" s="2"/>
+      <c r="D1152" s="9"/>
+      <c r="E1152" s="6"/>
+      <c r="F1152" s="3"/>
     </row>
     <row r="1153" spans="1:6">
-      <c r="A1153" s="4"/>
-[...4 lines deleted...]
-      <c r="F1153" s="4"/>
+      <c r="A1153" s="5"/>
+      <c r="B1153" s="5"/>
+      <c r="C1153" s="2"/>
+      <c r="D1153" s="9"/>
+      <c r="E1153" s="6"/>
+      <c r="F1153" s="3"/>
     </row>
     <row r="1154" spans="1:6">
-      <c r="A1154" s="4"/>
-[...4 lines deleted...]
-      <c r="F1154" s="4"/>
+      <c r="A1154" s="5"/>
+      <c r="B1154" s="5"/>
+      <c r="C1154" s="2"/>
+      <c r="D1154" s="9"/>
+      <c r="E1154" s="6"/>
+      <c r="F1154" s="3"/>
     </row>
     <row r="1155" spans="1:6">
-      <c r="A1155" s="4"/>
-[...4 lines deleted...]
-      <c r="F1155" s="4"/>
+      <c r="A1155" s="5"/>
+      <c r="B1155" s="5"/>
+      <c r="C1155" s="2"/>
+      <c r="D1155" s="9"/>
+      <c r="E1155" s="6"/>
+      <c r="F1155" s="3"/>
     </row>
     <row r="1156" spans="1:6">
-      <c r="A1156" s="4"/>
-[...4 lines deleted...]
-      <c r="F1156" s="4"/>
+      <c r="A1156" s="5"/>
+      <c r="B1156" s="5"/>
+      <c r="C1156" s="2"/>
+      <c r="D1156" s="9"/>
+      <c r="E1156" s="6"/>
+      <c r="F1156" s="3"/>
     </row>
     <row r="1157" spans="1:6">
-      <c r="A1157" s="4"/>
-[...4 lines deleted...]
-      <c r="F1157" s="4"/>
+      <c r="A1157" s="5"/>
+      <c r="B1157" s="5"/>
+      <c r="C1157" s="2"/>
+      <c r="D1157" s="9"/>
+      <c r="E1157" s="6"/>
+      <c r="F1157" s="3"/>
     </row>
     <row r="1158" spans="1:6">
-      <c r="A1158" s="4"/>
-[...4 lines deleted...]
-      <c r="F1158" s="4"/>
+      <c r="A1158" s="5"/>
+      <c r="B1158" s="5"/>
+      <c r="C1158" s="2"/>
+      <c r="D1158" s="9"/>
+      <c r="E1158" s="6"/>
+      <c r="F1158" s="3"/>
     </row>
     <row r="1159" spans="1:6">
-      <c r="A1159" s="4"/>
-[...4 lines deleted...]
-      <c r="F1159" s="4"/>
+      <c r="A1159" s="5"/>
+      <c r="B1159" s="5"/>
+      <c r="C1159" s="2"/>
+      <c r="D1159" s="9"/>
+      <c r="E1159" s="6"/>
+      <c r="F1159" s="3"/>
     </row>
     <row r="1160" spans="1:6">
-      <c r="A1160" s="4"/>
-[...4 lines deleted...]
-      <c r="F1160" s="4"/>
+      <c r="A1160" s="5"/>
+      <c r="B1160" s="5"/>
+      <c r="C1160" s="2"/>
+      <c r="D1160" s="9"/>
+      <c r="E1160" s="6"/>
+      <c r="F1160" s="3"/>
     </row>
     <row r="1161" spans="1:6">
-      <c r="A1161" s="4"/>
-[...4 lines deleted...]
-      <c r="F1161" s="4"/>
+      <c r="A1161" s="5"/>
+      <c r="B1161" s="5"/>
+      <c r="C1161" s="2"/>
+      <c r="D1161" s="9"/>
+      <c r="E1161" s="6"/>
+      <c r="F1161" s="3"/>
     </row>
     <row r="1162" spans="1:6">
-      <c r="A1162" s="4"/>
-[...4 lines deleted...]
-      <c r="F1162" s="4"/>
+      <c r="A1162" s="5"/>
+      <c r="B1162" s="5"/>
+      <c r="C1162" s="2"/>
+      <c r="D1162" s="9"/>
+      <c r="E1162" s="6"/>
+      <c r="F1162" s="3"/>
     </row>
     <row r="1163" spans="1:6">
-      <c r="A1163" s="4"/>
-[...4 lines deleted...]
-      <c r="F1163" s="4"/>
+      <c r="A1163" s="5"/>
+      <c r="B1163" s="5"/>
+      <c r="C1163" s="2"/>
+      <c r="D1163" s="9"/>
+      <c r="E1163" s="6"/>
+      <c r="F1163" s="3"/>
     </row>
     <row r="1164" spans="1:6">
-      <c r="A1164" s="4"/>
-[...4 lines deleted...]
-      <c r="F1164" s="4"/>
+      <c r="A1164" s="5"/>
+      <c r="B1164" s="5"/>
+      <c r="C1164" s="2"/>
+      <c r="D1164" s="9"/>
+      <c r="E1164" s="6"/>
+      <c r="F1164" s="3"/>
     </row>
     <row r="1165" spans="1:6">
-      <c r="A1165" s="4"/>
-[...4 lines deleted...]
-      <c r="F1165" s="4"/>
+      <c r="A1165" s="5"/>
+      <c r="B1165" s="5"/>
+      <c r="C1165" s="2"/>
+      <c r="D1165" s="9"/>
+      <c r="E1165" s="6"/>
+      <c r="F1165" s="3"/>
     </row>
     <row r="1166" spans="1:6">
-      <c r="A1166" s="4"/>
-[...4 lines deleted...]
-      <c r="F1166" s="4"/>
+      <c r="A1166" s="5"/>
+      <c r="B1166" s="5"/>
+      <c r="C1166" s="2"/>
+      <c r="D1166" s="9"/>
+      <c r="E1166" s="6"/>
+      <c r="F1166" s="3"/>
     </row>
     <row r="1167" spans="1:6">
-      <c r="A1167" s="4"/>
-[...4 lines deleted...]
-      <c r="F1167" s="4"/>
+      <c r="A1167" s="5"/>
+      <c r="B1167" s="5"/>
+      <c r="C1167" s="2"/>
+      <c r="D1167" s="9"/>
+      <c r="E1167" s="6"/>
+      <c r="F1167" s="3"/>
     </row>
     <row r="1168" spans="1:6">
-      <c r="A1168" s="4"/>
-[...4 lines deleted...]
-      <c r="F1168" s="4"/>
+      <c r="A1168" s="5"/>
+      <c r="B1168" s="5"/>
+      <c r="C1168" s="2"/>
+      <c r="D1168" s="9"/>
+      <c r="E1168" s="6"/>
+      <c r="F1168" s="3"/>
     </row>
     <row r="1169" spans="1:6">
-      <c r="A1169" s="4"/>
-[...4 lines deleted...]
-      <c r="F1169" s="4"/>
+      <c r="A1169" s="5"/>
+      <c r="B1169" s="5"/>
+      <c r="C1169" s="2"/>
+      <c r="D1169" s="9"/>
+      <c r="E1169" s="6"/>
+      <c r="F1169" s="3"/>
     </row>
     <row r="1170" spans="1:6">
-      <c r="A1170" s="4"/>
-[...4 lines deleted...]
-      <c r="F1170" s="4"/>
+      <c r="A1170" s="5"/>
+      <c r="B1170" s="5"/>
+      <c r="C1170" s="2"/>
+      <c r="D1170" s="9"/>
+      <c r="E1170" s="6"/>
+      <c r="F1170" s="3"/>
     </row>
     <row r="1171" spans="1:6">
-      <c r="A1171" s="4"/>
-[...4 lines deleted...]
-      <c r="F1171" s="4"/>
+      <c r="A1171" s="5"/>
+      <c r="B1171" s="5"/>
+      <c r="C1171" s="2"/>
+      <c r="D1171" s="9"/>
+      <c r="E1171" s="6"/>
+      <c r="F1171" s="3"/>
     </row>
     <row r="1172" spans="1:6">
-      <c r="A1172" s="4"/>
-[...4 lines deleted...]
-      <c r="F1172" s="4"/>
+      <c r="A1172" s="5"/>
+      <c r="B1172" s="5"/>
+      <c r="C1172" s="2"/>
+      <c r="D1172" s="9"/>
+      <c r="E1172" s="6"/>
+      <c r="F1172" s="3"/>
     </row>
     <row r="1173" spans="1:6">
-      <c r="A1173" s="4"/>
-[...4 lines deleted...]
-      <c r="F1173" s="4"/>
+      <c r="A1173" s="5"/>
+      <c r="B1173" s="5"/>
+      <c r="C1173" s="2"/>
+      <c r="D1173" s="9"/>
+      <c r="E1173" s="6"/>
+      <c r="F1173" s="3"/>
     </row>
     <row r="1174" spans="1:6">
-      <c r="A1174" s="4"/>
-[...4 lines deleted...]
-      <c r="F1174" s="4"/>
+      <c r="A1174" s="5"/>
+      <c r="B1174" s="5"/>
+      <c r="C1174" s="2"/>
+      <c r="D1174" s="9"/>
+      <c r="E1174" s="6"/>
+      <c r="F1174" s="3"/>
     </row>
     <row r="1175" spans="1:6">
-      <c r="A1175" s="4"/>
-[...4 lines deleted...]
-      <c r="F1175" s="4"/>
+      <c r="A1175" s="5"/>
+      <c r="B1175" s="5"/>
+      <c r="C1175" s="2"/>
+      <c r="D1175" s="9"/>
+      <c r="E1175" s="6"/>
+      <c r="F1175" s="3"/>
     </row>
     <row r="1176" spans="1:6">
-      <c r="A1176" s="4"/>
-[...4 lines deleted...]
-      <c r="F1176" s="4"/>
+      <c r="A1176" s="5"/>
+      <c r="B1176" s="5"/>
+      <c r="C1176" s="2"/>
+      <c r="D1176" s="9"/>
+      <c r="E1176" s="6"/>
+      <c r="F1176" s="3"/>
     </row>
     <row r="1177" spans="1:6">
-      <c r="A1177" s="4"/>
-[...4 lines deleted...]
-      <c r="F1177" s="4"/>
+      <c r="A1177" s="5"/>
+      <c r="B1177" s="5"/>
+      <c r="C1177" s="2"/>
+      <c r="D1177" s="9"/>
+      <c r="E1177" s="6"/>
+      <c r="F1177" s="3"/>
     </row>
     <row r="1178" spans="1:6">
-      <c r="A1178" s="4"/>
-[...4 lines deleted...]
-      <c r="F1178" s="4"/>
+      <c r="A1178" s="5"/>
+      <c r="B1178" s="5"/>
+      <c r="C1178" s="2"/>
+      <c r="D1178" s="9"/>
+      <c r="E1178" s="6"/>
+      <c r="F1178" s="3"/>
     </row>
     <row r="1179" spans="1:6">
-      <c r="A1179" s="4"/>
-[...4 lines deleted...]
-      <c r="F1179" s="4"/>
+      <c r="A1179" s="5"/>
+      <c r="B1179" s="5"/>
+      <c r="C1179" s="2"/>
+      <c r="D1179" s="9"/>
+      <c r="E1179" s="6"/>
+      <c r="F1179" s="3"/>
     </row>
     <row r="1180" spans="1:6">
-      <c r="A1180" s="4"/>
-[...4 lines deleted...]
-      <c r="F1180" s="4"/>
+      <c r="A1180" s="5"/>
+      <c r="B1180" s="5"/>
+      <c r="C1180" s="2"/>
+      <c r="D1180" s="9"/>
+      <c r="E1180" s="6"/>
+      <c r="F1180" s="3"/>
     </row>
     <row r="1181" spans="1:6">
-      <c r="A1181" s="4"/>
-[...4 lines deleted...]
-      <c r="F1181" s="4"/>
+      <c r="A1181" s="5"/>
+      <c r="B1181" s="5"/>
+      <c r="C1181" s="2"/>
+      <c r="D1181" s="9"/>
+      <c r="E1181" s="6"/>
+      <c r="F1181" s="3"/>
     </row>
     <row r="1182" spans="1:6">
-      <c r="A1182" s="4"/>
-[...4 lines deleted...]
-      <c r="F1182" s="4"/>
+      <c r="A1182" s="5"/>
+      <c r="B1182" s="5"/>
+      <c r="C1182" s="2"/>
+      <c r="D1182" s="9"/>
+      <c r="E1182" s="6"/>
+      <c r="F1182" s="3"/>
     </row>
     <row r="1183" spans="1:6">
-      <c r="A1183" s="4"/>
-[...4 lines deleted...]
-      <c r="F1183" s="4"/>
+      <c r="A1183" s="5"/>
+      <c r="B1183" s="5"/>
+      <c r="C1183" s="2"/>
+      <c r="D1183" s="9"/>
+      <c r="E1183" s="6"/>
+      <c r="F1183" s="3"/>
     </row>
     <row r="1184" spans="1:6">
-      <c r="A1184" s="4"/>
-[...4 lines deleted...]
-      <c r="F1184" s="4"/>
+      <c r="A1184" s="5"/>
+      <c r="B1184" s="5"/>
+      <c r="C1184" s="2"/>
+      <c r="D1184" s="9"/>
+      <c r="E1184" s="6"/>
+      <c r="F1184" s="3"/>
     </row>
     <row r="1185" spans="1:6">
-      <c r="A1185" s="4"/>
-[...4 lines deleted...]
-      <c r="F1185" s="4"/>
+      <c r="A1185" s="5"/>
+      <c r="B1185" s="5"/>
+      <c r="C1185" s="2"/>
+      <c r="D1185" s="9"/>
+      <c r="E1185" s="6"/>
+      <c r="F1185" s="3"/>
     </row>
     <row r="1186" spans="1:6">
-      <c r="A1186" s="4"/>
-[...4 lines deleted...]
-      <c r="F1186" s="4"/>
+      <c r="A1186" s="5"/>
+      <c r="B1186" s="5"/>
+      <c r="C1186" s="2"/>
+      <c r="D1186" s="9"/>
+      <c r="E1186" s="6"/>
+      <c r="F1186" s="3"/>
     </row>
     <row r="1187" spans="1:6">
-      <c r="A1187" s="4"/>
-[...4 lines deleted...]
-      <c r="F1187" s="4"/>
+      <c r="A1187" s="5"/>
+      <c r="B1187" s="5"/>
+      <c r="C1187" s="2"/>
+      <c r="D1187" s="9"/>
+      <c r="E1187" s="6"/>
+      <c r="F1187" s="3"/>
     </row>
     <row r="1188" spans="1:6">
-      <c r="A1188" s="4"/>
-[...4 lines deleted...]
-      <c r="F1188" s="4"/>
+      <c r="A1188" s="5"/>
+      <c r="B1188" s="5"/>
+      <c r="C1188" s="2"/>
+      <c r="D1188" s="9"/>
+      <c r="E1188" s="6"/>
+      <c r="F1188" s="3"/>
     </row>
     <row r="1189" spans="1:6">
-      <c r="A1189" s="4"/>
-[...4 lines deleted...]
-      <c r="F1189" s="4"/>
+      <c r="A1189" s="5"/>
+      <c r="B1189" s="5"/>
+      <c r="C1189" s="2"/>
+      <c r="D1189" s="9"/>
+      <c r="E1189" s="6"/>
+      <c r="F1189" s="3"/>
     </row>
     <row r="1190" spans="1:6">
-      <c r="A1190" s="4"/>
-[...4 lines deleted...]
-      <c r="F1190" s="4"/>
+      <c r="A1190" s="5"/>
+      <c r="B1190" s="5"/>
+      <c r="C1190" s="2"/>
+      <c r="D1190" s="9"/>
+      <c r="E1190" s="6"/>
+      <c r="F1190" s="3"/>
     </row>
     <row r="1191" spans="1:6">
-      <c r="A1191" s="4"/>
-[...4 lines deleted...]
-      <c r="F1191" s="4"/>
+      <c r="A1191" s="5"/>
+      <c r="B1191" s="5"/>
+      <c r="C1191" s="2"/>
+      <c r="D1191" s="9"/>
+      <c r="E1191" s="6"/>
+      <c r="F1191" s="3"/>
     </row>
     <row r="1192" spans="1:6">
-      <c r="A1192" s="4"/>
-[...4 lines deleted...]
-      <c r="F1192" s="4"/>
+      <c r="A1192" s="5"/>
+      <c r="B1192" s="5"/>
+      <c r="C1192" s="2"/>
+      <c r="D1192" s="9"/>
+      <c r="E1192" s="6"/>
+      <c r="F1192" s="3"/>
     </row>
     <row r="1193" spans="1:6">
-      <c r="A1193" s="4"/>
-[...4 lines deleted...]
-      <c r="F1193" s="4"/>
+      <c r="A1193" s="5"/>
+      <c r="B1193" s="5"/>
+      <c r="C1193" s="2"/>
+      <c r="D1193" s="9"/>
+      <c r="E1193" s="6"/>
+      <c r="F1193" s="3"/>
     </row>
     <row r="1194" spans="1:6">
-      <c r="A1194" s="4"/>
-[...4 lines deleted...]
-      <c r="F1194" s="4"/>
+      <c r="A1194" s="5"/>
+      <c r="B1194" s="5"/>
+      <c r="C1194" s="2"/>
+      <c r="D1194" s="9"/>
+      <c r="E1194" s="6"/>
+      <c r="F1194" s="3"/>
     </row>
     <row r="1195" spans="1:6">
-      <c r="A1195" s="4"/>
-[...4 lines deleted...]
-      <c r="F1195" s="4"/>
+      <c r="A1195" s="5"/>
+      <c r="B1195" s="5"/>
+      <c r="C1195" s="2"/>
+      <c r="D1195" s="9"/>
+      <c r="E1195" s="6"/>
+      <c r="F1195" s="3"/>
     </row>
     <row r="1196" spans="1:6">
-      <c r="A1196" s="4"/>
-[...4 lines deleted...]
-      <c r="F1196" s="4"/>
+      <c r="A1196" s="5"/>
+      <c r="B1196" s="5"/>
+      <c r="C1196" s="2"/>
+      <c r="D1196" s="9"/>
+      <c r="E1196" s="6"/>
+      <c r="F1196" s="3"/>
     </row>
     <row r="1197" spans="1:6">
-      <c r="A1197" s="4"/>
-[...4 lines deleted...]
-      <c r="F1197" s="4"/>
+      <c r="A1197" s="5"/>
+      <c r="B1197" s="5"/>
+      <c r="C1197" s="2"/>
+      <c r="D1197" s="9"/>
+      <c r="E1197" s="6"/>
+      <c r="F1197" s="3"/>
     </row>
     <row r="1198" spans="1:6">
-      <c r="A1198" s="4"/>
-[...4 lines deleted...]
-      <c r="F1198" s="4"/>
+      <c r="A1198" s="5"/>
+      <c r="B1198" s="5"/>
+      <c r="C1198" s="2"/>
+      <c r="D1198" s="9"/>
+      <c r="E1198" s="6"/>
+      <c r="F1198" s="3"/>
     </row>
     <row r="1199" spans="1:6">
-      <c r="A1199" s="4"/>
-[...4 lines deleted...]
-      <c r="F1199" s="4"/>
+      <c r="A1199" s="5"/>
+      <c r="B1199" s="5"/>
+      <c r="C1199" s="2"/>
+      <c r="D1199" s="9"/>
+      <c r="E1199" s="6"/>
+      <c r="F1199" s="3"/>
     </row>
     <row r="1200" spans="1:6">
-      <c r="A1200" s="4"/>
-[...4 lines deleted...]
-      <c r="F1200" s="4"/>
+      <c r="A1200" s="5"/>
+      <c r="B1200" s="5"/>
+      <c r="C1200" s="2"/>
+      <c r="D1200" s="9"/>
+      <c r="E1200" s="6"/>
+      <c r="F1200" s="3"/>
     </row>
     <row r="1201" spans="1:6">
-      <c r="A1201" s="4"/>
-[...4 lines deleted...]
-      <c r="F1201" s="4"/>
+      <c r="A1201" s="5"/>
+      <c r="B1201" s="5"/>
+      <c r="C1201" s="5"/>
+      <c r="D1201" s="9"/>
+      <c r="E1201" s="6"/>
+      <c r="F1201" s="3"/>
     </row>
     <row r="1202" spans="1:6">
-      <c r="A1202" s="4"/>
-[...4 lines deleted...]
-      <c r="F1202" s="4"/>
+      <c r="A1202" s="5"/>
+      <c r="B1202" s="5"/>
+      <c r="C1202" s="2"/>
+      <c r="D1202" s="9"/>
+      <c r="E1202" s="6"/>
+      <c r="F1202" s="3"/>
     </row>
     <row r="1203" spans="1:6">
-      <c r="A1203" s="4"/>
-[...4 lines deleted...]
-      <c r="F1203" s="4"/>
+      <c r="A1203" s="5"/>
+      <c r="B1203" s="5"/>
+      <c r="C1203" s="2"/>
+      <c r="D1203" s="9"/>
+      <c r="E1203" s="6"/>
+      <c r="F1203" s="3"/>
     </row>
     <row r="1204" spans="1:6">
-      <c r="A1204" s="4"/>
-[...4 lines deleted...]
-      <c r="F1204" s="4"/>
+      <c r="A1204" s="5"/>
+      <c r="B1204" s="5"/>
+      <c r="C1204" s="5"/>
+      <c r="D1204" s="9"/>
+      <c r="E1204" s="6"/>
+      <c r="F1204" s="3"/>
     </row>
     <row r="1205" spans="1:6">
-      <c r="A1205" s="4"/>
-[...4 lines deleted...]
-      <c r="F1205" s="4"/>
+      <c r="A1205" s="5"/>
+      <c r="B1205" s="5"/>
+      <c r="C1205" s="2"/>
+      <c r="D1205" s="9"/>
+      <c r="E1205" s="6"/>
+      <c r="F1205" s="3"/>
     </row>
     <row r="1206" spans="1:6">
-      <c r="A1206" s="4"/>
-[...4 lines deleted...]
-      <c r="F1206" s="4"/>
+      <c r="A1206" s="5"/>
+      <c r="B1206" s="5"/>
+      <c r="C1206" s="2"/>
+      <c r="D1206" s="9"/>
+      <c r="E1206" s="6"/>
+      <c r="F1206" s="3"/>
     </row>
     <row r="1207" spans="1:6">
-      <c r="A1207" s="4"/>
-[...4 lines deleted...]
-      <c r="F1207" s="4"/>
+      <c r="A1207" s="5"/>
+      <c r="B1207" s="5"/>
+      <c r="C1207" s="5"/>
+      <c r="D1207" s="9"/>
+      <c r="E1207" s="6"/>
+      <c r="F1207" s="3"/>
     </row>
     <row r="1208" spans="1:6">
-      <c r="A1208" s="4"/>
-[...4 lines deleted...]
-      <c r="F1208" s="4"/>
+      <c r="A1208" s="5"/>
+      <c r="B1208" s="5"/>
+      <c r="C1208" s="2"/>
+      <c r="D1208" s="9"/>
+      <c r="E1208" s="6"/>
+      <c r="F1208" s="3"/>
     </row>
     <row r="1209" spans="1:6">
-      <c r="A1209" s="4"/>
-[...4 lines deleted...]
-      <c r="F1209" s="4"/>
+      <c r="A1209" s="5"/>
+      <c r="B1209" s="5"/>
+      <c r="C1209" s="2"/>
+      <c r="D1209" s="9"/>
+      <c r="E1209" s="6"/>
+      <c r="F1209" s="3"/>
     </row>
     <row r="1210" spans="1:6">
-      <c r="A1210" s="4"/>
-[...4 lines deleted...]
-      <c r="F1210" s="4"/>
+      <c r="A1210" s="5"/>
+      <c r="B1210" s="5"/>
+      <c r="C1210" s="5"/>
+      <c r="D1210" s="9"/>
+      <c r="E1210" s="6"/>
+      <c r="F1210" s="3"/>
     </row>
     <row r="1211" spans="1:6">
-      <c r="A1211" s="4"/>
-[...4 lines deleted...]
-      <c r="F1211" s="4"/>
+      <c r="A1211" s="5"/>
+      <c r="B1211" s="5"/>
+      <c r="C1211" s="2"/>
+      <c r="D1211" s="9"/>
+      <c r="E1211" s="6"/>
+      <c r="F1211" s="3"/>
     </row>
     <row r="1212" spans="1:6">
-      <c r="A1212" s="4"/>
-[...4 lines deleted...]
-      <c r="F1212" s="4"/>
+      <c r="A1212" s="5"/>
+      <c r="B1212" s="5"/>
+      <c r="C1212" s="2"/>
+      <c r="D1212" s="9"/>
+      <c r="E1212" s="6"/>
+      <c r="F1212" s="3"/>
     </row>
     <row r="1213" spans="1:6">
-      <c r="A1213" s="4"/>
-[...4 lines deleted...]
-      <c r="F1213" s="4"/>
+      <c r="A1213" s="5"/>
+      <c r="B1213" s="5"/>
+      <c r="C1213" s="5"/>
+      <c r="D1213" s="9"/>
+      <c r="E1213" s="6"/>
+      <c r="F1213" s="3"/>
     </row>
     <row r="1214" spans="1:6">
-      <c r="A1214" s="4"/>
-[...4 lines deleted...]
-      <c r="F1214" s="4"/>
+      <c r="A1214" s="5"/>
+      <c r="B1214" s="5"/>
+      <c r="C1214" s="2"/>
+      <c r="D1214" s="9"/>
+      <c r="E1214" s="6"/>
+      <c r="F1214" s="3"/>
     </row>
     <row r="1215" spans="1:6">
-      <c r="A1215" s="4"/>
-[...4 lines deleted...]
-      <c r="F1215" s="4"/>
+      <c r="A1215" s="5"/>
+      <c r="B1215" s="5"/>
+      <c r="C1215" s="2"/>
+      <c r="D1215" s="9"/>
+      <c r="E1215" s="6"/>
+      <c r="F1215" s="3"/>
     </row>
     <row r="1216" spans="1:6">
-      <c r="A1216" s="4"/>
-[...4 lines deleted...]
-      <c r="F1216" s="4"/>
+      <c r="A1216" s="5"/>
+      <c r="B1216" s="5"/>
+      <c r="C1216" s="5"/>
+      <c r="D1216" s="9"/>
+      <c r="E1216" s="6"/>
+      <c r="F1216" s="3"/>
     </row>
     <row r="1217" spans="1:6">
-      <c r="A1217" s="4"/>
-[...4 lines deleted...]
-      <c r="F1217" s="4"/>
+      <c r="A1217" s="5"/>
+      <c r="B1217" s="5"/>
+      <c r="C1217" s="2"/>
+      <c r="D1217" s="9"/>
+      <c r="E1217" s="6"/>
+      <c r="F1217" s="3"/>
     </row>
     <row r="1218" spans="1:6">
-      <c r="A1218" s="4"/>
-[...4 lines deleted...]
-      <c r="F1218" s="4"/>
+      <c r="A1218" s="5"/>
+      <c r="B1218" s="5"/>
+      <c r="C1218" s="2"/>
+      <c r="D1218" s="9"/>
+      <c r="E1218" s="6"/>
+      <c r="F1218" s="3"/>
     </row>
     <row r="1219" spans="1:6">
-      <c r="A1219" s="4"/>
-[...4 lines deleted...]
-      <c r="F1219" s="4"/>
+      <c r="A1219" s="5"/>
+      <c r="B1219" s="5"/>
+      <c r="C1219" s="5"/>
+      <c r="D1219" s="9"/>
+      <c r="E1219" s="6"/>
+      <c r="F1219" s="3"/>
     </row>
     <row r="1220" spans="1:6">
-      <c r="A1220" s="4"/>
-[...4 lines deleted...]
-      <c r="F1220" s="4"/>
+      <c r="A1220" s="5"/>
+      <c r="B1220" s="5"/>
+      <c r="C1220" s="2"/>
+      <c r="D1220" s="9"/>
+      <c r="E1220" s="6"/>
+      <c r="F1220" s="3"/>
     </row>
     <row r="1221" spans="1:6">
-      <c r="A1221" s="4"/>
-[...4 lines deleted...]
-      <c r="F1221" s="4"/>
+      <c r="A1221" s="5"/>
+      <c r="B1221" s="5"/>
+      <c r="C1221" s="2"/>
+      <c r="D1221" s="9"/>
+      <c r="E1221" s="6"/>
+      <c r="F1221" s="3"/>
     </row>
     <row r="1222" spans="1:6">
-      <c r="A1222" s="4"/>
-[...4 lines deleted...]
-      <c r="F1222" s="4"/>
+      <c r="A1222" s="5"/>
+      <c r="B1222" s="5"/>
+      <c r="C1222" s="5"/>
+      <c r="D1222" s="9"/>
+      <c r="E1222" s="6"/>
+      <c r="F1222" s="3"/>
     </row>
     <row r="1223" spans="1:6">
-      <c r="A1223" s="4"/>
-[...4 lines deleted...]
-      <c r="F1223" s="4"/>
+      <c r="A1223" s="5"/>
+      <c r="B1223" s="5"/>
+      <c r="C1223" s="2"/>
+      <c r="D1223" s="9"/>
+      <c r="E1223" s="6"/>
+      <c r="F1223" s="3"/>
     </row>
     <row r="1224" spans="1:6">
-      <c r="A1224" s="4"/>
-[...4 lines deleted...]
-      <c r="F1224" s="4"/>
+      <c r="A1224" s="5"/>
+      <c r="B1224" s="5"/>
+      <c r="C1224" s="2"/>
+      <c r="D1224" s="9"/>
+      <c r="E1224" s="6"/>
+      <c r="F1224" s="3"/>
     </row>
     <row r="1225" spans="1:6">
-      <c r="A1225" s="4"/>
-[...4 lines deleted...]
-      <c r="F1225" s="4"/>
+      <c r="A1225" s="5"/>
+      <c r="B1225" s="5"/>
+      <c r="C1225" s="5"/>
+      <c r="D1225" s="9"/>
+      <c r="E1225" s="6"/>
+      <c r="F1225" s="3"/>
     </row>
     <row r="1226" spans="1:6">
-      <c r="A1226" s="4"/>
-[...4 lines deleted...]
-      <c r="F1226" s="4"/>
+      <c r="A1226" s="5"/>
+      <c r="B1226" s="5"/>
+      <c r="C1226" s="2"/>
+      <c r="D1226" s="9"/>
+      <c r="E1226" s="6"/>
+      <c r="F1226" s="3"/>
     </row>
     <row r="1227" spans="1:6">
-      <c r="A1227" s="4"/>
-[...4 lines deleted...]
-      <c r="F1227" s="4"/>
+      <c r="A1227" s="5"/>
+      <c r="B1227" s="5"/>
+      <c r="C1227" s="2"/>
+      <c r="D1227" s="9"/>
+      <c r="E1227" s="6"/>
+      <c r="F1227" s="3"/>
     </row>
     <row r="1228" spans="1:6">
-      <c r="A1228" s="4"/>
-[...4 lines deleted...]
-      <c r="F1228" s="4"/>
+      <c r="A1228" s="5"/>
+      <c r="B1228" s="5"/>
+      <c r="C1228" s="5"/>
+      <c r="D1228" s="9"/>
+      <c r="E1228" s="6"/>
+      <c r="F1228" s="3"/>
     </row>
     <row r="1229" spans="1:6">
-      <c r="A1229" s="4"/>
-[...4 lines deleted...]
-      <c r="F1229" s="4"/>
+      <c r="A1229" s="5"/>
+      <c r="B1229" s="5"/>
+      <c r="C1229" s="2"/>
+      <c r="D1229" s="9"/>
+      <c r="E1229" s="6"/>
+      <c r="F1229" s="3"/>
     </row>
     <row r="1230" spans="1:6">
-      <c r="A1230" s="4"/>
-[...4 lines deleted...]
-      <c r="F1230" s="4"/>
+      <c r="A1230" s="5"/>
+      <c r="B1230" s="5"/>
+      <c r="C1230" s="2"/>
+      <c r="D1230" s="9"/>
+      <c r="E1230" s="6"/>
+      <c r="F1230" s="3"/>
     </row>
     <row r="1231" spans="1:6">
-      <c r="A1231" s="4"/>
-[...4 lines deleted...]
-      <c r="F1231" s="4"/>
+      <c r="A1231" s="5"/>
+      <c r="B1231" s="5"/>
+      <c r="C1231" s="5"/>
+      <c r="D1231" s="9"/>
+      <c r="E1231" s="6"/>
+      <c r="F1231" s="3"/>
     </row>
     <row r="1232" spans="1:6">
-      <c r="A1232" s="4"/>
-[...4 lines deleted...]
-      <c r="F1232" s="4"/>
+      <c r="A1232" s="5"/>
+      <c r="B1232" s="5"/>
+      <c r="C1232" s="2"/>
+      <c r="D1232" s="9"/>
+      <c r="E1232" s="6"/>
+      <c r="F1232" s="3"/>
     </row>
     <row r="1233" spans="1:6">
-      <c r="A1233" s="4"/>
-[...4 lines deleted...]
-      <c r="F1233" s="4"/>
+      <c r="A1233" s="5"/>
+      <c r="B1233" s="5"/>
+      <c r="C1233" s="2"/>
+      <c r="D1233" s="9"/>
+      <c r="E1233" s="6"/>
+      <c r="F1233" s="3"/>
     </row>
     <row r="1234" spans="1:6">
-      <c r="A1234" s="4"/>
-[...4 lines deleted...]
-      <c r="F1234" s="4"/>
+      <c r="A1234" s="5"/>
+      <c r="B1234" s="5"/>
+      <c r="C1234" s="5"/>
+      <c r="D1234" s="9"/>
+      <c r="E1234" s="6"/>
+      <c r="F1234" s="3"/>
     </row>
     <row r="1235" spans="1:6">
-      <c r="A1235" s="4"/>
-[...4 lines deleted...]
-      <c r="F1235" s="4"/>
+      <c r="A1235" s="5"/>
+      <c r="B1235" s="5"/>
+      <c r="C1235" s="2"/>
+      <c r="D1235" s="9"/>
+      <c r="E1235" s="6"/>
+      <c r="F1235" s="3"/>
     </row>
     <row r="1236" spans="1:6">
-      <c r="A1236" s="4"/>
-[...4 lines deleted...]
-      <c r="F1236" s="4"/>
+      <c r="A1236" s="5"/>
+      <c r="B1236" s="5"/>
+      <c r="C1236" s="2"/>
+      <c r="D1236" s="9"/>
+      <c r="E1236" s="6"/>
+      <c r="F1236" s="3"/>
     </row>
     <row r="1237" spans="1:6">
-      <c r="A1237" s="4"/>
-[...4 lines deleted...]
-      <c r="F1237" s="4"/>
+      <c r="A1237" s="5"/>
+      <c r="B1237" s="5"/>
+      <c r="C1237" s="5"/>
+      <c r="D1237" s="9"/>
+      <c r="E1237" s="6"/>
+      <c r="F1237" s="3"/>
     </row>
     <row r="1238" spans="1:6">
-      <c r="A1238" s="4"/>
-[...4 lines deleted...]
-      <c r="F1238" s="4"/>
+      <c r="A1238" s="5"/>
+      <c r="B1238" s="5"/>
+      <c r="C1238" s="2"/>
+      <c r="D1238" s="9"/>
+      <c r="E1238" s="6"/>
+      <c r="F1238" s="3"/>
     </row>
     <row r="1239" spans="1:6">
-      <c r="A1239" s="4"/>
-[...4 lines deleted...]
-      <c r="F1239" s="4"/>
+      <c r="A1239" s="5"/>
+      <c r="B1239" s="5"/>
+      <c r="C1239" s="2"/>
+      <c r="D1239" s="9"/>
+      <c r="E1239" s="6"/>
+      <c r="F1239" s="3"/>
     </row>
     <row r="1240" spans="1:6">
-      <c r="A1240" s="4"/>
-[...4 lines deleted...]
-      <c r="F1240" s="4"/>
+      <c r="A1240" s="5"/>
+      <c r="B1240" s="5"/>
+      <c r="C1240" s="5"/>
+      <c r="D1240" s="9"/>
+      <c r="E1240" s="6"/>
+      <c r="F1240" s="3"/>
     </row>
     <row r="1241" spans="1:6">
-      <c r="A1241" s="4"/>
-[...4 lines deleted...]
-      <c r="F1241" s="4"/>
+      <c r="A1241" s="5"/>
+      <c r="B1241" s="5"/>
+      <c r="C1241" s="2"/>
+      <c r="D1241" s="9"/>
+      <c r="E1241" s="6"/>
+      <c r="F1241" s="3"/>
     </row>
     <row r="1242" spans="1:6">
-      <c r="A1242" s="4"/>
-[...4 lines deleted...]
-      <c r="F1242" s="4"/>
+      <c r="A1242" s="5"/>
+      <c r="B1242" s="5"/>
+      <c r="C1242" s="2"/>
+      <c r="D1242" s="9"/>
+      <c r="E1242" s="6"/>
+      <c r="F1242" s="3"/>
     </row>
     <row r="1243" spans="1:6">
-      <c r="A1243" s="4"/>
-[...4 lines deleted...]
-      <c r="F1243" s="4"/>
+      <c r="A1243" s="5"/>
+      <c r="B1243" s="5"/>
+      <c r="C1243" s="5"/>
+      <c r="D1243" s="9"/>
+      <c r="E1243" s="6"/>
+      <c r="F1243" s="3"/>
     </row>
     <row r="1244" spans="1:6">
-      <c r="A1244" s="4"/>
-[...4 lines deleted...]
-      <c r="F1244" s="4"/>
+      <c r="A1244" s="5"/>
+      <c r="B1244" s="5"/>
+      <c r="C1244" s="2"/>
+      <c r="D1244" s="9"/>
+      <c r="E1244" s="6"/>
+      <c r="F1244" s="3"/>
     </row>
     <row r="1245" spans="1:6">
-      <c r="A1245" s="4"/>
-[...4 lines deleted...]
-      <c r="F1245" s="4"/>
+      <c r="A1245" s="5"/>
+      <c r="B1245" s="5"/>
+      <c r="C1245" s="2"/>
+      <c r="D1245" s="9"/>
+      <c r="E1245" s="6"/>
+      <c r="F1245" s="3"/>
     </row>
     <row r="1246" spans="1:6">
-      <c r="A1246" s="4"/>
-[...4 lines deleted...]
-      <c r="F1246" s="4"/>
+      <c r="A1246" s="5"/>
+      <c r="B1246" s="5"/>
+      <c r="C1246" s="5"/>
+      <c r="D1246" s="9"/>
+      <c r="E1246" s="6"/>
+      <c r="F1246" s="3"/>
     </row>
     <row r="1247" spans="1:6">
-      <c r="A1247" s="4"/>
-[...4 lines deleted...]
-      <c r="F1247" s="4"/>
+      <c r="A1247" s="5"/>
+      <c r="B1247" s="5"/>
+      <c r="C1247" s="2"/>
+      <c r="D1247" s="9"/>
+      <c r="E1247" s="6"/>
+      <c r="F1247" s="3"/>
     </row>
     <row r="1248" spans="1:6">
-      <c r="A1248" s="4"/>
-[...4 lines deleted...]
-      <c r="F1248" s="4"/>
+      <c r="A1248" s="5"/>
+      <c r="B1248" s="5"/>
+      <c r="C1248" s="2"/>
+      <c r="D1248" s="9"/>
+      <c r="E1248" s="6"/>
+      <c r="F1248" s="3"/>
     </row>
     <row r="1249" spans="1:6">
-      <c r="A1249" s="4"/>
-[...4 lines deleted...]
-      <c r="F1249" s="4"/>
+      <c r="A1249" s="5"/>
+      <c r="B1249" s="5"/>
+      <c r="C1249" s="5"/>
+      <c r="D1249" s="9"/>
+      <c r="E1249" s="6"/>
+      <c r="F1249" s="3"/>
     </row>
     <row r="1250" spans="1:6">
-      <c r="A1250" s="4"/>
-[...4 lines deleted...]
-      <c r="F1250" s="4"/>
+      <c r="A1250" s="5"/>
+      <c r="B1250" s="5"/>
+      <c r="C1250" s="2"/>
+      <c r="D1250" s="9"/>
+      <c r="E1250" s="6"/>
+      <c r="F1250" s="3"/>
     </row>
     <row r="1251" spans="1:6">
-      <c r="A1251" s="4"/>
-[...4 lines deleted...]
-      <c r="F1251" s="4"/>
+      <c r="A1251" s="5"/>
+      <c r="B1251" s="5"/>
+      <c r="C1251" s="2"/>
+      <c r="D1251" s="9"/>
+      <c r="E1251" s="6"/>
+      <c r="F1251" s="3"/>
     </row>
     <row r="1252" spans="1:6">
-      <c r="A1252" s="4"/>
-[...4 lines deleted...]
-      <c r="F1252" s="4"/>
+      <c r="A1252" s="5"/>
+      <c r="B1252" s="5"/>
+      <c r="C1252" s="5"/>
+      <c r="D1252" s="9"/>
+      <c r="E1252" s="6"/>
+      <c r="F1252" s="3"/>
     </row>
     <row r="1253" spans="1:6">
-      <c r="A1253" s="4"/>
-[...4 lines deleted...]
-      <c r="F1253" s="4"/>
+      <c r="A1253" s="5"/>
+      <c r="B1253" s="5"/>
+      <c r="C1253" s="2"/>
+      <c r="D1253" s="9"/>
+      <c r="E1253" s="6"/>
+      <c r="F1253" s="3"/>
     </row>
     <row r="1254" spans="1:6">
-      <c r="A1254" s="4"/>
-[...4 lines deleted...]
-      <c r="F1254" s="4"/>
+      <c r="A1254" s="5"/>
+      <c r="B1254" s="5"/>
+      <c r="C1254" s="2"/>
+      <c r="D1254" s="9"/>
+      <c r="E1254" s="6"/>
+      <c r="F1254" s="3"/>
     </row>
     <row r="1255" spans="1:6">
-      <c r="A1255" s="4"/>
-[...4 lines deleted...]
-      <c r="F1255" s="4"/>
+      <c r="A1255" s="5"/>
+      <c r="B1255" s="5"/>
+      <c r="C1255" s="5"/>
+      <c r="D1255" s="9"/>
+      <c r="E1255" s="6"/>
+      <c r="F1255" s="3"/>
     </row>
     <row r="1256" spans="1:6">
-      <c r="A1256" s="4"/>
-[...4 lines deleted...]
-      <c r="F1256" s="4"/>
+      <c r="A1256" s="5"/>
+      <c r="B1256" s="5"/>
+      <c r="C1256" s="2"/>
+      <c r="D1256" s="9"/>
+      <c r="E1256" s="6"/>
+      <c r="F1256" s="3"/>
     </row>
     <row r="1257" spans="1:6">
-      <c r="A1257" s="4"/>
-[...4 lines deleted...]
-      <c r="F1257" s="4"/>
+      <c r="A1257" s="5"/>
+      <c r="B1257" s="5"/>
+      <c r="C1257" s="2"/>
+      <c r="D1257" s="9"/>
+      <c r="E1257" s="6"/>
+      <c r="F1257" s="3"/>
     </row>
     <row r="1258" spans="1:6">
-      <c r="A1258" s="4"/>
-[...4 lines deleted...]
-      <c r="F1258" s="4"/>
+      <c r="A1258" s="5"/>
+      <c r="B1258" s="5"/>
+      <c r="C1258" s="5"/>
+      <c r="D1258" s="9"/>
+      <c r="E1258" s="6"/>
+      <c r="F1258" s="3"/>
     </row>
     <row r="1259" spans="1:6">
-      <c r="A1259" s="4"/>
-[...4 lines deleted...]
-      <c r="F1259" s="4"/>
+      <c r="A1259" s="5"/>
+      <c r="B1259" s="5"/>
+      <c r="C1259" s="2"/>
+      <c r="D1259" s="9"/>
+      <c r="E1259" s="6"/>
+      <c r="F1259" s="3"/>
     </row>
     <row r="1260" spans="1:6">
-      <c r="A1260" s="4"/>
-[...4 lines deleted...]
-      <c r="F1260" s="4"/>
+      <c r="A1260" s="5"/>
+      <c r="B1260" s="5"/>
+      <c r="C1260" s="2"/>
+      <c r="D1260" s="9"/>
+      <c r="E1260" s="6"/>
+      <c r="F1260" s="3"/>
     </row>
     <row r="1261" spans="1:6">
-      <c r="A1261" s="4"/>
-[...4 lines deleted...]
-      <c r="F1261" s="4"/>
+      <c r="A1261" s="5"/>
+      <c r="B1261" s="5"/>
+      <c r="C1261" s="5"/>
+      <c r="D1261" s="9"/>
+      <c r="E1261" s="6"/>
+      <c r="F1261" s="3"/>
     </row>
     <row r="1262" spans="1:6">
-      <c r="A1262" s="4"/>
-[...4 lines deleted...]
-      <c r="F1262" s="4"/>
+      <c r="A1262" s="5"/>
+      <c r="B1262" s="5"/>
+      <c r="C1262" s="2"/>
+      <c r="D1262" s="9"/>
+      <c r="E1262" s="6"/>
+      <c r="F1262" s="3"/>
     </row>
     <row r="1263" spans="1:6">
-      <c r="A1263" s="4"/>
-[...4 lines deleted...]
-      <c r="F1263" s="4"/>
+      <c r="A1263" s="5"/>
+      <c r="B1263" s="5"/>
+      <c r="C1263" s="2"/>
+      <c r="D1263" s="9"/>
+      <c r="E1263" s="6"/>
+      <c r="F1263" s="3"/>
     </row>
     <row r="1264" spans="1:6">
-      <c r="A1264" s="4"/>
-[...4 lines deleted...]
-      <c r="F1264" s="4"/>
+      <c r="A1264" s="5"/>
+      <c r="B1264" s="5"/>
+      <c r="C1264" s="5"/>
+      <c r="D1264" s="9"/>
+      <c r="E1264" s="6"/>
+      <c r="F1264" s="3"/>
     </row>
     <row r="1265" spans="1:6">
-      <c r="A1265" s="4"/>
-[...4 lines deleted...]
-      <c r="F1265" s="4"/>
+      <c r="A1265" s="5"/>
+      <c r="B1265" s="5"/>
+      <c r="C1265" s="2"/>
+      <c r="D1265" s="9"/>
+      <c r="E1265" s="6"/>
+      <c r="F1265" s="3"/>
     </row>
     <row r="1266" spans="1:6">
-      <c r="A1266" s="4"/>
-[...4 lines deleted...]
-      <c r="F1266" s="4"/>
+      <c r="A1266" s="5"/>
+      <c r="B1266" s="5"/>
+      <c r="C1266" s="2"/>
+      <c r="D1266" s="9"/>
+      <c r="E1266" s="6"/>
+      <c r="F1266" s="3"/>
     </row>
     <row r="1267" spans="1:6">
-      <c r="A1267" s="4"/>
-[...4 lines deleted...]
-      <c r="F1267" s="4"/>
+      <c r="A1267" s="5"/>
+      <c r="B1267" s="5"/>
+      <c r="C1267" s="5"/>
+      <c r="D1267" s="9"/>
+      <c r="E1267" s="6"/>
+      <c r="F1267" s="3"/>
     </row>
     <row r="1268" spans="1:6">
-      <c r="A1268" s="4"/>
-[...4 lines deleted...]
-      <c r="F1268" s="4"/>
+      <c r="A1268" s="5"/>
+      <c r="B1268" s="5"/>
+      <c r="C1268" s="2"/>
+      <c r="D1268" s="9"/>
+      <c r="E1268" s="6"/>
+      <c r="F1268" s="3"/>
     </row>
     <row r="1269" spans="1:6">
-      <c r="A1269" s="4"/>
-[...4 lines deleted...]
-      <c r="F1269" s="4"/>
+      <c r="A1269" s="5"/>
+      <c r="B1269" s="5"/>
+      <c r="C1269" s="2"/>
+      <c r="D1269" s="9"/>
+      <c r="E1269" s="6"/>
+      <c r="F1269" s="3"/>
     </row>
     <row r="1270" spans="1:6">
-      <c r="A1270" s="4"/>
-[...4 lines deleted...]
-      <c r="F1270" s="4"/>
+      <c r="A1270" s="5"/>
+      <c r="B1270" s="5"/>
+      <c r="C1270" s="5"/>
+      <c r="D1270" s="9"/>
+      <c r="E1270" s="6"/>
+      <c r="F1270" s="3"/>
     </row>
     <row r="1271" spans="1:6">
-      <c r="A1271" s="4"/>
-[...4 lines deleted...]
-      <c r="F1271" s="4"/>
+      <c r="A1271" s="5"/>
+      <c r="B1271" s="5"/>
+      <c r="C1271" s="2"/>
+      <c r="D1271" s="9"/>
+      <c r="E1271" s="6"/>
+      <c r="F1271" s="3"/>
     </row>
     <row r="1272" spans="1:6">
-      <c r="A1272" s="4"/>
-[...4 lines deleted...]
-      <c r="F1272" s="4"/>
+      <c r="A1272" s="5"/>
+      <c r="B1272" s="5"/>
+      <c r="C1272" s="2"/>
+      <c r="D1272" s="9"/>
+      <c r="E1272" s="6"/>
+      <c r="F1272" s="3"/>
     </row>
     <row r="1273" spans="1:6">
-      <c r="A1273" s="4"/>
-[...4 lines deleted...]
-      <c r="F1273" s="4"/>
+      <c r="A1273" s="5"/>
+      <c r="B1273" s="5"/>
+      <c r="C1273" s="5"/>
+      <c r="D1273" s="9"/>
+      <c r="E1273" s="6"/>
+      <c r="F1273" s="3"/>
     </row>
     <row r="1274" spans="1:6">
-      <c r="A1274" s="4"/>
-[...4 lines deleted...]
-      <c r="F1274" s="4"/>
+      <c r="A1274" s="5"/>
+      <c r="B1274" s="5"/>
+      <c r="C1274" s="2"/>
+      <c r="D1274" s="9"/>
+      <c r="E1274" s="6"/>
+      <c r="F1274" s="3"/>
     </row>
     <row r="1275" spans="1:6">
-      <c r="A1275" s="4"/>
-[...4 lines deleted...]
-      <c r="F1275" s="4"/>
+      <c r="A1275" s="5"/>
+      <c r="B1275" s="5"/>
+      <c r="C1275" s="2"/>
+      <c r="D1275" s="9"/>
+      <c r="E1275" s="6"/>
+      <c r="F1275" s="3"/>
     </row>
     <row r="1276" spans="1:6">
-      <c r="A1276" s="4"/>
-[...4 lines deleted...]
-      <c r="F1276" s="4"/>
+      <c r="A1276" s="5"/>
+      <c r="B1276" s="5"/>
+      <c r="C1276" s="5"/>
+      <c r="D1276" s="9"/>
+      <c r="E1276" s="6"/>
+      <c r="F1276" s="3"/>
     </row>
     <row r="1277" spans="1:6">
-      <c r="A1277" s="4"/>
-[...4 lines deleted...]
-      <c r="F1277" s="4"/>
+      <c r="A1277" s="5"/>
+      <c r="B1277" s="5"/>
+      <c r="C1277" s="2"/>
+      <c r="D1277" s="9"/>
+      <c r="E1277" s="6"/>
+      <c r="F1277" s="3"/>
     </row>
     <row r="1278" spans="1:6">
-      <c r="A1278" s="4"/>
-[...4 lines deleted...]
-      <c r="F1278" s="4"/>
+      <c r="A1278" s="5"/>
+      <c r="B1278" s="5"/>
+      <c r="C1278" s="2"/>
+      <c r="D1278" s="9"/>
+      <c r="E1278" s="6"/>
+      <c r="F1278" s="3"/>
     </row>
     <row r="1279" spans="1:6">
-      <c r="A1279" s="4"/>
-[...4 lines deleted...]
-      <c r="F1279" s="4"/>
+      <c r="A1279" s="5"/>
+      <c r="B1279" s="5"/>
+      <c r="C1279" s="5"/>
+      <c r="D1279" s="9"/>
+      <c r="E1279" s="6"/>
+      <c r="F1279" s="3"/>
     </row>
     <row r="1280" spans="1:6">
-      <c r="A1280" s="4"/>
-[...4 lines deleted...]
-      <c r="F1280" s="4"/>
+      <c r="A1280" s="5"/>
+      <c r="B1280" s="5"/>
+      <c r="C1280" s="2"/>
+      <c r="D1280" s="9"/>
+      <c r="E1280" s="6"/>
+      <c r="F1280" s="3"/>
     </row>
     <row r="1281" spans="1:6">
-      <c r="A1281" s="4"/>
-[...4 lines deleted...]
-      <c r="F1281" s="4"/>
+      <c r="A1281" s="5"/>
+      <c r="B1281" s="5"/>
+      <c r="C1281" s="2"/>
+      <c r="D1281" s="9"/>
+      <c r="E1281" s="6"/>
+      <c r="F1281" s="3"/>
     </row>
     <row r="1282" spans="1:6">
-      <c r="A1282" s="4"/>
-[...4 lines deleted...]
-      <c r="F1282" s="4"/>
+      <c r="A1282" s="5"/>
+      <c r="B1282" s="5"/>
+      <c r="C1282" s="5"/>
+      <c r="D1282" s="9"/>
+      <c r="E1282" s="6"/>
+      <c r="F1282" s="3"/>
     </row>
     <row r="1283" spans="1:6">
-      <c r="A1283" s="4"/>
-[...4 lines deleted...]
-      <c r="F1283" s="4"/>
+      <c r="A1283" s="5"/>
+      <c r="B1283" s="5"/>
+      <c r="C1283" s="2"/>
+      <c r="D1283" s="9"/>
+      <c r="E1283" s="6"/>
+      <c r="F1283" s="3"/>
     </row>
     <row r="1284" spans="1:6">
-      <c r="A1284" s="4"/>
-[...4 lines deleted...]
-      <c r="F1284" s="4"/>
+      <c r="A1284" s="5"/>
+      <c r="B1284" s="5"/>
+      <c r="C1284" s="2"/>
+      <c r="D1284" s="9"/>
+      <c r="E1284" s="6"/>
+      <c r="F1284" s="3"/>
     </row>
     <row r="1285" spans="1:6">
-      <c r="A1285" s="4"/>
-[...4 lines deleted...]
-      <c r="F1285" s="4"/>
+      <c r="A1285" s="5"/>
+      <c r="B1285" s="5"/>
+      <c r="C1285" s="5"/>
+      <c r="D1285" s="9"/>
+      <c r="E1285" s="6"/>
+      <c r="F1285" s="3"/>
     </row>
     <row r="1286" spans="1:6">
-      <c r="A1286" s="4"/>
-[...4 lines deleted...]
-      <c r="F1286" s="4"/>
+      <c r="A1286" s="5"/>
+      <c r="B1286" s="5"/>
+      <c r="C1286" s="2"/>
+      <c r="D1286" s="9"/>
+      <c r="E1286" s="6"/>
+      <c r="F1286" s="3"/>
     </row>
     <row r="1287" spans="1:6">
-      <c r="A1287" s="4"/>
-[...4 lines deleted...]
-      <c r="F1287" s="4"/>
+      <c r="A1287" s="5"/>
+      <c r="B1287" s="5"/>
+      <c r="C1287" s="2"/>
+      <c r="D1287" s="9"/>
+      <c r="E1287" s="6"/>
+      <c r="F1287" s="3"/>
     </row>
     <row r="1288" spans="1:6">
-      <c r="A1288" s="4"/>
-[...4 lines deleted...]
-      <c r="F1288" s="4"/>
+      <c r="A1288" s="5"/>
+      <c r="B1288" s="5"/>
+      <c r="C1288" s="5"/>
+      <c r="D1288" s="9"/>
+      <c r="E1288" s="6"/>
+      <c r="F1288" s="3"/>
     </row>
     <row r="1289" spans="1:6">
-      <c r="A1289" s="4"/>
-[...4 lines deleted...]
-      <c r="F1289" s="4"/>
+      <c r="A1289" s="5"/>
+      <c r="B1289" s="5"/>
+      <c r="C1289" s="2"/>
+      <c r="D1289" s="9"/>
+      <c r="E1289" s="6"/>
+      <c r="F1289" s="3"/>
     </row>
     <row r="1290" spans="1:6">
-      <c r="A1290" s="4"/>
-[...4 lines deleted...]
-      <c r="F1290" s="4"/>
+      <c r="A1290" s="5"/>
+      <c r="B1290" s="5"/>
+      <c r="C1290" s="2"/>
+      <c r="D1290" s="9"/>
+      <c r="E1290" s="6"/>
+      <c r="F1290" s="3"/>
     </row>
     <row r="1291" spans="1:6">
-      <c r="A1291" s="4"/>
-[...4 lines deleted...]
-      <c r="F1291" s="4"/>
+      <c r="A1291" s="5"/>
+      <c r="B1291" s="5"/>
+      <c r="C1291" s="5"/>
+      <c r="D1291" s="9"/>
+      <c r="E1291" s="6"/>
+      <c r="F1291" s="3"/>
     </row>
     <row r="1292" spans="1:6">
-      <c r="A1292" s="4"/>
-[...4 lines deleted...]
-      <c r="F1292" s="4"/>
+      <c r="A1292" s="5"/>
+      <c r="B1292" s="5"/>
+      <c r="C1292" s="2"/>
+      <c r="D1292" s="9"/>
+      <c r="E1292" s="6"/>
+      <c r="F1292" s="3"/>
     </row>
     <row r="1293" spans="1:6">
-      <c r="A1293" s="4"/>
-[...4 lines deleted...]
-      <c r="F1293" s="4"/>
+      <c r="A1293" s="5"/>
+      <c r="B1293" s="5"/>
+      <c r="C1293" s="2"/>
+      <c r="D1293" s="9"/>
+      <c r="E1293" s="6"/>
+      <c r="F1293" s="3"/>
     </row>
     <row r="1294" spans="1:6">
-      <c r="A1294" s="4"/>
-[...4 lines deleted...]
-      <c r="F1294" s="4"/>
+      <c r="A1294" s="5"/>
+      <c r="B1294" s="5"/>
+      <c r="C1294" s="5"/>
+      <c r="D1294" s="9"/>
+      <c r="E1294" s="6"/>
+      <c r="F1294" s="3"/>
     </row>
     <row r="1295" spans="1:6">
-      <c r="A1295" s="4"/>
-[...4 lines deleted...]
-      <c r="F1295" s="4"/>
+      <c r="A1295" s="5"/>
+      <c r="B1295" s="5"/>
+      <c r="C1295" s="2"/>
+      <c r="D1295" s="9"/>
+      <c r="E1295" s="6"/>
+      <c r="F1295" s="3"/>
     </row>
     <row r="1296" spans="1:6">
-      <c r="A1296" s="4"/>
-[...4 lines deleted...]
-      <c r="F1296" s="4"/>
+      <c r="A1296" s="5"/>
+      <c r="B1296" s="5"/>
+      <c r="C1296" s="2"/>
+      <c r="D1296" s="9"/>
+      <c r="E1296" s="6"/>
+      <c r="F1296" s="3"/>
     </row>
     <row r="1297" spans="1:6">
-      <c r="A1297" s="4"/>
-[...4 lines deleted...]
-      <c r="F1297" s="4"/>
+      <c r="A1297" s="5"/>
+      <c r="B1297" s="5"/>
+      <c r="C1297" s="5"/>
+      <c r="D1297" s="9"/>
+      <c r="E1297" s="6"/>
+      <c r="F1297" s="3"/>
     </row>
     <row r="1298" spans="1:6">
-      <c r="A1298" s="4"/>
-[...4 lines deleted...]
-      <c r="F1298" s="4"/>
+      <c r="A1298" s="5"/>
+      <c r="B1298" s="5"/>
+      <c r="C1298" s="2"/>
+      <c r="D1298" s="9"/>
+      <c r="E1298" s="6"/>
+      <c r="F1298" s="3"/>
     </row>
     <row r="1299" spans="1:6">
-      <c r="A1299" s="4"/>
-[...4 lines deleted...]
-      <c r="F1299" s="4"/>
+      <c r="A1299" s="5"/>
+      <c r="B1299" s="5"/>
+      <c r="C1299" s="2"/>
+      <c r="D1299" s="9"/>
+      <c r="E1299" s="6"/>
+      <c r="F1299" s="3"/>
     </row>
     <row r="1300" spans="1:6">
-      <c r="A1300" s="4"/>
-[...4 lines deleted...]
-      <c r="F1300" s="4"/>
+      <c r="A1300" s="5"/>
+      <c r="B1300" s="5"/>
+      <c r="C1300" s="5"/>
+      <c r="D1300" s="9"/>
+      <c r="E1300" s="6"/>
+      <c r="F1300" s="3"/>
     </row>
     <row r="1301" spans="1:6">
-      <c r="A1301" s="4"/>
-[...4 lines deleted...]
-      <c r="F1301" s="4"/>
+      <c r="A1301" s="5"/>
+      <c r="B1301" s="5"/>
+      <c r="C1301" s="2"/>
+      <c r="D1301" s="9"/>
+      <c r="E1301" s="6"/>
+      <c r="F1301" s="3"/>
     </row>
     <row r="1302" spans="1:6">
-      <c r="A1302" s="4"/>
-[...4 lines deleted...]
-      <c r="F1302" s="4"/>
+      <c r="A1302" s="5"/>
+      <c r="B1302" s="5"/>
+      <c r="C1302" s="2"/>
+      <c r="D1302" s="9"/>
+      <c r="E1302" s="6"/>
+      <c r="F1302" s="3"/>
     </row>
     <row r="1303" spans="1:6">
-      <c r="A1303" s="4"/>
-[...4 lines deleted...]
-      <c r="F1303" s="4"/>
+      <c r="A1303" s="5"/>
+      <c r="B1303" s="5"/>
+      <c r="C1303" s="5"/>
+      <c r="D1303" s="9"/>
+      <c r="E1303" s="6"/>
+      <c r="F1303" s="3"/>
     </row>
     <row r="1304" spans="1:6">
-      <c r="A1304" s="4"/>
-[...4 lines deleted...]
-      <c r="F1304" s="4"/>
+      <c r="A1304" s="5"/>
+      <c r="B1304" s="5"/>
+      <c r="C1304" s="2"/>
+      <c r="D1304" s="9"/>
+      <c r="E1304" s="6"/>
+      <c r="F1304" s="3"/>
     </row>
     <row r="1305" spans="1:6">
-      <c r="A1305" s="4"/>
-[...4 lines deleted...]
-      <c r="F1305" s="4"/>
+      <c r="A1305" s="5"/>
+      <c r="B1305" s="5"/>
+      <c r="C1305" s="2"/>
+      <c r="D1305" s="9"/>
+      <c r="E1305" s="6"/>
+      <c r="F1305" s="3"/>
     </row>
     <row r="1306" spans="1:6">
-      <c r="A1306" s="4"/>
-[...4 lines deleted...]
-      <c r="F1306" s="4"/>
+      <c r="A1306" s="5"/>
+      <c r="B1306" s="5"/>
+      <c r="C1306" s="5"/>
+      <c r="D1306" s="9"/>
+      <c r="E1306" s="6"/>
+      <c r="F1306" s="3"/>
     </row>
     <row r="1307" spans="1:6">
-      <c r="A1307" s="4"/>
-[...4 lines deleted...]
-      <c r="F1307" s="4"/>
+      <c r="A1307" s="5"/>
+      <c r="B1307" s="5"/>
+      <c r="C1307" s="2"/>
+      <c r="D1307" s="9"/>
+      <c r="E1307" s="6"/>
+      <c r="F1307" s="3"/>
     </row>
     <row r="1308" spans="1:6">
-      <c r="A1308" s="4"/>
-[...4 lines deleted...]
-      <c r="F1308" s="4"/>
+      <c r="A1308" s="5"/>
+      <c r="B1308" s="5"/>
+      <c r="C1308" s="2"/>
+      <c r="D1308" s="9"/>
+      <c r="E1308" s="6"/>
+      <c r="F1308" s="3"/>
     </row>
     <row r="1309" spans="1:6">
-      <c r="A1309" s="4"/>
-[...4 lines deleted...]
-      <c r="F1309" s="4"/>
+      <c r="A1309" s="5"/>
+      <c r="B1309" s="5"/>
+      <c r="C1309" s="5"/>
+      <c r="D1309" s="9"/>
+      <c r="E1309" s="6"/>
+      <c r="F1309" s="3"/>
     </row>
     <row r="1310" spans="1:6">
-      <c r="A1310" s="4"/>
-[...4 lines deleted...]
-      <c r="F1310" s="4"/>
+      <c r="A1310" s="5"/>
+      <c r="B1310" s="5"/>
+      <c r="C1310" s="2"/>
+      <c r="D1310" s="9"/>
+      <c r="E1310" s="6"/>
+      <c r="F1310" s="3"/>
     </row>
     <row r="1311" spans="1:6">
-      <c r="A1311" s="4"/>
-[...4 lines deleted...]
-      <c r="F1311" s="4"/>
+      <c r="A1311" s="5"/>
+      <c r="B1311" s="5"/>
+      <c r="C1311" s="2"/>
+      <c r="D1311" s="9"/>
+      <c r="E1311" s="6"/>
+      <c r="F1311" s="3"/>
     </row>
     <row r="1312" spans="1:6">
-      <c r="A1312" s="4"/>
-[...4 lines deleted...]
-      <c r="F1312" s="4"/>
+      <c r="A1312" s="5"/>
+      <c r="B1312" s="5"/>
+      <c r="C1312" s="5"/>
+      <c r="D1312" s="9"/>
+      <c r="E1312" s="6"/>
+      <c r="F1312" s="3"/>
     </row>
     <row r="1313" spans="1:6">
-      <c r="A1313" s="4"/>
-[...4 lines deleted...]
-      <c r="F1313" s="4"/>
+      <c r="A1313" s="5"/>
+      <c r="B1313" s="5"/>
+      <c r="C1313" s="2"/>
+      <c r="D1313" s="9"/>
+      <c r="E1313" s="6"/>
+      <c r="F1313" s="3"/>
     </row>
     <row r="1314" spans="1:6">
-      <c r="A1314" s="4"/>
-[...4 lines deleted...]
-      <c r="F1314" s="4"/>
+      <c r="A1314" s="5"/>
+      <c r="B1314" s="5"/>
+      <c r="C1314" s="2"/>
+      <c r="D1314" s="9"/>
+      <c r="E1314" s="6"/>
+      <c r="F1314" s="3"/>
     </row>
     <row r="1315" spans="1:6">
-      <c r="A1315" s="4"/>
-[...4 lines deleted...]
-      <c r="F1315" s="4"/>
+      <c r="A1315" s="5"/>
+      <c r="B1315" s="5"/>
+      <c r="C1315" s="5"/>
+      <c r="D1315" s="9"/>
+      <c r="E1315" s="6"/>
+      <c r="F1315" s="3"/>
     </row>
     <row r="1316" spans="1:6">
-      <c r="A1316" s="4"/>
-[...4 lines deleted...]
-      <c r="F1316" s="4"/>
+      <c r="A1316" s="5"/>
+      <c r="B1316" s="5"/>
+      <c r="C1316" s="2"/>
+      <c r="D1316" s="9"/>
+      <c r="E1316" s="6"/>
+      <c r="F1316" s="3"/>
     </row>
     <row r="1317" spans="1:6">
-      <c r="A1317" s="4"/>
-[...4 lines deleted...]
-      <c r="F1317" s="4"/>
+      <c r="A1317" s="5"/>
+      <c r="B1317" s="5"/>
+      <c r="C1317" s="2"/>
+      <c r="D1317" s="9"/>
+      <c r="E1317" s="6"/>
+      <c r="F1317" s="3"/>
     </row>
     <row r="1318" spans="1:6">
-      <c r="A1318" s="4"/>
-[...4 lines deleted...]
-      <c r="F1318" s="4"/>
+      <c r="A1318" s="5"/>
+      <c r="B1318" s="5"/>
+      <c r="C1318" s="5"/>
+      <c r="D1318" s="9"/>
+      <c r="E1318" s="6"/>
+      <c r="F1318" s="3"/>
     </row>
     <row r="1319" spans="1:6">
-      <c r="A1319" s="4"/>
-[...4 lines deleted...]
-      <c r="F1319" s="4"/>
+      <c r="A1319" s="5"/>
+      <c r="B1319" s="5"/>
+      <c r="C1319" s="2"/>
+      <c r="D1319" s="9"/>
+      <c r="E1319" s="6"/>
+      <c r="F1319" s="3"/>
     </row>
     <row r="1320" spans="1:6">
-      <c r="A1320" s="4"/>
-[...4 lines deleted...]
-      <c r="F1320" s="4"/>
+      <c r="A1320" s="5"/>
+      <c r="B1320" s="5"/>
+      <c r="C1320" s="2"/>
+      <c r="D1320" s="9"/>
+      <c r="E1320" s="6"/>
+      <c r="F1320" s="3"/>
     </row>
     <row r="1321" spans="1:6">
-      <c r="A1321" s="4"/>
-[...4 lines deleted...]
-      <c r="F1321" s="4"/>
+      <c r="A1321" s="5"/>
+      <c r="B1321" s="5"/>
+      <c r="C1321" s="5"/>
+      <c r="D1321" s="9"/>
+      <c r="E1321" s="6"/>
+      <c r="F1321" s="3"/>
     </row>
     <row r="1322" spans="1:6">
-      <c r="A1322" s="4"/>
-[...4 lines deleted...]
-      <c r="F1322" s="4"/>
+      <c r="A1322" s="5"/>
+      <c r="B1322" s="5"/>
+      <c r="C1322" s="2"/>
+      <c r="D1322" s="9"/>
+      <c r="E1322" s="6"/>
+      <c r="F1322" s="3"/>
     </row>
     <row r="1323" spans="1:6">
-      <c r="A1323" s="4"/>
-[...4 lines deleted...]
-      <c r="F1323" s="4"/>
+      <c r="A1323" s="5"/>
+      <c r="B1323" s="5"/>
+      <c r="C1323" s="2"/>
+      <c r="D1323" s="9"/>
+      <c r="E1323" s="6"/>
+      <c r="F1323" s="3"/>
     </row>
     <row r="1324" spans="1:6">
-      <c r="A1324" s="4"/>
-[...4 lines deleted...]
-      <c r="F1324" s="4"/>
+      <c r="A1324" s="5"/>
+      <c r="B1324" s="5"/>
+      <c r="C1324" s="5"/>
+      <c r="D1324" s="9"/>
+      <c r="E1324" s="6"/>
+      <c r="F1324" s="3"/>
     </row>
     <row r="1325" spans="1:6">
-      <c r="A1325" s="4"/>
-[...4 lines deleted...]
-      <c r="F1325" s="4"/>
+      <c r="A1325" s="5"/>
+      <c r="B1325" s="5"/>
+      <c r="C1325" s="2"/>
+      <c r="D1325" s="9"/>
+      <c r="E1325" s="6"/>
+      <c r="F1325" s="3"/>
     </row>
     <row r="1326" spans="1:6">
-      <c r="A1326" s="4"/>
-[...4 lines deleted...]
-      <c r="F1326" s="4"/>
+      <c r="A1326" s="5"/>
+      <c r="B1326" s="5"/>
+      <c r="C1326" s="2"/>
+      <c r="D1326" s="9"/>
+      <c r="E1326" s="6"/>
+      <c r="F1326" s="3"/>
     </row>
     <row r="1327" spans="1:6">
-      <c r="A1327" s="4"/>
-[...4 lines deleted...]
-      <c r="F1327" s="4"/>
+      <c r="A1327" s="5"/>
+      <c r="B1327" s="5"/>
+      <c r="C1327" s="5"/>
+      <c r="D1327" s="9"/>
+      <c r="E1327" s="6"/>
+      <c r="F1327" s="3"/>
     </row>
     <row r="1328" spans="1:6">
-      <c r="A1328" s="4"/>
-[...4 lines deleted...]
-      <c r="F1328" s="4"/>
+      <c r="A1328" s="5"/>
+      <c r="B1328" s="5"/>
+      <c r="C1328" s="2"/>
+      <c r="D1328" s="9"/>
+      <c r="E1328" s="6"/>
+      <c r="F1328" s="3"/>
     </row>
     <row r="1329" spans="1:6">
-      <c r="A1329" s="4"/>
-[...4 lines deleted...]
-      <c r="F1329" s="4"/>
+      <c r="A1329" s="5"/>
+      <c r="B1329" s="5"/>
+      <c r="C1329" s="2"/>
+      <c r="D1329" s="9"/>
+      <c r="E1329" s="6"/>
+      <c r="F1329" s="3"/>
     </row>
     <row r="1330" spans="1:6">
-      <c r="A1330" s="4"/>
-[...4 lines deleted...]
-      <c r="F1330" s="4"/>
+      <c r="A1330" s="5"/>
+      <c r="B1330" s="5"/>
+      <c r="C1330" s="5"/>
+      <c r="D1330" s="9"/>
+      <c r="E1330" s="6"/>
+      <c r="F1330" s="3"/>
     </row>
     <row r="1331" spans="1:6">
-      <c r="A1331" s="4"/>
-[...4 lines deleted...]
-      <c r="F1331" s="4"/>
+      <c r="A1331" s="5"/>
+      <c r="B1331" s="5"/>
+      <c r="C1331" s="2"/>
+      <c r="D1331" s="9"/>
+      <c r="E1331" s="6"/>
+      <c r="F1331" s="3"/>
     </row>
     <row r="1332" spans="1:6">
-      <c r="A1332" s="4"/>
-[...4 lines deleted...]
-      <c r="F1332" s="4"/>
+      <c r="A1332" s="5"/>
+      <c r="B1332" s="5"/>
+      <c r="C1332" s="2"/>
+      <c r="D1332" s="9"/>
+      <c r="E1332" s="6"/>
+      <c r="F1332" s="3"/>
     </row>
     <row r="1333" spans="1:6">
-      <c r="A1333" s="4"/>
-[...4 lines deleted...]
-      <c r="F1333" s="4"/>
+      <c r="A1333" s="5"/>
+      <c r="B1333" s="5"/>
+      <c r="C1333" s="5"/>
+      <c r="D1333" s="9"/>
+      <c r="E1333" s="6"/>
+      <c r="F1333" s="3"/>
     </row>
     <row r="1334" spans="1:6">
-      <c r="A1334" s="4"/>
-[...4 lines deleted...]
-      <c r="F1334" s="4"/>
+      <c r="A1334" s="5"/>
+      <c r="B1334" s="5"/>
+      <c r="C1334" s="2"/>
+      <c r="D1334" s="9"/>
+      <c r="E1334" s="6"/>
+      <c r="F1334" s="3"/>
     </row>
     <row r="1335" spans="1:6">
-      <c r="A1335" s="4"/>
-[...4 lines deleted...]
-      <c r="F1335" s="4"/>
+      <c r="A1335" s="5"/>
+      <c r="B1335" s="5"/>
+      <c r="C1335" s="2"/>
+      <c r="D1335" s="9"/>
+      <c r="E1335" s="6"/>
+      <c r="F1335" s="3"/>
     </row>
     <row r="1336" spans="1:6">
-      <c r="A1336" s="4"/>
-[...4 lines deleted...]
-      <c r="F1336" s="4"/>
+      <c r="A1336" s="5"/>
+      <c r="B1336" s="5"/>
+      <c r="C1336" s="5"/>
+      <c r="D1336" s="9"/>
+      <c r="E1336" s="6"/>
+      <c r="F1336" s="3"/>
     </row>
     <row r="1337" spans="1:6">
-      <c r="A1337" s="4"/>
-[...4 lines deleted...]
-      <c r="F1337" s="4"/>
+      <c r="A1337" s="5"/>
+      <c r="B1337" s="5"/>
+      <c r="C1337" s="2"/>
+      <c r="D1337" s="9"/>
+      <c r="E1337" s="6"/>
+      <c r="F1337" s="3"/>
     </row>
     <row r="1338" spans="1:6">
-      <c r="A1338" s="4"/>
-[...4 lines deleted...]
-      <c r="F1338" s="4"/>
+      <c r="A1338" s="5"/>
+      <c r="B1338" s="5"/>
+      <c r="C1338" s="2"/>
+      <c r="D1338" s="9"/>
+      <c r="E1338" s="6"/>
+      <c r="F1338" s="3"/>
     </row>
     <row r="1339" spans="1:6">
-      <c r="A1339" s="4"/>
-[...4 lines deleted...]
-      <c r="F1339" s="4"/>
+      <c r="A1339" s="5"/>
+      <c r="B1339" s="5"/>
+      <c r="C1339" s="5"/>
+      <c r="D1339" s="9"/>
+      <c r="E1339" s="6"/>
+      <c r="F1339" s="3"/>
     </row>
     <row r="1340" spans="1:6">
-      <c r="A1340" s="4"/>
-[...4 lines deleted...]
-      <c r="F1340" s="4"/>
+      <c r="A1340" s="5"/>
+      <c r="B1340" s="5"/>
+      <c r="C1340" s="2"/>
+      <c r="D1340" s="9"/>
+      <c r="E1340" s="6"/>
+      <c r="F1340" s="3"/>
     </row>
     <row r="1341" spans="1:6">
-      <c r="A1341" s="4"/>
-[...4 lines deleted...]
-      <c r="F1341" s="4"/>
+      <c r="A1341" s="5"/>
+      <c r="B1341" s="5"/>
+      <c r="C1341" s="2"/>
+      <c r="D1341" s="9"/>
+      <c r="E1341" s="6"/>
+      <c r="F1341" s="3"/>
     </row>
     <row r="1342" spans="1:6">
-      <c r="A1342" s="4"/>
-[...4 lines deleted...]
-      <c r="F1342" s="4"/>
+      <c r="A1342" s="5"/>
+      <c r="B1342" s="5"/>
+      <c r="C1342" s="5"/>
+      <c r="D1342" s="9"/>
+      <c r="E1342" s="6"/>
+      <c r="F1342" s="3"/>
     </row>
     <row r="1343" spans="1:6">
-      <c r="A1343" s="4"/>
-[...4 lines deleted...]
-      <c r="F1343" s="4"/>
+      <c r="A1343" s="5"/>
+      <c r="B1343" s="5"/>
+      <c r="C1343" s="2"/>
+      <c r="D1343" s="9"/>
+      <c r="E1343" s="6"/>
+      <c r="F1343" s="3"/>
     </row>
     <row r="1344" spans="1:6">
-      <c r="A1344" s="4"/>
-[...4 lines deleted...]
-      <c r="F1344" s="4"/>
+      <c r="A1344" s="5"/>
+      <c r="B1344" s="5"/>
+      <c r="C1344" s="2"/>
+      <c r="D1344" s="9"/>
+      <c r="E1344" s="6"/>
+      <c r="F1344" s="3"/>
     </row>
     <row r="1345" spans="1:6">
-      <c r="A1345" s="4"/>
-[...4 lines deleted...]
-      <c r="F1345" s="4"/>
+      <c r="A1345" s="5"/>
+      <c r="B1345" s="5"/>
+      <c r="C1345" s="5"/>
+      <c r="D1345" s="9"/>
+      <c r="E1345" s="6"/>
+      <c r="F1345" s="3"/>
     </row>
     <row r="1346" spans="1:6">
-      <c r="A1346" s="4"/>
-[...4 lines deleted...]
-      <c r="F1346" s="4"/>
+      <c r="A1346" s="5"/>
+      <c r="B1346" s="5"/>
+      <c r="C1346" s="2"/>
+      <c r="D1346" s="9"/>
+      <c r="E1346" s="6"/>
+      <c r="F1346" s="3"/>
     </row>
     <row r="1347" spans="1:6">
-      <c r="A1347" s="4"/>
-[...4 lines deleted...]
-      <c r="F1347" s="4"/>
+      <c r="A1347" s="5"/>
+      <c r="B1347" s="5"/>
+      <c r="C1347" s="2"/>
+      <c r="D1347" s="9"/>
+      <c r="E1347" s="6"/>
+      <c r="F1347" s="3"/>
     </row>
     <row r="1348" spans="1:6">
-      <c r="A1348" s="4"/>
-[...4 lines deleted...]
-      <c r="F1348" s="4"/>
+      <c r="A1348" s="5"/>
+      <c r="B1348" s="5"/>
+      <c r="C1348" s="5"/>
+      <c r="D1348" s="9"/>
+      <c r="E1348" s="6"/>
+      <c r="F1348" s="3"/>
     </row>
     <row r="1349" spans="1:6">
-      <c r="A1349" s="4"/>
-[...4 lines deleted...]
-      <c r="F1349" s="4"/>
+      <c r="A1349" s="5"/>
+      <c r="B1349" s="5"/>
+      <c r="C1349" s="2"/>
+      <c r="D1349" s="9"/>
+      <c r="E1349" s="6"/>
+      <c r="F1349" s="3"/>
     </row>
     <row r="1350" spans="1:6">
-      <c r="A1350" s="4"/>
-[...4 lines deleted...]
-      <c r="F1350" s="4"/>
+      <c r="A1350" s="5"/>
+      <c r="B1350" s="5"/>
+      <c r="C1350" s="2"/>
+      <c r="D1350" s="9"/>
+      <c r="E1350" s="6"/>
+      <c r="F1350" s="3"/>
     </row>
     <row r="1351" spans="1:6">
-      <c r="A1351" s="4"/>
-[...4 lines deleted...]
-      <c r="F1351" s="4"/>
+      <c r="A1351" s="5"/>
+      <c r="B1351" s="5"/>
+      <c r="C1351" s="5"/>
+      <c r="D1351" s="9"/>
+      <c r="E1351" s="6"/>
+      <c r="F1351" s="3"/>
     </row>
     <row r="1352" spans="1:6">
-      <c r="A1352" s="4"/>
-[...4 lines deleted...]
-      <c r="F1352" s="4"/>
+      <c r="A1352" s="5"/>
+      <c r="B1352" s="5"/>
+      <c r="C1352" s="5"/>
+      <c r="D1352" s="9"/>
+      <c r="E1352" s="6"/>
+      <c r="F1352" s="3"/>
     </row>
     <row r="1353" spans="1:6">
-      <c r="A1353" s="4"/>
-[...4 lines deleted...]
-      <c r="F1353" s="4"/>
+      <c r="A1353" s="5"/>
+      <c r="B1353" s="5"/>
+      <c r="C1353" s="5"/>
+      <c r="D1353" s="9"/>
+      <c r="E1353" s="6"/>
+      <c r="F1353" s="3"/>
     </row>
     <row r="1354" spans="1:6">
-      <c r="A1354" s="4"/>
-[...4 lines deleted...]
-      <c r="F1354" s="4"/>
+      <c r="A1354" s="5"/>
+      <c r="B1354" s="5"/>
+      <c r="C1354" s="5"/>
+      <c r="D1354" s="9"/>
+      <c r="E1354" s="6"/>
+      <c r="F1354" s="3"/>
     </row>
     <row r="1355" spans="1:6">
-      <c r="A1355" s="4"/>
-[...4 lines deleted...]
-      <c r="F1355" s="4"/>
+      <c r="A1355" s="5"/>
+      <c r="B1355" s="5"/>
+      <c r="C1355" s="5"/>
+      <c r="D1355" s="9"/>
+      <c r="E1355" s="6"/>
+      <c r="F1355" s="3"/>
     </row>
     <row r="1356" spans="1:6">
-      <c r="A1356" s="4"/>
-[...4 lines deleted...]
-      <c r="F1356" s="4"/>
+      <c r="A1356" s="5"/>
+      <c r="B1356" s="5"/>
+      <c r="C1356" s="5"/>
+      <c r="D1356" s="9"/>
+      <c r="E1356" s="6"/>
+      <c r="F1356" s="3"/>
     </row>
     <row r="1357" spans="1:6">
-      <c r="A1357" s="4"/>
-[...4 lines deleted...]
-      <c r="F1357" s="4"/>
+      <c r="A1357" s="5"/>
+      <c r="B1357" s="5"/>
+      <c r="C1357" s="5"/>
+      <c r="D1357" s="9"/>
+      <c r="E1357" s="6"/>
+      <c r="F1357" s="3"/>
     </row>
     <row r="1358" spans="1:6">
-      <c r="A1358" s="4"/>
-[...4 lines deleted...]
-      <c r="F1358" s="4"/>
+      <c r="A1358" s="5"/>
+      <c r="B1358" s="5"/>
+      <c r="C1358" s="5"/>
+      <c r="D1358" s="9"/>
+      <c r="E1358" s="6"/>
+      <c r="F1358" s="3"/>
     </row>
     <row r="1359" spans="1:6">
-      <c r="A1359" s="4"/>
-[...4 lines deleted...]
-      <c r="F1359" s="4"/>
+      <c r="A1359" s="5"/>
+      <c r="B1359" s="5"/>
+      <c r="C1359" s="5"/>
+      <c r="D1359" s="9"/>
+      <c r="E1359" s="6"/>
+      <c r="F1359" s="3"/>
     </row>
     <row r="1360" spans="1:6">
-      <c r="A1360" s="4"/>
-[...4 lines deleted...]
-      <c r="F1360" s="4"/>
+      <c r="A1360" s="5"/>
+      <c r="B1360" s="5"/>
+      <c r="C1360" s="5"/>
+      <c r="D1360" s="9"/>
+      <c r="E1360" s="6"/>
+      <c r="F1360" s="3"/>
     </row>
     <row r="1361" spans="1:6">
-      <c r="A1361" s="4"/>
-[...4 lines deleted...]
-      <c r="F1361" s="4"/>
+      <c r="A1361" s="5"/>
+      <c r="B1361" s="5"/>
+      <c r="C1361" s="5"/>
+      <c r="D1361" s="9"/>
+      <c r="E1361" s="6"/>
+      <c r="F1361" s="3"/>
     </row>
     <row r="1362" spans="1:6">
-      <c r="A1362" s="4"/>
-[...4 lines deleted...]
-      <c r="F1362" s="4"/>
+      <c r="A1362" s="5"/>
+      <c r="B1362" s="5"/>
+      <c r="C1362" s="5"/>
+      <c r="D1362" s="9"/>
+      <c r="E1362" s="6"/>
+      <c r="F1362" s="3"/>
     </row>
     <row r="1363" spans="1:6">
-      <c r="A1363" s="4"/>
-[...4 lines deleted...]
-      <c r="F1363" s="4"/>
+      <c r="A1363" s="5"/>
+      <c r="B1363" s="5"/>
+      <c r="C1363" s="5"/>
+      <c r="D1363" s="9"/>
+      <c r="E1363" s="6"/>
+      <c r="F1363" s="3"/>
     </row>
     <row r="1364" spans="1:6">
-      <c r="A1364" s="4"/>
-[...4 lines deleted...]
-      <c r="F1364" s="4"/>
+      <c r="A1364" s="5"/>
+      <c r="B1364" s="5"/>
+      <c r="C1364" s="5"/>
+      <c r="D1364" s="9"/>
+      <c r="E1364" s="6"/>
+      <c r="F1364" s="3"/>
     </row>
     <row r="1365" spans="1:6">
-      <c r="A1365" s="4"/>
-[...4 lines deleted...]
-      <c r="F1365" s="4"/>
+      <c r="A1365" s="5"/>
+      <c r="B1365" s="5"/>
+      <c r="C1365" s="5"/>
+      <c r="D1365" s="9"/>
+      <c r="E1365" s="6"/>
+      <c r="F1365" s="3"/>
     </row>
     <row r="1366" spans="1:6">
-      <c r="A1366" s="4"/>
-[...4 lines deleted...]
-      <c r="F1366" s="4"/>
+      <c r="A1366" s="5"/>
+      <c r="B1366" s="5"/>
+      <c r="C1366" s="5"/>
+      <c r="D1366" s="9"/>
+      <c r="E1366" s="6"/>
+      <c r="F1366" s="3"/>
     </row>
     <row r="1367" spans="1:6">
-      <c r="A1367" s="4"/>
-[...4 lines deleted...]
-      <c r="F1367" s="4"/>
+      <c r="A1367" s="5"/>
+      <c r="B1367" s="5"/>
+      <c r="C1367" s="5"/>
+      <c r="D1367" s="9"/>
+      <c r="E1367" s="6"/>
+      <c r="F1367" s="3"/>
     </row>
     <row r="1368" spans="1:6">
-      <c r="A1368" s="4"/>
-[...4 lines deleted...]
-      <c r="F1368" s="4"/>
+      <c r="A1368" s="5"/>
+      <c r="B1368" s="5"/>
+      <c r="C1368" s="5"/>
+      <c r="D1368" s="9"/>
+      <c r="E1368" s="6"/>
+      <c r="F1368" s="3"/>
     </row>
     <row r="1369" spans="1:6">
-      <c r="A1369" s="4"/>
-[...4 lines deleted...]
-      <c r="F1369" s="4"/>
+      <c r="A1369" s="5"/>
+      <c r="B1369" s="5"/>
+      <c r="C1369" s="5"/>
+      <c r="D1369" s="9"/>
+      <c r="E1369" s="6"/>
+      <c r="F1369" s="3"/>
     </row>
     <row r="1370" spans="1:6">
-      <c r="A1370" s="4"/>
-[...4 lines deleted...]
-      <c r="F1370" s="4"/>
+      <c r="A1370" s="5"/>
+      <c r="B1370" s="5"/>
+      <c r="C1370" s="5"/>
+      <c r="D1370" s="9"/>
+      <c r="E1370" s="6"/>
+      <c r="F1370" s="3"/>
     </row>
     <row r="1371" spans="1:6">
-      <c r="A1371" s="4"/>
-[...4 lines deleted...]
-      <c r="F1371" s="4"/>
+      <c r="A1371" s="5"/>
+      <c r="B1371" s="5"/>
+      <c r="C1371" s="5"/>
+      <c r="D1371" s="9"/>
+      <c r="E1371" s="6"/>
+      <c r="F1371" s="3"/>
     </row>
     <row r="1372" spans="1:6">
-      <c r="A1372" s="4"/>
-[...4 lines deleted...]
-      <c r="F1372" s="4"/>
+      <c r="A1372" s="5"/>
+      <c r="B1372" s="5"/>
+      <c r="C1372" s="5"/>
+      <c r="D1372" s="9"/>
+      <c r="E1372" s="6"/>
+      <c r="F1372" s="3"/>
     </row>
     <row r="1373" spans="1:6">
-      <c r="A1373" s="4"/>
-[...4 lines deleted...]
-      <c r="F1373" s="4"/>
+      <c r="A1373" s="5"/>
+      <c r="B1373" s="5"/>
+      <c r="C1373" s="5"/>
+      <c r="D1373" s="9"/>
+      <c r="E1373" s="6"/>
+      <c r="F1373" s="3"/>
     </row>
     <row r="1374" spans="1:6">
-      <c r="A1374" s="4"/>
-[...4 lines deleted...]
-      <c r="F1374" s="4"/>
+      <c r="A1374" s="5"/>
+      <c r="B1374" s="5"/>
+      <c r="C1374" s="5"/>
+      <c r="D1374" s="9"/>
+      <c r="E1374" s="6"/>
+      <c r="F1374" s="3"/>
     </row>
     <row r="1375" spans="1:6">
-      <c r="A1375" s="4"/>
-[...4 lines deleted...]
-      <c r="F1375" s="4"/>
+      <c r="A1375" s="5"/>
+      <c r="B1375" s="5"/>
+      <c r="C1375" s="5"/>
+      <c r="D1375" s="9"/>
+      <c r="E1375" s="6"/>
+      <c r="F1375" s="3"/>
     </row>
     <row r="1376" spans="1:6">
-      <c r="A1376" s="4"/>
-[...4 lines deleted...]
-      <c r="F1376" s="4"/>
+      <c r="A1376" s="5"/>
+      <c r="B1376" s="5"/>
+      <c r="C1376" s="5"/>
+      <c r="D1376" s="9"/>
+      <c r="E1376" s="6"/>
+      <c r="F1376" s="3"/>
     </row>
     <row r="1377" spans="1:6">
-      <c r="A1377" s="4"/>
-[...4 lines deleted...]
-      <c r="F1377" s="4"/>
+      <c r="A1377" s="5"/>
+      <c r="B1377" s="5"/>
+      <c r="C1377" s="5"/>
+      <c r="D1377" s="9"/>
+      <c r="E1377" s="6"/>
+      <c r="F1377" s="3"/>
     </row>
     <row r="1378" spans="1:6">
-      <c r="A1378" s="4"/>
-[...4 lines deleted...]
-      <c r="F1378" s="4"/>
+      <c r="A1378" s="5"/>
+      <c r="B1378" s="5"/>
+      <c r="C1378" s="5"/>
+      <c r="D1378" s="9"/>
+      <c r="E1378" s="6"/>
+      <c r="F1378" s="3"/>
     </row>
     <row r="1379" spans="1:6">
-      <c r="A1379" s="4"/>
-[...4 lines deleted...]
-      <c r="F1379" s="4"/>
+      <c r="A1379" s="5"/>
+      <c r="B1379" s="5"/>
+      <c r="C1379" s="5"/>
+      <c r="D1379" s="9"/>
+      <c r="E1379" s="6"/>
+      <c r="F1379" s="3"/>
     </row>
     <row r="1380" spans="1:6">
-      <c r="A1380" s="4"/>
-[...4 lines deleted...]
-      <c r="F1380" s="4"/>
+      <c r="A1380" s="5"/>
+      <c r="B1380" s="5"/>
+      <c r="C1380" s="5"/>
+      <c r="D1380" s="9"/>
+      <c r="E1380" s="6"/>
+      <c r="F1380" s="3"/>
     </row>
     <row r="1381" spans="1:6">
-      <c r="A1381" s="4"/>
-[...4 lines deleted...]
-      <c r="F1381" s="4"/>
+      <c r="A1381" s="5"/>
+      <c r="B1381" s="5"/>
+      <c r="C1381" s="5"/>
+      <c r="D1381" s="9"/>
+      <c r="E1381" s="6"/>
+      <c r="F1381" s="3"/>
     </row>
     <row r="1382" spans="1:6">
-      <c r="A1382" s="4"/>
-[...4 lines deleted...]
-      <c r="F1382" s="4"/>
+      <c r="A1382" s="5"/>
+      <c r="B1382" s="5"/>
+      <c r="C1382" s="5"/>
+      <c r="D1382" s="9"/>
+      <c r="E1382" s="6"/>
+      <c r="F1382" s="3"/>
     </row>
     <row r="1383" spans="1:6">
-      <c r="A1383" s="4"/>
-[...4 lines deleted...]
-      <c r="F1383" s="4"/>
+      <c r="A1383" s="5"/>
+      <c r="B1383" s="5"/>
+      <c r="C1383" s="5"/>
+      <c r="D1383" s="9"/>
+      <c r="E1383" s="6"/>
+      <c r="F1383" s="3"/>
     </row>
     <row r="1384" spans="1:6">
-      <c r="A1384" s="4"/>
-[...4 lines deleted...]
-      <c r="F1384" s="4"/>
+      <c r="A1384" s="5"/>
+      <c r="B1384" s="5"/>
+      <c r="C1384" s="5"/>
+      <c r="D1384" s="9"/>
+      <c r="E1384" s="6"/>
+      <c r="F1384" s="3"/>
     </row>
     <row r="1385" spans="1:6">
-      <c r="A1385" s="4"/>
-[...4 lines deleted...]
-      <c r="F1385" s="4"/>
+      <c r="A1385" s="5"/>
+      <c r="B1385" s="5"/>
+      <c r="C1385" s="5"/>
+      <c r="D1385" s="9"/>
+      <c r="E1385" s="6"/>
+      <c r="F1385" s="3"/>
     </row>
     <row r="1386" spans="1:6">
-      <c r="A1386" s="4"/>
-[...4 lines deleted...]
-      <c r="F1386" s="4"/>
+      <c r="A1386" s="5"/>
+      <c r="B1386" s="5"/>
+      <c r="C1386" s="5"/>
+      <c r="D1386" s="9"/>
+      <c r="E1386" s="6"/>
+      <c r="F1386" s="3"/>
     </row>
     <row r="1387" spans="1:6">
-      <c r="A1387" s="4"/>
-[...4 lines deleted...]
-      <c r="F1387" s="4"/>
+      <c r="A1387" s="5"/>
+      <c r="B1387" s="5"/>
+      <c r="C1387" s="5"/>
+      <c r="D1387" s="9"/>
+      <c r="E1387" s="6"/>
+      <c r="F1387" s="3"/>
     </row>
     <row r="1388" spans="1:6">
-      <c r="A1388" s="4"/>
-[...4 lines deleted...]
-      <c r="F1388" s="4"/>
+      <c r="A1388" s="5"/>
+      <c r="B1388" s="5"/>
+      <c r="C1388" s="5"/>
+      <c r="D1388" s="9"/>
+      <c r="E1388" s="6"/>
+      <c r="F1388" s="3"/>
     </row>
     <row r="1389" spans="1:6">
-      <c r="A1389" s="4"/>
-[...4 lines deleted...]
-      <c r="F1389" s="4"/>
+      <c r="A1389" s="5"/>
+      <c r="B1389" s="5"/>
+      <c r="C1389" s="5"/>
+      <c r="D1389" s="9"/>
+      <c r="E1389" s="6"/>
+      <c r="F1389" s="3"/>
     </row>
     <row r="1390" spans="1:6">
-      <c r="A1390" s="4"/>
-[...4 lines deleted...]
-      <c r="F1390" s="4"/>
+      <c r="A1390" s="5"/>
+      <c r="B1390" s="5"/>
+      <c r="C1390" s="5"/>
+      <c r="D1390" s="9"/>
+      <c r="E1390" s="6"/>
+      <c r="F1390" s="3"/>
     </row>
     <row r="1391" spans="1:6">
-      <c r="A1391" s="4"/>
-[...4 lines deleted...]
-      <c r="F1391" s="4"/>
+      <c r="A1391" s="5"/>
+      <c r="B1391" s="5"/>
+      <c r="C1391" s="5"/>
+      <c r="D1391" s="9"/>
+      <c r="E1391" s="6"/>
+      <c r="F1391" s="3"/>
     </row>
     <row r="1392" spans="1:6">
-      <c r="A1392" s="4"/>
-[...4 lines deleted...]
-      <c r="F1392" s="4"/>
+      <c r="A1392" s="5"/>
+      <c r="B1392" s="5"/>
+      <c r="C1392" s="5"/>
+      <c r="D1392" s="9"/>
+      <c r="E1392" s="6"/>
+      <c r="F1392" s="3"/>
     </row>
     <row r="1393" spans="1:6">
-      <c r="A1393" s="4"/>
-[...4 lines deleted...]
-      <c r="F1393" s="4"/>
+      <c r="A1393" s="5"/>
+      <c r="B1393" s="5"/>
+      <c r="C1393" s="5"/>
+      <c r="D1393" s="9"/>
+      <c r="E1393" s="6"/>
+      <c r="F1393" s="3"/>
     </row>
     <row r="1394" spans="1:6">
-      <c r="A1394" s="4"/>
-[...4 lines deleted...]
-      <c r="F1394" s="4"/>
+      <c r="A1394" s="5"/>
+      <c r="B1394" s="5"/>
+      <c r="C1394" s="5"/>
+      <c r="D1394" s="9"/>
+      <c r="E1394" s="6"/>
+      <c r="F1394" s="3"/>
     </row>
     <row r="1395" spans="1:6">
-      <c r="A1395" s="4"/>
-[...4 lines deleted...]
-      <c r="F1395" s="4"/>
+      <c r="A1395" s="5"/>
+      <c r="B1395" s="5"/>
+      <c r="C1395" s="5"/>
+      <c r="D1395" s="9"/>
+      <c r="E1395" s="6"/>
+      <c r="F1395" s="3"/>
     </row>
     <row r="1396" spans="1:6">
-      <c r="A1396" s="4"/>
-[...4 lines deleted...]
-      <c r="F1396" s="4"/>
+      <c r="A1396" s="5"/>
+      <c r="B1396" s="5"/>
+      <c r="C1396" s="5"/>
+      <c r="D1396" s="9"/>
+      <c r="E1396" s="6"/>
+      <c r="F1396" s="3"/>
     </row>
     <row r="1397" spans="1:6">
-      <c r="A1397" s="4"/>
-[...4 lines deleted...]
-      <c r="F1397" s="4"/>
+      <c r="A1397" s="5"/>
+      <c r="B1397" s="5"/>
+      <c r="C1397" s="5"/>
+      <c r="D1397" s="9"/>
+      <c r="E1397" s="6"/>
+      <c r="F1397" s="3"/>
     </row>
     <row r="1398" spans="1:6">
-      <c r="A1398" s="4"/>
-[...4 lines deleted...]
-      <c r="F1398" s="4"/>
+      <c r="A1398" s="5"/>
+      <c r="B1398" s="5"/>
+      <c r="C1398" s="5"/>
+      <c r="D1398" s="9"/>
+      <c r="E1398" s="6"/>
+      <c r="F1398" s="3"/>
     </row>
     <row r="1399" spans="1:6">
-      <c r="A1399" s="4"/>
-[...4 lines deleted...]
-      <c r="F1399" s="4"/>
+      <c r="A1399" s="5"/>
+      <c r="B1399" s="5"/>
+      <c r="C1399" s="5"/>
+      <c r="D1399" s="9"/>
+      <c r="E1399" s="6"/>
+      <c r="F1399" s="3"/>
     </row>
     <row r="1400" spans="1:6">
-      <c r="A1400" s="4"/>
-[...4 lines deleted...]
-      <c r="F1400" s="4"/>
+      <c r="A1400" s="5"/>
+      <c r="B1400" s="5"/>
+      <c r="C1400" s="5"/>
+      <c r="D1400" s="9"/>
+      <c r="E1400" s="6"/>
+      <c r="F1400" s="3"/>
     </row>
     <row r="1401" spans="1:6">
-      <c r="A1401" s="4"/>
-[...4 lines deleted...]
-      <c r="F1401" s="4"/>
+      <c r="A1401" s="5"/>
+      <c r="B1401" s="5"/>
+      <c r="C1401" s="5"/>
+      <c r="D1401" s="9"/>
+      <c r="E1401" s="6"/>
+      <c r="F1401" s="3"/>
     </row>
     <row r="1402" spans="1:6">
-      <c r="A1402" s="4"/>
-[...4 lines deleted...]
-      <c r="F1402" s="4"/>
+      <c r="A1402" s="5"/>
+      <c r="B1402" s="5"/>
+      <c r="C1402" s="5"/>
+      <c r="D1402" s="9"/>
+      <c r="E1402" s="6"/>
+      <c r="F1402" s="3"/>
     </row>
     <row r="1403" spans="1:6">
-      <c r="A1403" s="4"/>
-[...4 lines deleted...]
-      <c r="F1403" s="4"/>
+      <c r="A1403" s="5"/>
+      <c r="B1403" s="5"/>
+      <c r="C1403" s="5"/>
+      <c r="D1403" s="9"/>
+      <c r="E1403" s="6"/>
+      <c r="F1403" s="3"/>
     </row>
     <row r="1404" spans="1:6">
-      <c r="A1404" s="4"/>
-[...4 lines deleted...]
-      <c r="F1404" s="4"/>
+      <c r="A1404" s="5"/>
+      <c r="B1404" s="5"/>
+      <c r="C1404" s="5"/>
+      <c r="D1404" s="9"/>
+      <c r="E1404" s="6"/>
+      <c r="F1404" s="3"/>
     </row>
     <row r="1405" spans="1:6">
-      <c r="A1405" s="4"/>
-[...4 lines deleted...]
-      <c r="F1405" s="4"/>
+      <c r="A1405" s="5"/>
+      <c r="B1405" s="5"/>
+      <c r="C1405" s="5"/>
+      <c r="D1405" s="9"/>
+      <c r="E1405" s="6"/>
+      <c r="F1405" s="3"/>
     </row>
     <row r="1406" spans="1:6">
-      <c r="A1406" s="4"/>
-[...4 lines deleted...]
-      <c r="F1406" s="4"/>
+      <c r="A1406" s="5"/>
+      <c r="B1406" s="5"/>
+      <c r="C1406" s="5"/>
+      <c r="D1406" s="9"/>
+      <c r="E1406" s="6"/>
+      <c r="F1406" s="3"/>
     </row>
     <row r="1407" spans="1:6">
-      <c r="A1407" s="4"/>
-[...4 lines deleted...]
-      <c r="F1407" s="4"/>
+      <c r="A1407" s="5"/>
+      <c r="B1407" s="5"/>
+      <c r="C1407" s="5"/>
+      <c r="D1407" s="9"/>
+      <c r="E1407" s="6"/>
+      <c r="F1407" s="3"/>
     </row>
     <row r="1408" spans="1:6">
-      <c r="A1408" s="4"/>
-[...4 lines deleted...]
-      <c r="F1408" s="4"/>
+      <c r="A1408" s="5"/>
+      <c r="B1408" s="5"/>
+      <c r="C1408" s="5"/>
+      <c r="D1408" s="9"/>
+      <c r="E1408" s="6"/>
+      <c r="F1408" s="3"/>
     </row>
     <row r="1409" spans="1:6">
-      <c r="A1409" s="4"/>
-[...4 lines deleted...]
-      <c r="F1409" s="4"/>
+      <c r="A1409" s="5"/>
+      <c r="B1409" s="5"/>
+      <c r="C1409" s="5"/>
+      <c r="D1409" s="9"/>
+      <c r="E1409" s="6"/>
+      <c r="F1409" s="3"/>
     </row>
     <row r="1410" spans="1:6">
-      <c r="A1410" s="4"/>
-[...4 lines deleted...]
-      <c r="F1410" s="4"/>
+      <c r="A1410" s="5"/>
+      <c r="B1410" s="5"/>
+      <c r="C1410" s="5"/>
+      <c r="D1410" s="9"/>
+      <c r="E1410" s="6"/>
+      <c r="F1410" s="3"/>
     </row>
     <row r="1411" spans="1:6">
-      <c r="A1411" s="4"/>
-[...4 lines deleted...]
-      <c r="F1411" s="4"/>
+      <c r="A1411" s="5"/>
+      <c r="B1411" s="5"/>
+      <c r="C1411" s="5"/>
+      <c r="D1411" s="9"/>
+      <c r="E1411" s="6"/>
+      <c r="F1411" s="3"/>
     </row>
     <row r="1412" spans="1:6">
-      <c r="A1412" s="4"/>
-[...4 lines deleted...]
-      <c r="F1412" s="4"/>
+      <c r="A1412" s="5"/>
+      <c r="B1412" s="5"/>
+      <c r="C1412" s="5"/>
+      <c r="D1412" s="9"/>
+      <c r="E1412" s="6"/>
+      <c r="F1412" s="3"/>
     </row>
     <row r="1413" spans="1:6">
-      <c r="A1413" s="4"/>
-[...4 lines deleted...]
-      <c r="F1413" s="4"/>
+      <c r="A1413" s="5"/>
+      <c r="B1413" s="5"/>
+      <c r="C1413" s="5"/>
+      <c r="D1413" s="9"/>
+      <c r="E1413" s="6"/>
+      <c r="F1413" s="3"/>
     </row>
     <row r="1414" spans="1:6">
-      <c r="A1414" s="4"/>
-[...4 lines deleted...]
-      <c r="F1414" s="4"/>
+      <c r="A1414" s="5"/>
+      <c r="B1414" s="5"/>
+      <c r="C1414" s="5"/>
+      <c r="D1414" s="9"/>
+      <c r="E1414" s="6"/>
+      <c r="F1414" s="3"/>
     </row>
     <row r="1415" spans="1:6">
-      <c r="A1415" s="4"/>
-[...4 lines deleted...]
-      <c r="F1415" s="4"/>
+      <c r="A1415" s="5"/>
+      <c r="B1415" s="5"/>
+      <c r="C1415" s="5"/>
+      <c r="D1415" s="9"/>
+      <c r="E1415" s="6"/>
+      <c r="F1415" s="3"/>
     </row>
     <row r="1416" spans="1:6">
-      <c r="A1416" s="4"/>
-[...4 lines deleted...]
-      <c r="F1416" s="4"/>
+      <c r="A1416" s="5"/>
+      <c r="B1416" s="5"/>
+      <c r="C1416" s="5"/>
+      <c r="D1416" s="9"/>
+      <c r="E1416" s="6"/>
+      <c r="F1416" s="3"/>
     </row>
     <row r="1417" spans="1:6">
-      <c r="A1417" s="4"/>
-[...4 lines deleted...]
-      <c r="F1417" s="4"/>
+      <c r="A1417" s="5"/>
+      <c r="B1417" s="5"/>
+      <c r="C1417" s="5"/>
+      <c r="D1417" s="9"/>
+      <c r="E1417" s="6"/>
+      <c r="F1417" s="3"/>
     </row>
     <row r="1418" spans="1:6">
-      <c r="A1418" s="4"/>
-[...4 lines deleted...]
-      <c r="F1418" s="4"/>
+      <c r="A1418" s="5"/>
+      <c r="B1418" s="5"/>
+      <c r="C1418" s="5"/>
+      <c r="D1418" s="9"/>
+      <c r="E1418" s="6"/>
+      <c r="F1418" s="3"/>
     </row>
     <row r="1419" spans="1:6">
-      <c r="A1419" s="4"/>
-[...4 lines deleted...]
-      <c r="F1419" s="4"/>
+      <c r="A1419" s="5"/>
+      <c r="B1419" s="5"/>
+      <c r="C1419" s="5"/>
+      <c r="D1419" s="9"/>
+      <c r="E1419" s="6"/>
+      <c r="F1419" s="3"/>
     </row>
     <row r="1420" spans="1:6">
-      <c r="A1420" s="4"/>
-[...4 lines deleted...]
-      <c r="F1420" s="4"/>
+      <c r="A1420" s="5"/>
+      <c r="B1420" s="5"/>
+      <c r="C1420" s="5"/>
+      <c r="D1420" s="9"/>
+      <c r="E1420" s="6"/>
+      <c r="F1420" s="3"/>
     </row>
     <row r="1421" spans="1:6">
-      <c r="A1421" s="4"/>
-[...4 lines deleted...]
-      <c r="F1421" s="4"/>
+      <c r="A1421" s="5"/>
+      <c r="B1421" s="5"/>
+      <c r="C1421" s="5"/>
+      <c r="D1421" s="9"/>
+      <c r="E1421" s="6"/>
+      <c r="F1421" s="3"/>
     </row>
     <row r="1422" spans="1:6">
-      <c r="A1422" s="4"/>
-[...4 lines deleted...]
-      <c r="F1422" s="4"/>
+      <c r="A1422" s="5"/>
+      <c r="B1422" s="5"/>
+      <c r="C1422" s="5"/>
+      <c r="D1422" s="9"/>
+      <c r="E1422" s="6"/>
+      <c r="F1422" s="3"/>
     </row>
     <row r="1423" spans="1:6">
-      <c r="A1423" s="4"/>
-[...4 lines deleted...]
-      <c r="F1423" s="4"/>
+      <c r="A1423" s="5"/>
+      <c r="B1423" s="5"/>
+      <c r="C1423" s="5"/>
+      <c r="D1423" s="9"/>
+      <c r="E1423" s="6"/>
+      <c r="F1423" s="3"/>
     </row>
     <row r="1424" spans="1:6">
-      <c r="A1424" s="4"/>
-[...4 lines deleted...]
-      <c r="F1424" s="4"/>
+      <c r="A1424" s="5"/>
+      <c r="B1424" s="5"/>
+      <c r="C1424" s="5"/>
+      <c r="D1424" s="9"/>
+      <c r="E1424" s="6"/>
+      <c r="F1424" s="3"/>
     </row>
     <row r="1425" spans="1:6">
-      <c r="A1425" s="4"/>
-[...4 lines deleted...]
-      <c r="F1425" s="4"/>
+      <c r="A1425" s="5"/>
+      <c r="B1425" s="5"/>
+      <c r="C1425" s="5"/>
+      <c r="D1425" s="9"/>
+      <c r="E1425" s="6"/>
+      <c r="F1425" s="3"/>
     </row>
     <row r="1426" spans="1:6">
-      <c r="A1426" s="4"/>
-[...4 lines deleted...]
-      <c r="F1426" s="4"/>
+      <c r="A1426" s="5"/>
+      <c r="B1426" s="5"/>
+      <c r="C1426" s="5"/>
+      <c r="D1426" s="9"/>
+      <c r="E1426" s="6"/>
+      <c r="F1426" s="3"/>
     </row>
     <row r="1427" spans="1:6">
-      <c r="A1427" s="4"/>
-[...4 lines deleted...]
-      <c r="F1427" s="4"/>
+      <c r="A1427" s="5"/>
+      <c r="B1427" s="5"/>
+      <c r="C1427" s="5"/>
+      <c r="D1427" s="9"/>
+      <c r="E1427" s="6"/>
+      <c r="F1427" s="3"/>
     </row>
     <row r="1428" spans="1:6">
-      <c r="A1428" s="4"/>
-[...4 lines deleted...]
-      <c r="F1428" s="4"/>
+      <c r="A1428" s="5"/>
+      <c r="B1428" s="5"/>
+      <c r="C1428" s="5"/>
+      <c r="D1428" s="9"/>
+      <c r="E1428" s="6"/>
+      <c r="F1428" s="3"/>
     </row>
     <row r="1429" spans="1:6">
-      <c r="A1429" s="4"/>
-[...4 lines deleted...]
-      <c r="F1429" s="4"/>
+      <c r="A1429" s="5"/>
+      <c r="B1429" s="5"/>
+      <c r="C1429" s="5"/>
+      <c r="D1429" s="9"/>
+      <c r="E1429" s="6"/>
+      <c r="F1429" s="3"/>
     </row>
     <row r="1430" spans="1:6">
-      <c r="A1430" s="4"/>
-[...4 lines deleted...]
-      <c r="F1430" s="4"/>
+      <c r="A1430" s="5"/>
+      <c r="B1430" s="5"/>
+      <c r="C1430" s="5"/>
+      <c r="D1430" s="9"/>
+      <c r="E1430" s="6"/>
+      <c r="F1430" s="3"/>
     </row>
     <row r="1431" spans="1:6">
-      <c r="A1431" s="4"/>
-[...4 lines deleted...]
-      <c r="F1431" s="4"/>
+      <c r="A1431" s="5"/>
+      <c r="B1431" s="5"/>
+      <c r="C1431" s="5"/>
+      <c r="D1431" s="9"/>
+      <c r="E1431" s="6"/>
+      <c r="F1431" s="3"/>
     </row>
     <row r="1432" spans="1:6">
-      <c r="A1432" s="4"/>
-[...4 lines deleted...]
-      <c r="F1432" s="4"/>
+      <c r="A1432" s="5"/>
+      <c r="B1432" s="5"/>
+      <c r="C1432" s="5"/>
+      <c r="D1432" s="9"/>
+      <c r="E1432" s="6"/>
+      <c r="F1432" s="3"/>
     </row>
     <row r="1433" spans="1:6">
-      <c r="A1433" s="4"/>
-[...4 lines deleted...]
-      <c r="F1433" s="4"/>
+      <c r="A1433" s="5"/>
+      <c r="B1433" s="5"/>
+      <c r="C1433" s="5"/>
+      <c r="D1433" s="9"/>
+      <c r="E1433" s="6"/>
+      <c r="F1433" s="3"/>
     </row>
     <row r="1434" spans="1:6">
-      <c r="A1434" s="4"/>
-[...4 lines deleted...]
-      <c r="F1434" s="4"/>
+      <c r="A1434" s="5"/>
+      <c r="B1434" s="5"/>
+      <c r="C1434" s="5"/>
+      <c r="D1434" s="9"/>
+      <c r="E1434" s="6"/>
+      <c r="F1434" s="3"/>
     </row>
     <row r="1435" spans="1:6">
-      <c r="A1435" s="4"/>
-[...4 lines deleted...]
-      <c r="F1435" s="4"/>
+      <c r="A1435" s="5"/>
+      <c r="B1435" s="5"/>
+      <c r="C1435" s="5"/>
+      <c r="D1435" s="9"/>
+      <c r="E1435" s="6"/>
+      <c r="F1435" s="3"/>
     </row>
     <row r="1436" spans="1:6">
-      <c r="A1436" s="4"/>
-[...4 lines deleted...]
-      <c r="F1436" s="4"/>
+      <c r="A1436" s="5"/>
+      <c r="B1436" s="5"/>
+      <c r="C1436" s="5"/>
+      <c r="D1436" s="9"/>
+      <c r="E1436" s="6"/>
+      <c r="F1436" s="3"/>
     </row>
     <row r="1437" spans="1:6">
-      <c r="A1437" s="4"/>
-[...4 lines deleted...]
-      <c r="F1437" s="4"/>
+      <c r="A1437" s="5"/>
+      <c r="B1437" s="5"/>
+      <c r="C1437" s="5"/>
+      <c r="D1437" s="9"/>
+      <c r="E1437" s="6"/>
+      <c r="F1437" s="3"/>
     </row>
     <row r="1438" spans="1:6">
-      <c r="A1438" s="4"/>
-[...4 lines deleted...]
-      <c r="F1438" s="4"/>
+      <c r="A1438" s="5"/>
+      <c r="B1438" s="5"/>
+      <c r="C1438" s="5"/>
+      <c r="D1438" s="9"/>
+      <c r="E1438" s="6"/>
+      <c r="F1438" s="3"/>
     </row>
     <row r="1439" spans="1:6">
-      <c r="A1439" s="4"/>
-[...4 lines deleted...]
-      <c r="F1439" s="4"/>
+      <c r="A1439" s="5"/>
+      <c r="B1439" s="5"/>
+      <c r="C1439" s="5"/>
+      <c r="D1439" s="9"/>
+      <c r="E1439" s="6"/>
+      <c r="F1439" s="3"/>
     </row>
     <row r="1440" spans="1:6">
-      <c r="A1440" s="4"/>
-[...4 lines deleted...]
-      <c r="F1440" s="4"/>
+      <c r="A1440" s="5"/>
+      <c r="B1440" s="5"/>
+      <c r="C1440" s="5"/>
+      <c r="D1440" s="9"/>
+      <c r="E1440" s="6"/>
+      <c r="F1440" s="3"/>
     </row>
     <row r="1441" spans="1:6">
-      <c r="A1441" s="4"/>
-[...4 lines deleted...]
-      <c r="F1441" s="4"/>
+      <c r="A1441" s="5"/>
+      <c r="B1441" s="5"/>
+      <c r="C1441" s="5"/>
+      <c r="D1441" s="9"/>
+      <c r="E1441" s="6"/>
+      <c r="F1441" s="3"/>
     </row>
     <row r="1442" spans="1:6">
-      <c r="A1442" s="4"/>
-[...4 lines deleted...]
-      <c r="F1442" s="4"/>
+      <c r="A1442" s="5"/>
+      <c r="B1442" s="5"/>
+      <c r="C1442" s="5"/>
+      <c r="D1442" s="9"/>
+      <c r="E1442" s="6"/>
+      <c r="F1442" s="3"/>
     </row>
     <row r="1443" spans="1:6">
-      <c r="A1443" s="4"/>
-[...4 lines deleted...]
-      <c r="F1443" s="4"/>
+      <c r="A1443" s="5"/>
+      <c r="B1443" s="5"/>
+      <c r="C1443" s="5"/>
+      <c r="D1443" s="9"/>
+      <c r="E1443" s="6"/>
+      <c r="F1443" s="3"/>
     </row>
     <row r="1444" spans="1:6">
-      <c r="A1444" s="4"/>
-[...4 lines deleted...]
-      <c r="F1444" s="4"/>
+      <c r="A1444" s="5"/>
+      <c r="B1444" s="5"/>
+      <c r="C1444" s="5"/>
+      <c r="D1444" s="9"/>
+      <c r="E1444" s="6"/>
+      <c r="F1444" s="3"/>
     </row>
     <row r="1445" spans="1:6">
-      <c r="A1445" s="4"/>
-[...4 lines deleted...]
-      <c r="F1445" s="4"/>
+      <c r="A1445" s="5"/>
+      <c r="B1445" s="5"/>
+      <c r="C1445" s="5"/>
+      <c r="D1445" s="9"/>
+      <c r="E1445" s="6"/>
+      <c r="F1445" s="3"/>
     </row>
     <row r="1446" spans="1:6">
-      <c r="A1446" s="4"/>
-[...4 lines deleted...]
-      <c r="F1446" s="4"/>
+      <c r="A1446" s="5"/>
+      <c r="B1446" s="5"/>
+      <c r="C1446" s="5"/>
+      <c r="D1446" s="9"/>
+      <c r="E1446" s="6"/>
+      <c r="F1446" s="3"/>
     </row>
     <row r="1447" spans="1:6">
-      <c r="A1447" s="4"/>
-[...4 lines deleted...]
-      <c r="F1447" s="4"/>
+      <c r="A1447" s="5"/>
+      <c r="B1447" s="5"/>
+      <c r="C1447" s="5"/>
+      <c r="D1447" s="9"/>
+      <c r="E1447" s="6"/>
+      <c r="F1447" s="3"/>
     </row>
     <row r="1448" spans="1:6">
-      <c r="A1448" s="4"/>
-[...4 lines deleted...]
-      <c r="F1448" s="4"/>
+      <c r="A1448" s="5"/>
+      <c r="B1448" s="5"/>
+      <c r="C1448" s="5"/>
+      <c r="D1448" s="9"/>
+      <c r="E1448" s="6"/>
+      <c r="F1448" s="3"/>
     </row>
     <row r="1449" spans="1:6">
-      <c r="A1449" s="4"/>
-[...4 lines deleted...]
-      <c r="F1449" s="4"/>
+      <c r="A1449" s="5"/>
+      <c r="B1449" s="5"/>
+      <c r="C1449" s="5"/>
+      <c r="D1449" s="9"/>
+      <c r="E1449" s="6"/>
+      <c r="F1449" s="3"/>
     </row>
     <row r="1450" spans="1:6">
-      <c r="A1450" s="4"/>
-[...4 lines deleted...]
-      <c r="F1450" s="4"/>
+      <c r="A1450" s="5"/>
+      <c r="B1450" s="5"/>
+      <c r="C1450" s="5"/>
+      <c r="D1450" s="9"/>
+      <c r="E1450" s="6"/>
+      <c r="F1450" s="3"/>
     </row>
     <row r="1451" spans="1:6">
-      <c r="A1451" s="4"/>
-[...4 lines deleted...]
-      <c r="F1451" s="4"/>
+      <c r="A1451" s="5"/>
+      <c r="B1451" s="5"/>
+      <c r="C1451" s="5"/>
+      <c r="D1451" s="9"/>
+      <c r="E1451" s="6"/>
+      <c r="F1451" s="3"/>
     </row>
     <row r="1452" spans="1:6">
-      <c r="A1452" s="4"/>
-[...4 lines deleted...]
-      <c r="F1452" s="4"/>
+      <c r="A1452" s="5"/>
+      <c r="B1452" s="5"/>
+      <c r="C1452" s="5"/>
+      <c r="D1452" s="9"/>
+      <c r="E1452" s="6"/>
+      <c r="F1452" s="3"/>
     </row>
     <row r="1453" spans="1:6">
-      <c r="A1453" s="4"/>
-[...4 lines deleted...]
-      <c r="F1453" s="4"/>
+      <c r="A1453" s="5"/>
+      <c r="B1453" s="5"/>
+      <c r="C1453" s="5"/>
+      <c r="D1453" s="9"/>
+      <c r="E1453" s="6"/>
+      <c r="F1453" s="3"/>
     </row>
     <row r="1454" spans="1:6">
-      <c r="A1454" s="4"/>
-[...4 lines deleted...]
-      <c r="F1454" s="4"/>
+      <c r="A1454" s="5"/>
+      <c r="B1454" s="5"/>
+      <c r="C1454" s="5"/>
+      <c r="D1454" s="9"/>
+      <c r="E1454" s="6"/>
+      <c r="F1454" s="3"/>
     </row>
     <row r="1455" spans="1:6">
-      <c r="A1455" s="4"/>
-[...4 lines deleted...]
-      <c r="F1455" s="4"/>
+      <c r="A1455" s="5"/>
+      <c r="B1455" s="5"/>
+      <c r="C1455" s="5"/>
+      <c r="D1455" s="9"/>
+      <c r="E1455" s="6"/>
+      <c r="F1455" s="3"/>
     </row>
     <row r="1456" spans="1:6">
-      <c r="A1456" s="4"/>
-[...4 lines deleted...]
-      <c r="F1456" s="4"/>
+      <c r="A1456" s="5"/>
+      <c r="B1456" s="5"/>
+      <c r="C1456" s="5"/>
+      <c r="D1456" s="9"/>
+      <c r="E1456" s="6"/>
+      <c r="F1456" s="3"/>
     </row>
     <row r="1457" spans="1:6">
-      <c r="A1457" s="4"/>
-[...4 lines deleted...]
-      <c r="F1457" s="4"/>
+      <c r="A1457" s="5"/>
+      <c r="B1457" s="5"/>
+      <c r="C1457" s="5"/>
+      <c r="D1457" s="9"/>
+      <c r="E1457" s="6"/>
+      <c r="F1457" s="3"/>
     </row>
     <row r="1458" spans="1:6">
-      <c r="A1458" s="4"/>
-[...4 lines deleted...]
-      <c r="F1458" s="4"/>
+      <c r="A1458" s="5"/>
+      <c r="B1458" s="5"/>
+      <c r="C1458" s="5"/>
+      <c r="D1458" s="9"/>
+      <c r="E1458" s="6"/>
+      <c r="F1458" s="3"/>
     </row>
     <row r="1459" spans="1:6">
-      <c r="A1459" s="4"/>
-[...4 lines deleted...]
-      <c r="F1459" s="4"/>
+      <c r="A1459" s="5"/>
+      <c r="B1459" s="5"/>
+      <c r="C1459" s="5"/>
+      <c r="D1459" s="9"/>
+      <c r="E1459" s="6"/>
+      <c r="F1459" s="3"/>
     </row>
     <row r="1460" spans="1:6">
-      <c r="A1460" s="4"/>
-[...4 lines deleted...]
-      <c r="F1460" s="4"/>
+      <c r="A1460" s="5"/>
+      <c r="B1460" s="5"/>
+      <c r="C1460" s="5"/>
+      <c r="D1460" s="9"/>
+      <c r="E1460" s="6"/>
+      <c r="F1460" s="3"/>
     </row>
     <row r="1461" spans="1:6">
-      <c r="A1461" s="4"/>
-[...4 lines deleted...]
-      <c r="F1461" s="4"/>
+      <c r="A1461" s="5"/>
+      <c r="B1461" s="5"/>
+      <c r="C1461" s="5"/>
+      <c r="D1461" s="9"/>
+      <c r="E1461" s="6"/>
+      <c r="F1461" s="3"/>
     </row>
     <row r="1462" spans="1:6">
-      <c r="A1462" s="4"/>
-[...4 lines deleted...]
-      <c r="F1462" s="4"/>
+      <c r="A1462" s="5"/>
+      <c r="B1462" s="5"/>
+      <c r="C1462" s="5"/>
+      <c r="D1462" s="9"/>
+      <c r="E1462" s="6"/>
+      <c r="F1462" s="3"/>
     </row>
     <row r="1463" spans="1:6">
-      <c r="A1463" s="4"/>
-[...4 lines deleted...]
-      <c r="F1463" s="4"/>
+      <c r="A1463" s="5"/>
+      <c r="B1463" s="5"/>
+      <c r="C1463" s="5"/>
+      <c r="D1463" s="9"/>
+      <c r="E1463" s="6"/>
+      <c r="F1463" s="3"/>
     </row>
     <row r="1464" spans="1:6">
-      <c r="A1464" s="4"/>
-[...4 lines deleted...]
-      <c r="F1464" s="4"/>
+      <c r="A1464" s="5"/>
+      <c r="B1464" s="5"/>
+      <c r="C1464" s="5"/>
+      <c r="D1464" s="9"/>
+      <c r="E1464" s="6"/>
+      <c r="F1464" s="3"/>
     </row>
     <row r="1465" spans="1:6">
-      <c r="A1465" s="4"/>
-[...4 lines deleted...]
-      <c r="F1465" s="4"/>
+      <c r="A1465" s="5"/>
+      <c r="B1465" s="5"/>
+      <c r="C1465" s="5"/>
+      <c r="D1465" s="9"/>
+      <c r="E1465" s="6"/>
+      <c r="F1465" s="3"/>
     </row>
     <row r="1466" spans="1:6">
-      <c r="A1466" s="4"/>
-[...4 lines deleted...]
-      <c r="F1466" s="4"/>
+      <c r="A1466" s="5"/>
+      <c r="B1466" s="5"/>
+      <c r="C1466" s="5"/>
+      <c r="D1466" s="9"/>
+      <c r="E1466" s="6"/>
+      <c r="F1466" s="3"/>
     </row>
     <row r="1467" spans="1:6">
-      <c r="A1467" s="4"/>
-[...4 lines deleted...]
-      <c r="F1467" s="4"/>
+      <c r="A1467" s="5"/>
+      <c r="B1467" s="5"/>
+      <c r="C1467" s="5"/>
+      <c r="D1467" s="9"/>
+      <c r="E1467" s="6"/>
+      <c r="F1467" s="3"/>
     </row>
     <row r="1468" spans="1:6">
-      <c r="A1468" s="4"/>
-[...4 lines deleted...]
-      <c r="F1468" s="4"/>
+      <c r="A1468" s="5"/>
+      <c r="B1468" s="5"/>
+      <c r="C1468" s="5"/>
+      <c r="D1468" s="9"/>
+      <c r="E1468" s="6"/>
+      <c r="F1468" s="3"/>
     </row>
     <row r="1469" spans="1:6">
-      <c r="A1469" s="4"/>
-[...4 lines deleted...]
-      <c r="F1469" s="4"/>
+      <c r="A1469" s="5"/>
+      <c r="B1469" s="5"/>
+      <c r="C1469" s="5"/>
+      <c r="D1469" s="9"/>
+      <c r="E1469" s="6"/>
+      <c r="F1469" s="3"/>
     </row>
     <row r="1470" spans="1:6">
-      <c r="A1470" s="4"/>
-[...4 lines deleted...]
-      <c r="F1470" s="4"/>
+      <c r="A1470" s="5"/>
+      <c r="B1470" s="5"/>
+      <c r="C1470" s="5"/>
+      <c r="D1470" s="9"/>
+      <c r="E1470" s="6"/>
+      <c r="F1470" s="3"/>
     </row>
     <row r="1471" spans="1:6">
-      <c r="A1471" s="4"/>
-[...4 lines deleted...]
-      <c r="F1471" s="4"/>
+      <c r="A1471" s="5"/>
+      <c r="B1471" s="5"/>
+      <c r="C1471" s="5"/>
+      <c r="D1471" s="9"/>
+      <c r="E1471" s="6"/>
+      <c r="F1471" s="3"/>
     </row>
     <row r="1472" spans="1:6">
-      <c r="A1472" s="4"/>
-[...4 lines deleted...]
-      <c r="F1472" s="4"/>
+      <c r="A1472" s="5"/>
+      <c r="B1472" s="5"/>
+      <c r="C1472" s="5"/>
+      <c r="D1472" s="9"/>
+      <c r="E1472" s="6"/>
+      <c r="F1472" s="3"/>
     </row>
     <row r="1473" spans="1:6">
-      <c r="A1473" s="4"/>
-[...4 lines deleted...]
-      <c r="F1473" s="4"/>
+      <c r="A1473" s="5"/>
+      <c r="B1473" s="5"/>
+      <c r="C1473" s="5"/>
+      <c r="D1473" s="9"/>
+      <c r="E1473" s="6"/>
+      <c r="F1473" s="3"/>
     </row>
     <row r="1474" spans="1:6">
-      <c r="A1474" s="4"/>
-[...4 lines deleted...]
-      <c r="F1474" s="4"/>
+      <c r="A1474" s="5"/>
+      <c r="B1474" s="5"/>
+      <c r="C1474" s="5"/>
+      <c r="D1474" s="9"/>
+      <c r="E1474" s="6"/>
+      <c r="F1474" s="3"/>
     </row>
     <row r="1475" spans="1:6">
-      <c r="A1475" s="4"/>
-[...4 lines deleted...]
-      <c r="F1475" s="4"/>
+      <c r="A1475" s="5"/>
+      <c r="B1475" s="5"/>
+      <c r="C1475" s="5"/>
+      <c r="D1475" s="9"/>
+      <c r="E1475" s="6"/>
+      <c r="F1475" s="3"/>
     </row>
     <row r="1476" spans="1:6">
-      <c r="A1476" s="4"/>
-[...4 lines deleted...]
-      <c r="F1476" s="4"/>
+      <c r="A1476" s="5"/>
+      <c r="B1476" s="5"/>
+      <c r="C1476" s="5"/>
+      <c r="D1476" s="9"/>
+      <c r="E1476" s="6"/>
+      <c r="F1476" s="3"/>
     </row>
     <row r="1477" spans="1:6">
-      <c r="A1477" s="4"/>
-[...4 lines deleted...]
-      <c r="F1477" s="4"/>
+      <c r="A1477" s="5"/>
+      <c r="B1477" s="5"/>
+      <c r="C1477" s="5"/>
+      <c r="D1477" s="9"/>
+      <c r="E1477" s="6"/>
+      <c r="F1477" s="3"/>
     </row>
     <row r="1478" spans="1:6">
-      <c r="A1478" s="4"/>
-[...4 lines deleted...]
-      <c r="F1478" s="4"/>
+      <c r="A1478" s="5"/>
+      <c r="B1478" s="5"/>
+      <c r="C1478" s="5"/>
+      <c r="D1478" s="9"/>
+      <c r="E1478" s="6"/>
+      <c r="F1478" s="3"/>
     </row>
     <row r="1479" spans="1:6">
-      <c r="A1479" s="4"/>
-[...4 lines deleted...]
-      <c r="F1479" s="4"/>
+      <c r="A1479" s="5"/>
+      <c r="B1479" s="5"/>
+      <c r="C1479" s="5"/>
+      <c r="D1479" s="9"/>
+      <c r="E1479" s="6"/>
+      <c r="F1479" s="3"/>
     </row>
     <row r="1480" spans="1:6">
-      <c r="A1480" s="4"/>
-[...4 lines deleted...]
-      <c r="F1480" s="4"/>
+      <c r="A1480" s="5"/>
+      <c r="B1480" s="5"/>
+      <c r="C1480" s="5"/>
+      <c r="D1480" s="9"/>
+      <c r="E1480" s="6"/>
+      <c r="F1480" s="3"/>
     </row>
     <row r="1481" spans="1:6">
-      <c r="A1481" s="4"/>
-[...4 lines deleted...]
-      <c r="F1481" s="4"/>
+      <c r="A1481" s="5"/>
+      <c r="B1481" s="5"/>
+      <c r="C1481" s="5"/>
+      <c r="D1481" s="9"/>
+      <c r="E1481" s="6"/>
+      <c r="F1481" s="3"/>
     </row>
     <row r="1482" spans="1:6">
-      <c r="A1482" s="4"/>
-[...4 lines deleted...]
-      <c r="F1482" s="4"/>
+      <c r="A1482" s="5"/>
+      <c r="B1482" s="5"/>
+      <c r="C1482" s="5"/>
+      <c r="D1482" s="9"/>
+      <c r="E1482" s="6"/>
+      <c r="F1482" s="3"/>
     </row>
     <row r="1483" spans="1:6">
-      <c r="A1483" s="4"/>
-[...4 lines deleted...]
-      <c r="F1483" s="4"/>
+      <c r="A1483" s="5"/>
+      <c r="B1483" s="5"/>
+      <c r="C1483" s="5"/>
+      <c r="D1483" s="9"/>
+      <c r="E1483" s="6"/>
+      <c r="F1483" s="3"/>
     </row>
     <row r="1484" spans="1:6">
-      <c r="A1484" s="4"/>
-[...4 lines deleted...]
-      <c r="F1484" s="4"/>
+      <c r="A1484" s="5"/>
+      <c r="B1484" s="5"/>
+      <c r="C1484" s="5"/>
+      <c r="D1484" s="9"/>
+      <c r="E1484" s="6"/>
+      <c r="F1484" s="3"/>
     </row>
     <row r="1485" spans="1:6">
-      <c r="A1485" s="4"/>
-[...4 lines deleted...]
-      <c r="F1485" s="4"/>
+      <c r="A1485" s="5"/>
+      <c r="B1485" s="5"/>
+      <c r="C1485" s="5"/>
+      <c r="D1485" s="9"/>
+      <c r="E1485" s="6"/>
+      <c r="F1485" s="3"/>
     </row>
     <row r="1486" spans="1:6">
-      <c r="A1486" s="4"/>
-[...4 lines deleted...]
-      <c r="F1486" s="4"/>
+      <c r="A1486" s="5"/>
+      <c r="B1486" s="5"/>
+      <c r="C1486" s="5"/>
+      <c r="D1486" s="9"/>
+      <c r="E1486" s="6"/>
+      <c r="F1486" s="3"/>
     </row>
     <row r="1487" spans="1:6">
-      <c r="A1487" s="4"/>
-[...4 lines deleted...]
-      <c r="F1487" s="4"/>
+      <c r="A1487" s="5"/>
+      <c r="B1487" s="5"/>
+      <c r="C1487" s="5"/>
+      <c r="D1487" s="9"/>
+      <c r="E1487" s="6"/>
+      <c r="F1487" s="3"/>
     </row>
     <row r="1488" spans="1:6">
-      <c r="A1488" s="4"/>
-[...4 lines deleted...]
-      <c r="F1488" s="4"/>
+      <c r="A1488" s="5"/>
+      <c r="B1488" s="5"/>
+      <c r="C1488" s="5"/>
+      <c r="D1488" s="9"/>
+      <c r="E1488" s="6"/>
+      <c r="F1488" s="3"/>
     </row>
     <row r="1489" spans="1:6">
-      <c r="A1489" s="4"/>
-[...4 lines deleted...]
-      <c r="F1489" s="4"/>
+      <c r="A1489" s="5"/>
+      <c r="B1489" s="5"/>
+      <c r="C1489" s="5"/>
+      <c r="D1489" s="9"/>
+      <c r="E1489" s="6"/>
+      <c r="F1489" s="3"/>
     </row>
     <row r="1490" spans="1:6">
-      <c r="A1490" s="4"/>
-[...4 lines deleted...]
-      <c r="F1490" s="4"/>
+      <c r="A1490" s="5"/>
+      <c r="B1490" s="5"/>
+      <c r="C1490" s="5"/>
+      <c r="D1490" s="9"/>
+      <c r="E1490" s="6"/>
+      <c r="F1490" s="3"/>
     </row>
     <row r="1491" spans="1:6">
-      <c r="A1491" s="4"/>
-[...4 lines deleted...]
-      <c r="F1491" s="4"/>
+      <c r="A1491" s="5"/>
+      <c r="B1491" s="5"/>
+      <c r="C1491" s="5"/>
+      <c r="D1491" s="9"/>
+      <c r="E1491" s="6"/>
+      <c r="F1491" s="3"/>
     </row>
     <row r="1492" spans="1:6">
-      <c r="A1492" s="4"/>
-[...4 lines deleted...]
-      <c r="F1492" s="4"/>
+      <c r="A1492" s="5"/>
+      <c r="B1492" s="5"/>
+      <c r="C1492" s="5"/>
+      <c r="D1492" s="9"/>
+      <c r="E1492" s="6"/>
+      <c r="F1492" s="3"/>
     </row>
     <row r="1493" spans="1:6">
-      <c r="A1493" s="4"/>
-[...4 lines deleted...]
-      <c r="F1493" s="4"/>
+      <c r="A1493" s="5"/>
+      <c r="B1493" s="5"/>
+      <c r="C1493" s="5"/>
+      <c r="D1493" s="9"/>
+      <c r="E1493" s="6"/>
+      <c r="F1493" s="3"/>
     </row>
     <row r="1494" spans="1:6">
-      <c r="A1494" s="4"/>
-[...4 lines deleted...]
-      <c r="F1494" s="4"/>
+      <c r="A1494" s="5"/>
+      <c r="B1494" s="5"/>
+      <c r="C1494" s="5"/>
+      <c r="D1494" s="9"/>
+      <c r="E1494" s="6"/>
+      <c r="F1494" s="3"/>
     </row>
     <row r="1495" spans="1:6">
-      <c r="A1495" s="4"/>
-[...4 lines deleted...]
-      <c r="F1495" s="4"/>
+      <c r="A1495" s="5"/>
+      <c r="B1495" s="5"/>
+      <c r="C1495" s="5"/>
+      <c r="D1495" s="9"/>
+      <c r="E1495" s="6"/>
+      <c r="F1495" s="3"/>
     </row>
     <row r="1496" spans="1:6">
-      <c r="A1496" s="4"/>
-[...4 lines deleted...]
-      <c r="F1496" s="4"/>
+      <c r="A1496" s="5"/>
+      <c r="B1496" s="5"/>
+      <c r="C1496" s="5"/>
+      <c r="D1496" s="9"/>
+      <c r="E1496" s="6"/>
+      <c r="F1496" s="3"/>
     </row>
     <row r="1497" spans="1:6">
-      <c r="A1497" s="4"/>
-[...4 lines deleted...]
-      <c r="F1497" s="4"/>
+      <c r="A1497" s="5"/>
+      <c r="B1497" s="5"/>
+      <c r="C1497" s="5"/>
+      <c r="D1497" s="9"/>
+      <c r="E1497" s="6"/>
+      <c r="F1497" s="3"/>
     </row>
     <row r="1498" spans="1:6">
-      <c r="A1498" s="4"/>
-[...4 lines deleted...]
-      <c r="F1498" s="4"/>
+      <c r="A1498" s="5"/>
+      <c r="B1498" s="5"/>
+      <c r="C1498" s="5"/>
+      <c r="D1498" s="9"/>
+      <c r="E1498" s="6"/>
+      <c r="F1498" s="3"/>
     </row>
     <row r="1499" spans="1:6">
-      <c r="A1499" s="4"/>
-[...4 lines deleted...]
-      <c r="F1499" s="4"/>
+      <c r="A1499" s="5"/>
+      <c r="B1499" s="5"/>
+      <c r="C1499" s="5"/>
+      <c r="D1499" s="9"/>
+      <c r="E1499" s="6"/>
+      <c r="F1499" s="3"/>
     </row>
     <row r="1500" spans="1:6">
-      <c r="A1500" s="4"/>
-[...4 lines deleted...]
-      <c r="F1500" s="4"/>
+      <c r="A1500" s="5"/>
+      <c r="B1500" s="5"/>
+      <c r="C1500" s="5"/>
+      <c r="D1500" s="9"/>
+      <c r="E1500" s="6"/>
+      <c r="F1500" s="3"/>
     </row>
     <row r="1501" spans="1:6">
-      <c r="A1501" s="4"/>
-[...4 lines deleted...]
-      <c r="F1501" s="4"/>
+      <c r="A1501" s="5"/>
+      <c r="B1501" s="5"/>
+      <c r="C1501" s="5"/>
+      <c r="D1501" s="9"/>
+      <c r="E1501" s="6"/>
+      <c r="F1501" s="3"/>
     </row>
     <row r="1502" spans="1:6">
-      <c r="A1502" s="4"/>
-[...4 lines deleted...]
-      <c r="F1502" s="4"/>
+      <c r="A1502" s="5"/>
+      <c r="B1502" s="5"/>
+      <c r="C1502" s="5"/>
+      <c r="D1502" s="9"/>
+      <c r="E1502" s="6"/>
+      <c r="F1502" s="3"/>
     </row>
     <row r="1503" spans="1:6">
-      <c r="A1503" s="4"/>
-[...4 lines deleted...]
-      <c r="F1503" s="4"/>
+      <c r="A1503" s="5"/>
+      <c r="B1503" s="5"/>
+      <c r="C1503" s="5"/>
+      <c r="D1503" s="9"/>
+      <c r="E1503" s="6"/>
+      <c r="F1503" s="3"/>
     </row>
     <row r="1504" spans="1:6">
-      <c r="A1504" s="4"/>
-[...4 lines deleted...]
-      <c r="F1504" s="4"/>
+      <c r="A1504" s="5"/>
+      <c r="B1504" s="5"/>
+      <c r="C1504" s="5"/>
+      <c r="D1504" s="9"/>
+      <c r="E1504" s="6"/>
+      <c r="F1504" s="3"/>
     </row>
     <row r="1505" spans="1:6">
-      <c r="A1505" s="4"/>
-[...4 lines deleted...]
-      <c r="F1505" s="4"/>
+      <c r="A1505" s="5"/>
+      <c r="B1505" s="5"/>
+      <c r="C1505" s="5"/>
+      <c r="D1505" s="9"/>
+      <c r="E1505" s="6"/>
+      <c r="F1505" s="3"/>
     </row>
     <row r="1506" spans="1:6">
-      <c r="A1506" s="4"/>
-[...4 lines deleted...]
-      <c r="F1506" s="4"/>
+      <c r="A1506" s="5"/>
+      <c r="B1506" s="5"/>
+      <c r="C1506" s="5"/>
+      <c r="D1506" s="9"/>
+      <c r="E1506" s="6"/>
+      <c r="F1506" s="3"/>
     </row>
     <row r="1507" spans="1:6">
-      <c r="A1507" s="4"/>
-[...4 lines deleted...]
-      <c r="F1507" s="4"/>
+      <c r="A1507" s="5"/>
+      <c r="B1507" s="5"/>
+      <c r="C1507" s="5"/>
+      <c r="D1507" s="9"/>
+      <c r="E1507" s="6"/>
+      <c r="F1507" s="3"/>
     </row>
     <row r="1508" spans="1:6">
-      <c r="A1508" s="4"/>
-[...4 lines deleted...]
-      <c r="F1508" s="4"/>
+      <c r="A1508" s="5"/>
+      <c r="B1508" s="5"/>
+      <c r="C1508" s="5"/>
+      <c r="D1508" s="9"/>
+      <c r="E1508" s="6"/>
+      <c r="F1508" s="3"/>
     </row>
     <row r="1509" spans="1:6">
-      <c r="A1509" s="4"/>
-[...4 lines deleted...]
-      <c r="F1509" s="4"/>
+      <c r="A1509" s="5"/>
+      <c r="B1509" s="5"/>
+      <c r="C1509" s="5"/>
+      <c r="D1509" s="9"/>
+      <c r="E1509" s="6"/>
+      <c r="F1509" s="3"/>
     </row>
     <row r="1510" spans="1:6">
-      <c r="A1510" s="4"/>
-[...4 lines deleted...]
-      <c r="F1510" s="4"/>
+      <c r="A1510" s="5"/>
+      <c r="B1510" s="5"/>
+      <c r="C1510" s="5"/>
+      <c r="D1510" s="9"/>
+      <c r="E1510" s="6"/>
+      <c r="F1510" s="3"/>
     </row>
     <row r="1511" spans="1:6">
-      <c r="A1511" s="4"/>
-[...4 lines deleted...]
-      <c r="F1511" s="4"/>
+      <c r="A1511" s="5"/>
+      <c r="B1511" s="5"/>
+      <c r="C1511" s="5"/>
+      <c r="D1511" s="9"/>
+      <c r="E1511" s="6"/>
+      <c r="F1511" s="3"/>
     </row>
     <row r="1512" spans="1:6">
-      <c r="A1512" s="4"/>
-[...4 lines deleted...]
-      <c r="F1512" s="4"/>
+      <c r="A1512" s="5"/>
+      <c r="B1512" s="5"/>
+      <c r="C1512" s="5"/>
+      <c r="D1512" s="9"/>
+      <c r="E1512" s="6"/>
+      <c r="F1512" s="3"/>
     </row>
     <row r="1513" spans="1:6">
-      <c r="A1513" s="4"/>
-[...4 lines deleted...]
-      <c r="F1513" s="4"/>
+      <c r="A1513" s="5"/>
+      <c r="B1513" s="5"/>
+      <c r="C1513" s="5"/>
+      <c r="D1513" s="9"/>
+      <c r="E1513" s="6"/>
+      <c r="F1513" s="3"/>
     </row>
     <row r="1514" spans="1:6">
-      <c r="A1514" s="4"/>
-[...4 lines deleted...]
-      <c r="F1514" s="4"/>
+      <c r="A1514" s="5"/>
+      <c r="B1514" s="5"/>
+      <c r="C1514" s="5"/>
+      <c r="D1514" s="9"/>
+      <c r="E1514" s="6"/>
+      <c r="F1514" s="3"/>
     </row>
     <row r="1515" spans="1:6">
-      <c r="A1515" s="4"/>
-[...4 lines deleted...]
-      <c r="F1515" s="4"/>
+      <c r="A1515" s="5"/>
+      <c r="B1515" s="5"/>
+      <c r="C1515" s="5"/>
+      <c r="D1515" s="9"/>
+      <c r="E1515" s="6"/>
+      <c r="F1515" s="3"/>
     </row>
     <row r="1516" spans="1:6">
-      <c r="A1516" s="4"/>
-[...4 lines deleted...]
-      <c r="F1516" s="4"/>
+      <c r="A1516" s="5"/>
+      <c r="B1516" s="5"/>
+      <c r="C1516" s="5"/>
+      <c r="D1516" s="9"/>
+      <c r="E1516" s="6"/>
+      <c r="F1516" s="3"/>
     </row>
     <row r="1517" spans="1:6">
-      <c r="A1517" s="4"/>
-[...4 lines deleted...]
-      <c r="F1517" s="4"/>
+      <c r="A1517" s="5"/>
+      <c r="B1517" s="5"/>
+      <c r="C1517" s="5"/>
+      <c r="D1517" s="9"/>
+      <c r="E1517" s="6"/>
+      <c r="F1517" s="3"/>
     </row>
     <row r="1518" spans="1:6">
-      <c r="A1518" s="4"/>
-[...4 lines deleted...]
-      <c r="F1518" s="4"/>
+      <c r="A1518" s="5"/>
+      <c r="B1518" s="5"/>
+      <c r="C1518" s="5"/>
+      <c r="D1518" s="9"/>
+      <c r="E1518" s="6"/>
+      <c r="F1518" s="3"/>
     </row>
     <row r="1519" spans="1:6">
-      <c r="A1519" s="4"/>
-[...4 lines deleted...]
-      <c r="F1519" s="4"/>
+      <c r="A1519" s="5"/>
+      <c r="B1519" s="5"/>
+      <c r="C1519" s="5"/>
+      <c r="D1519" s="9"/>
+      <c r="E1519" s="6"/>
+      <c r="F1519" s="3"/>
     </row>
     <row r="1520" spans="1:6">
-      <c r="A1520" s="4"/>
-[...4 lines deleted...]
-      <c r="F1520" s="4"/>
+      <c r="A1520" s="5"/>
+      <c r="B1520" s="5"/>
+      <c r="C1520" s="5"/>
+      <c r="D1520" s="9"/>
+      <c r="E1520" s="6"/>
+      <c r="F1520" s="3"/>
     </row>
     <row r="1521" spans="1:6">
-      <c r="A1521" s="4"/>
-[...4 lines deleted...]
-      <c r="F1521" s="4"/>
+      <c r="A1521" s="5"/>
+      <c r="B1521" s="5"/>
+      <c r="C1521" s="5"/>
+      <c r="D1521" s="9"/>
+      <c r="E1521" s="6"/>
+      <c r="F1521" s="3"/>
     </row>
     <row r="1522" spans="1:6">
-      <c r="A1522" s="4"/>
-[...4 lines deleted...]
-      <c r="F1522" s="4"/>
+      <c r="A1522" s="5"/>
+      <c r="B1522" s="5"/>
+      <c r="C1522" s="5"/>
+      <c r="D1522" s="9"/>
+      <c r="E1522" s="6"/>
+      <c r="F1522" s="3"/>
     </row>
     <row r="1523" spans="1:6">
-      <c r="A1523" s="4"/>
-[...4 lines deleted...]
-      <c r="F1523" s="4"/>
+      <c r="A1523" s="5"/>
+      <c r="B1523" s="5"/>
+      <c r="C1523" s="5"/>
+      <c r="D1523" s="9"/>
+      <c r="E1523" s="6"/>
+      <c r="F1523" s="3"/>
     </row>
     <row r="1524" spans="1:6">
-      <c r="A1524" s="4"/>
-[...4 lines deleted...]
-      <c r="F1524" s="4"/>
+      <c r="A1524" s="5"/>
+      <c r="B1524" s="5"/>
+      <c r="C1524" s="5"/>
+      <c r="D1524" s="9"/>
+      <c r="E1524" s="6"/>
+      <c r="F1524" s="3"/>
     </row>
     <row r="1525" spans="1:6">
-      <c r="A1525" s="4"/>
-[...4 lines deleted...]
-      <c r="F1525" s="4"/>
+      <c r="A1525" s="5"/>
+      <c r="B1525" s="5"/>
+      <c r="C1525" s="5"/>
+      <c r="D1525" s="9"/>
+      <c r="E1525" s="6"/>
+      <c r="F1525" s="3"/>
     </row>
     <row r="1526" spans="1:6">
-      <c r="A1526" s="4"/>
-[...4 lines deleted...]
-      <c r="F1526" s="4"/>
+      <c r="A1526" s="5"/>
+      <c r="B1526" s="5"/>
+      <c r="C1526" s="5"/>
+      <c r="D1526" s="9"/>
+      <c r="E1526" s="6"/>
+      <c r="F1526" s="3"/>
     </row>
     <row r="1527" spans="1:6">
-      <c r="A1527" s="4"/>
-[...4 lines deleted...]
-      <c r="F1527" s="4"/>
+      <c r="A1527" s="5"/>
+      <c r="B1527" s="5"/>
+      <c r="C1527" s="5"/>
+      <c r="D1527" s="9"/>
+      <c r="E1527" s="6"/>
+      <c r="F1527" s="3"/>
     </row>
     <row r="1528" spans="1:6">
-      <c r="A1528" s="4"/>
-[...4 lines deleted...]
-      <c r="F1528" s="4"/>
+      <c r="A1528" s="5"/>
+      <c r="B1528" s="5"/>
+      <c r="C1528" s="5"/>
+      <c r="D1528" s="9"/>
+      <c r="E1528" s="6"/>
+      <c r="F1528" s="3"/>
     </row>
     <row r="1529" spans="1:6">
-      <c r="A1529" s="4"/>
-[...4 lines deleted...]
-      <c r="F1529" s="4"/>
+      <c r="A1529" s="5"/>
+      <c r="B1529" s="5"/>
+      <c r="C1529" s="5"/>
+      <c r="D1529" s="9"/>
+      <c r="E1529" s="6"/>
+      <c r="F1529" s="3"/>
     </row>
     <row r="1530" spans="1:6">
-      <c r="A1530" s="4"/>
-[...4 lines deleted...]
-      <c r="F1530" s="4"/>
+      <c r="A1530" s="5"/>
+      <c r="B1530" s="5"/>
+      <c r="C1530" s="5"/>
+      <c r="D1530" s="9"/>
+      <c r="E1530" s="6"/>
+      <c r="F1530" s="3"/>
     </row>
     <row r="1531" spans="1:6">
-      <c r="A1531" s="4"/>
-[...4 lines deleted...]
-      <c r="F1531" s="4"/>
+      <c r="A1531" s="5"/>
+      <c r="B1531" s="5"/>
+      <c r="C1531" s="5"/>
+      <c r="D1531" s="9"/>
+      <c r="E1531" s="6"/>
+      <c r="F1531" s="3"/>
     </row>
     <row r="1532" spans="1:6">
-      <c r="A1532" s="4"/>
-[...4 lines deleted...]
-      <c r="F1532" s="4"/>
+      <c r="A1532" s="5"/>
+      <c r="B1532" s="5"/>
+      <c r="C1532" s="5"/>
+      <c r="D1532" s="9"/>
+      <c r="E1532" s="6"/>
+      <c r="F1532" s="3"/>
     </row>
     <row r="1533" spans="1:6">
-      <c r="A1533" s="4"/>
-[...4 lines deleted...]
-      <c r="F1533" s="4"/>
+      <c r="A1533" s="5"/>
+      <c r="B1533" s="5"/>
+      <c r="C1533" s="5"/>
+      <c r="D1533" s="9"/>
+      <c r="E1533" s="6"/>
+      <c r="F1533" s="3"/>
     </row>
     <row r="1534" spans="1:6">
-      <c r="A1534" s="4"/>
-[...4 lines deleted...]
-      <c r="F1534" s="4"/>
+      <c r="A1534" s="5"/>
+      <c r="B1534" s="5"/>
+      <c r="C1534" s="5"/>
+      <c r="D1534" s="9"/>
+      <c r="E1534" s="6"/>
+      <c r="F1534" s="3"/>
     </row>
     <row r="1535" spans="1:6">
-      <c r="A1535" s="4"/>
-[...4 lines deleted...]
-      <c r="F1535" s="4"/>
+      <c r="A1535" s="5"/>
+      <c r="B1535" s="5"/>
+      <c r="C1535" s="5"/>
+      <c r="D1535" s="9"/>
+      <c r="E1535" s="6"/>
+      <c r="F1535" s="3"/>
     </row>
     <row r="1536" spans="1:6">
-      <c r="A1536" s="4"/>
-[...4 lines deleted...]
-      <c r="F1536" s="4"/>
+      <c r="A1536" s="5"/>
+      <c r="B1536" s="5"/>
+      <c r="C1536" s="5"/>
+      <c r="D1536" s="9"/>
+      <c r="E1536" s="6"/>
+      <c r="F1536" s="3"/>
     </row>
     <row r="1537" spans="1:6">
-      <c r="A1537" s="4"/>
-[...4 lines deleted...]
-      <c r="F1537" s="4"/>
+      <c r="A1537" s="5"/>
+      <c r="B1537" s="5"/>
+      <c r="C1537" s="5"/>
+      <c r="D1537" s="9"/>
+      <c r="E1537" s="6"/>
+      <c r="F1537" s="3"/>
     </row>
     <row r="1538" spans="1:6">
-      <c r="A1538" s="4"/>
-[...4 lines deleted...]
-      <c r="F1538" s="4"/>
+      <c r="A1538" s="5"/>
+      <c r="B1538" s="5"/>
+      <c r="C1538" s="5"/>
+      <c r="D1538" s="9"/>
+      <c r="E1538" s="6"/>
+      <c r="F1538" s="3"/>
     </row>
     <row r="1539" spans="1:6">
-      <c r="A1539" s="4"/>
-[...4 lines deleted...]
-      <c r="F1539" s="4"/>
+      <c r="A1539" s="5"/>
+      <c r="B1539" s="5"/>
+      <c r="C1539" s="5"/>
+      <c r="D1539" s="9"/>
+      <c r="E1539" s="6"/>
+      <c r="F1539" s="3"/>
     </row>
     <row r="1540" spans="1:6">
-      <c r="A1540" s="4"/>
-[...4 lines deleted...]
-      <c r="F1540" s="4"/>
+      <c r="A1540" s="5"/>
+      <c r="B1540" s="5"/>
+      <c r="C1540" s="5"/>
+      <c r="D1540" s="9"/>
+      <c r="E1540" s="6"/>
+      <c r="F1540" s="3"/>
     </row>
     <row r="1541" spans="1:6">
-      <c r="A1541" s="4"/>
-[...4 lines deleted...]
-      <c r="F1541" s="4"/>
+      <c r="A1541" s="5"/>
+      <c r="B1541" s="5"/>
+      <c r="C1541" s="5"/>
+      <c r="D1541" s="9"/>
+      <c r="E1541" s="6"/>
+      <c r="F1541" s="3"/>
     </row>
     <row r="1542" spans="1:6">
-      <c r="A1542" s="4"/>
-[...4 lines deleted...]
-      <c r="F1542" s="4"/>
+      <c r="A1542" s="5"/>
+      <c r="B1542" s="5"/>
+      <c r="C1542" s="5"/>
+      <c r="D1542" s="9"/>
+      <c r="E1542" s="6"/>
+      <c r="F1542" s="3"/>
     </row>
     <row r="1543" spans="1:6">
-      <c r="A1543" s="4"/>
-[...4 lines deleted...]
-      <c r="F1543" s="4"/>
+      <c r="A1543" s="5"/>
+      <c r="B1543" s="5"/>
+      <c r="C1543" s="5"/>
+      <c r="D1543" s="9"/>
+      <c r="E1543" s="6"/>
+      <c r="F1543" s="3"/>
     </row>
     <row r="1544" spans="1:6">
-      <c r="A1544" s="4"/>
-[...4 lines deleted...]
-      <c r="F1544" s="4"/>
+      <c r="A1544" s="5"/>
+      <c r="B1544" s="5"/>
+      <c r="C1544" s="5"/>
+      <c r="D1544" s="9"/>
+      <c r="E1544" s="6"/>
+      <c r="F1544" s="3"/>
     </row>
     <row r="1545" spans="1:6">
-      <c r="A1545" s="4"/>
-[...4 lines deleted...]
-      <c r="F1545" s="4"/>
+      <c r="A1545" s="5"/>
+      <c r="B1545" s="5"/>
+      <c r="C1545" s="5"/>
+      <c r="D1545" s="9"/>
+      <c r="E1545" s="6"/>
+      <c r="F1545" s="3"/>
     </row>
     <row r="1546" spans="1:6">
-      <c r="A1546" s="4"/>
-[...4 lines deleted...]
-      <c r="F1546" s="4"/>
+      <c r="A1546" s="5"/>
+      <c r="B1546" s="5"/>
+      <c r="C1546" s="5"/>
+      <c r="D1546" s="9"/>
+      <c r="E1546" s="6"/>
+      <c r="F1546" s="3"/>
     </row>
     <row r="1547" spans="1:6">
-      <c r="A1547" s="4"/>
-[...4 lines deleted...]
-      <c r="F1547" s="4"/>
+      <c r="A1547" s="5"/>
+      <c r="B1547" s="5"/>
+      <c r="C1547" s="5"/>
+      <c r="D1547" s="9"/>
+      <c r="E1547" s="6"/>
+      <c r="F1547" s="3"/>
     </row>
     <row r="1548" spans="1:6">
-      <c r="A1548" s="4"/>
-[...4 lines deleted...]
-      <c r="F1548" s="4"/>
+      <c r="A1548" s="5"/>
+      <c r="B1548" s="5"/>
+      <c r="C1548" s="5"/>
+      <c r="D1548" s="9"/>
+      <c r="E1548" s="6"/>
+      <c r="F1548" s="3"/>
     </row>
     <row r="1549" spans="1:6">
-      <c r="A1549" s="4"/>
-[...4 lines deleted...]
-      <c r="F1549" s="4"/>
+      <c r="A1549" s="5"/>
+      <c r="B1549" s="5"/>
+      <c r="C1549" s="5"/>
+      <c r="D1549" s="9"/>
+      <c r="E1549" s="6"/>
+      <c r="F1549" s="3"/>
     </row>
     <row r="1550" spans="1:6">
-      <c r="A1550" s="4"/>
-[...4 lines deleted...]
-      <c r="F1550" s="4"/>
+      <c r="A1550" s="5"/>
+      <c r="B1550" s="5"/>
+      <c r="C1550" s="5"/>
+      <c r="D1550" s="9"/>
+      <c r="E1550" s="6"/>
+      <c r="F1550" s="3"/>
     </row>
     <row r="1551" spans="1:6">
-      <c r="A1551" s="4"/>
-[...4 lines deleted...]
-      <c r="F1551" s="4"/>
+      <c r="A1551" s="5"/>
+      <c r="B1551" s="5"/>
+      <c r="C1551" s="5"/>
+      <c r="D1551" s="9"/>
+      <c r="E1551" s="6"/>
+      <c r="F1551" s="3"/>
     </row>
     <row r="1552" spans="1:6">
-      <c r="A1552" s="4"/>
-[...4 lines deleted...]
-      <c r="F1552" s="4"/>
+      <c r="A1552" s="5"/>
+      <c r="B1552" s="5"/>
+      <c r="C1552" s="5"/>
+      <c r="D1552" s="9"/>
+      <c r="E1552" s="6"/>
+      <c r="F1552" s="3"/>
     </row>
     <row r="1553" spans="1:6">
-      <c r="A1553" s="4"/>
-[...4 lines deleted...]
-      <c r="F1553" s="4"/>
+      <c r="A1553" s="5"/>
+      <c r="B1553" s="5"/>
+      <c r="C1553" s="5"/>
+      <c r="D1553" s="9"/>
+      <c r="E1553" s="6"/>
+      <c r="F1553" s="3"/>
     </row>
     <row r="1554" spans="1:6">
-      <c r="A1554" s="4"/>
-[...4 lines deleted...]
-      <c r="F1554" s="4"/>
+      <c r="A1554" s="5"/>
+      <c r="B1554" s="5"/>
+      <c r="C1554" s="5"/>
+      <c r="D1554" s="9"/>
+      <c r="E1554" s="6"/>
+      <c r="F1554" s="3"/>
     </row>
     <row r="1555" spans="1:6">
-      <c r="A1555" s="4"/>
-[...4 lines deleted...]
-      <c r="F1555" s="4"/>
+      <c r="A1555" s="5"/>
+      <c r="B1555" s="5"/>
+      <c r="C1555" s="5"/>
+      <c r="D1555" s="9"/>
+      <c r="E1555" s="6"/>
+      <c r="F1555" s="3"/>
     </row>
     <row r="1556" spans="1:6">
-      <c r="A1556" s="4"/>
-[...4 lines deleted...]
-      <c r="F1556" s="4"/>
+      <c r="A1556" s="5"/>
+      <c r="B1556" s="5"/>
+      <c r="C1556" s="5"/>
+      <c r="D1556" s="9"/>
+      <c r="E1556" s="6"/>
+      <c r="F1556" s="3"/>
     </row>
     <row r="1557" spans="1:6">
-      <c r="A1557" s="4"/>
-[...4 lines deleted...]
-      <c r="F1557" s="4"/>
+      <c r="A1557" s="5"/>
+      <c r="B1557" s="5"/>
+      <c r="C1557" s="5"/>
+      <c r="D1557" s="9"/>
+      <c r="E1557" s="6"/>
+      <c r="F1557" s="3"/>
     </row>
     <row r="1558" spans="1:6">
-      <c r="A1558" s="4"/>
-[...4 lines deleted...]
-      <c r="F1558" s="4"/>
+      <c r="A1558" s="5"/>
+      <c r="B1558" s="5"/>
+      <c r="C1558" s="5"/>
+      <c r="D1558" s="9"/>
+      <c r="E1558" s="6"/>
+      <c r="F1558" s="3"/>
     </row>
     <row r="1559" spans="1:6">
-      <c r="A1559" s="4"/>
-[...4 lines deleted...]
-      <c r="F1559" s="4"/>
+      <c r="A1559" s="5"/>
+      <c r="B1559" s="5"/>
+      <c r="C1559" s="5"/>
+      <c r="D1559" s="9"/>
+      <c r="E1559" s="6"/>
+      <c r="F1559" s="3"/>
     </row>
     <row r="1560" spans="1:6">
-      <c r="A1560" s="4"/>
-[...4 lines deleted...]
-      <c r="F1560" s="4"/>
+      <c r="A1560" s="5"/>
+      <c r="B1560" s="5"/>
+      <c r="C1560" s="5"/>
+      <c r="D1560" s="9"/>
+      <c r="E1560" s="6"/>
+      <c r="F1560" s="3"/>
     </row>
     <row r="1561" spans="1:6">
-      <c r="A1561" s="4"/>
-[...4 lines deleted...]
-      <c r="F1561" s="4"/>
+      <c r="A1561" s="5"/>
+      <c r="B1561" s="5"/>
+      <c r="C1561" s="5"/>
+      <c r="D1561" s="9"/>
+      <c r="E1561" s="6"/>
+      <c r="F1561" s="3"/>
     </row>
     <row r="1562" spans="1:6">
-      <c r="A1562" s="4"/>
-[...4 lines deleted...]
-      <c r="F1562" s="4"/>
+      <c r="A1562" s="5"/>
+      <c r="B1562" s="5"/>
+      <c r="C1562" s="5"/>
+      <c r="D1562" s="9"/>
+      <c r="E1562" s="6"/>
+      <c r="F1562" s="3"/>
     </row>
     <row r="1563" spans="1:6">
-      <c r="A1563" s="4"/>
-[...4 lines deleted...]
-      <c r="F1563" s="4"/>
+      <c r="A1563" s="5"/>
+      <c r="B1563" s="5"/>
+      <c r="C1563" s="5"/>
+      <c r="D1563" s="9"/>
+      <c r="E1563" s="6"/>
+      <c r="F1563" s="3"/>
     </row>
     <row r="1564" spans="1:6">
-      <c r="A1564" s="4"/>
-[...4 lines deleted...]
-      <c r="F1564" s="4"/>
+      <c r="A1564" s="5"/>
+      <c r="B1564" s="5"/>
+      <c r="C1564" s="5"/>
+      <c r="D1564" s="9"/>
+      <c r="E1564" s="6"/>
+      <c r="F1564" s="3"/>
     </row>
     <row r="1565" spans="1:6">
-      <c r="A1565" s="4"/>
-[...4 lines deleted...]
-      <c r="F1565" s="4"/>
+      <c r="A1565" s="5"/>
+      <c r="B1565" s="5"/>
+      <c r="C1565" s="5"/>
+      <c r="D1565" s="9"/>
+      <c r="E1565" s="6"/>
+      <c r="F1565" s="3"/>
     </row>
     <row r="1566" spans="1:6">
-      <c r="A1566" s="4"/>
-[...4 lines deleted...]
-      <c r="F1566" s="4"/>
+      <c r="A1566" s="5"/>
+      <c r="B1566" s="5"/>
+      <c r="C1566" s="5"/>
+      <c r="D1566" s="9"/>
+      <c r="E1566" s="6"/>
+      <c r="F1566" s="3"/>
     </row>
     <row r="1567" spans="1:6">
-      <c r="A1567" s="4"/>
-[...4 lines deleted...]
-      <c r="F1567" s="4"/>
+      <c r="A1567" s="5"/>
+      <c r="B1567" s="5"/>
+      <c r="C1567" s="5"/>
+      <c r="D1567" s="9"/>
+      <c r="E1567" s="6"/>
+      <c r="F1567" s="3"/>
     </row>
     <row r="1568" spans="1:6">
-      <c r="A1568" s="4"/>
-[...4 lines deleted...]
-      <c r="F1568" s="4"/>
+      <c r="A1568" s="5"/>
+      <c r="B1568" s="5"/>
+      <c r="C1568" s="5"/>
+      <c r="D1568" s="9"/>
+      <c r="E1568" s="6"/>
+      <c r="F1568" s="3"/>
     </row>
     <row r="1569" spans="1:6">
-      <c r="A1569" s="4"/>
-[...4 lines deleted...]
-      <c r="F1569" s="4"/>
+      <c r="A1569" s="5"/>
+      <c r="B1569" s="5"/>
+      <c r="C1569" s="5"/>
+      <c r="D1569" s="9"/>
+      <c r="E1569" s="6"/>
+      <c r="F1569" s="3"/>
     </row>
     <row r="1570" spans="1:6">
-      <c r="A1570" s="4"/>
-[...4 lines deleted...]
-      <c r="F1570" s="4"/>
+      <c r="A1570" s="5"/>
+      <c r="B1570" s="5"/>
+      <c r="C1570" s="5"/>
+      <c r="D1570" s="9"/>
+      <c r="E1570" s="6"/>
+      <c r="F1570" s="3"/>
     </row>
     <row r="1571" spans="1:6">
-      <c r="A1571" s="4"/>
-[...4 lines deleted...]
-      <c r="F1571" s="4"/>
+      <c r="A1571" s="5"/>
+      <c r="B1571" s="5"/>
+      <c r="C1571" s="5"/>
+      <c r="D1571" s="9"/>
+      <c r="E1571" s="6"/>
+      <c r="F1571" s="3"/>
     </row>
     <row r="1572" spans="1:6">
-      <c r="A1572" s="4"/>
-[...4 lines deleted...]
-      <c r="F1572" s="4"/>
+      <c r="A1572" s="5"/>
+      <c r="B1572" s="5"/>
+      <c r="C1572" s="5"/>
+      <c r="D1572" s="9"/>
+      <c r="E1572" s="6"/>
+      <c r="F1572" s="3"/>
     </row>
     <row r="1573" spans="1:6">
-      <c r="A1573" s="4"/>
-[...4 lines deleted...]
-      <c r="F1573" s="4"/>
+      <c r="A1573" s="5"/>
+      <c r="B1573" s="5"/>
+      <c r="C1573" s="5"/>
+      <c r="D1573" s="9"/>
+      <c r="E1573" s="6"/>
+      <c r="F1573" s="3"/>
     </row>
     <row r="1574" spans="1:6">
-      <c r="A1574" s="4"/>
-[...4 lines deleted...]
-      <c r="F1574" s="4"/>
+      <c r="A1574" s="5"/>
+      <c r="B1574" s="5"/>
+      <c r="C1574" s="5"/>
+      <c r="D1574" s="9"/>
+      <c r="E1574" s="6"/>
+      <c r="F1574" s="3"/>
     </row>
     <row r="1575" spans="1:6">
-      <c r="A1575" s="4"/>
-[...4 lines deleted...]
-      <c r="F1575" s="4"/>
+      <c r="A1575" s="5"/>
+      <c r="B1575" s="5"/>
+      <c r="C1575" s="5"/>
+      <c r="D1575" s="9"/>
+      <c r="E1575" s="6"/>
+      <c r="F1575" s="3"/>
     </row>
     <row r="1576" spans="1:6">
-      <c r="A1576" s="4"/>
-[...4 lines deleted...]
-      <c r="F1576" s="4"/>
+      <c r="A1576" s="5"/>
+      <c r="B1576" s="5"/>
+      <c r="C1576" s="5"/>
+      <c r="D1576" s="9"/>
+      <c r="E1576" s="6"/>
+      <c r="F1576" s="3"/>
     </row>
     <row r="1577" spans="1:6">
-      <c r="A1577" s="4"/>
-[...4 lines deleted...]
-      <c r="F1577" s="4"/>
+      <c r="A1577" s="5"/>
+      <c r="B1577" s="5"/>
+      <c r="C1577" s="5"/>
+      <c r="D1577" s="9"/>
+      <c r="E1577" s="6"/>
+      <c r="F1577" s="3"/>
     </row>
     <row r="1578" spans="1:6">
-      <c r="A1578" s="4"/>
-[...4 lines deleted...]
-      <c r="F1578" s="4"/>
+      <c r="A1578" s="5"/>
+      <c r="B1578" s="5"/>
+      <c r="C1578" s="5"/>
+      <c r="D1578" s="9"/>
+      <c r="E1578" s="6"/>
+      <c r="F1578" s="3"/>
     </row>
     <row r="1579" spans="1:6">
-      <c r="A1579" s="4"/>
-[...4 lines deleted...]
-      <c r="F1579" s="4"/>
+      <c r="A1579" s="5"/>
+      <c r="B1579" s="5"/>
+      <c r="C1579" s="5"/>
+      <c r="D1579" s="9"/>
+      <c r="E1579" s="6"/>
+      <c r="F1579" s="3"/>
     </row>
     <row r="1580" spans="1:6">
-      <c r="A1580" s="4"/>
-[...4 lines deleted...]
-      <c r="F1580" s="4"/>
+      <c r="A1580" s="5"/>
+      <c r="B1580" s="5"/>
+      <c r="C1580" s="5"/>
+      <c r="D1580" s="9"/>
+      <c r="E1580" s="6"/>
+      <c r="F1580" s="3"/>
     </row>
     <row r="1581" spans="1:6">
-      <c r="A1581" s="4"/>
-[...4 lines deleted...]
-      <c r="F1581" s="4"/>
+      <c r="A1581" s="5"/>
+      <c r="B1581" s="5"/>
+      <c r="C1581" s="5"/>
+      <c r="D1581" s="9"/>
+      <c r="E1581" s="6"/>
+      <c r="F1581" s="3"/>
     </row>
     <row r="1582" spans="1:6">
-      <c r="A1582" s="4"/>
-[...4 lines deleted...]
-      <c r="F1582" s="4"/>
+      <c r="A1582" s="5"/>
+      <c r="B1582" s="5"/>
+      <c r="C1582" s="5"/>
+      <c r="D1582" s="9"/>
+      <c r="E1582" s="6"/>
+      <c r="F1582" s="3"/>
     </row>
     <row r="1583" spans="1:6">
-      <c r="A1583" s="4"/>
-[...4 lines deleted...]
-      <c r="F1583" s="4"/>
+      <c r="A1583" s="5"/>
+      <c r="B1583" s="5"/>
+      <c r="C1583" s="5"/>
+      <c r="D1583" s="9"/>
+      <c r="E1583" s="6"/>
+      <c r="F1583" s="3"/>
     </row>
     <row r="1584" spans="1:6">
-      <c r="A1584" s="4"/>
-[...4 lines deleted...]
-      <c r="F1584" s="4"/>
+      <c r="A1584" s="5"/>
+      <c r="B1584" s="5"/>
+      <c r="C1584" s="5"/>
+      <c r="D1584" s="9"/>
+      <c r="E1584" s="6"/>
+      <c r="F1584" s="3"/>
     </row>
     <row r="1585" spans="1:6">
-      <c r="A1585" s="4"/>
-[...4 lines deleted...]
-      <c r="F1585" s="4"/>
+      <c r="A1585" s="5"/>
+      <c r="B1585" s="5"/>
+      <c r="C1585" s="5"/>
+      <c r="D1585" s="9"/>
+      <c r="E1585" s="6"/>
+      <c r="F1585" s="3"/>
     </row>
     <row r="1586" spans="1:6">
-      <c r="A1586" s="4"/>
-[...4 lines deleted...]
-      <c r="F1586" s="4"/>
+      <c r="A1586" s="5"/>
+      <c r="B1586" s="5"/>
+      <c r="C1586" s="5"/>
+      <c r="D1586" s="9"/>
+      <c r="E1586" s="6"/>
+      <c r="F1586" s="3"/>
     </row>
     <row r="1587" spans="1:6">
-      <c r="A1587" s="4"/>
-[...4 lines deleted...]
-      <c r="F1587" s="4"/>
+      <c r="A1587" s="5"/>
+      <c r="B1587" s="5"/>
+      <c r="C1587" s="5"/>
+      <c r="D1587" s="9"/>
+      <c r="E1587" s="6"/>
+      <c r="F1587" s="3"/>
     </row>
     <row r="1588" spans="1:6">
-      <c r="A1588" s="4"/>
-[...4 lines deleted...]
-      <c r="F1588" s="4"/>
+      <c r="A1588" s="5"/>
+      <c r="B1588" s="5"/>
+      <c r="C1588" s="5"/>
+      <c r="D1588" s="9"/>
+      <c r="E1588" s="6"/>
+      <c r="F1588" s="3"/>
     </row>
     <row r="1589" spans="1:6">
-      <c r="A1589" s="4"/>
-[...4 lines deleted...]
-      <c r="F1589" s="4"/>
+      <c r="A1589" s="5"/>
+      <c r="B1589" s="5"/>
+      <c r="C1589" s="5"/>
+      <c r="D1589" s="9"/>
+      <c r="E1589" s="6"/>
+      <c r="F1589" s="3"/>
     </row>
     <row r="1590" spans="1:6">
-      <c r="A1590" s="4"/>
-[...4 lines deleted...]
-      <c r="F1590" s="4"/>
+      <c r="A1590" s="5"/>
+      <c r="B1590" s="5"/>
+      <c r="C1590" s="5"/>
+      <c r="D1590" s="9"/>
+      <c r="E1590" s="6"/>
+      <c r="F1590" s="3"/>
     </row>
     <row r="1591" spans="1:6">
-      <c r="A1591" s="4"/>
-[...4 lines deleted...]
-      <c r="F1591" s="4"/>
+      <c r="A1591" s="5"/>
+      <c r="B1591" s="5"/>
+      <c r="C1591" s="5"/>
+      <c r="D1591" s="9"/>
+      <c r="E1591" s="6"/>
+      <c r="F1591" s="3"/>
     </row>
     <row r="1592" spans="1:6">
-      <c r="A1592" s="4"/>
-[...4 lines deleted...]
-      <c r="F1592" s="4"/>
+      <c r="A1592" s="5"/>
+      <c r="B1592" s="5"/>
+      <c r="C1592" s="5"/>
+      <c r="D1592" s="9"/>
+      <c r="E1592" s="6"/>
+      <c r="F1592" s="3"/>
     </row>
     <row r="1593" spans="1:6">
-      <c r="A1593" s="4"/>
-[...4 lines deleted...]
-      <c r="F1593" s="4"/>
+      <c r="A1593" s="5"/>
+      <c r="B1593" s="5"/>
+      <c r="C1593" s="5"/>
+      <c r="D1593" s="9"/>
+      <c r="E1593" s="6"/>
+      <c r="F1593" s="3"/>
     </row>
     <row r="1594" spans="1:6">
-      <c r="A1594" s="4"/>
-[...4 lines deleted...]
-      <c r="F1594" s="4"/>
+      <c r="A1594" s="5"/>
+      <c r="B1594" s="5"/>
+      <c r="C1594" s="5"/>
+      <c r="D1594" s="9"/>
+      <c r="E1594" s="6"/>
+      <c r="F1594" s="3"/>
     </row>
     <row r="1595" spans="1:6">
-      <c r="A1595" s="4"/>
-[...4 lines deleted...]
-      <c r="F1595" s="4"/>
+      <c r="A1595" s="5"/>
+      <c r="B1595" s="5"/>
+      <c r="C1595" s="5"/>
+      <c r="D1595" s="9"/>
+      <c r="E1595" s="6"/>
+      <c r="F1595" s="3"/>
     </row>
     <row r="1596" spans="1:6">
-      <c r="A1596" s="4"/>
-[...4 lines deleted...]
-      <c r="F1596" s="4"/>
+      <c r="A1596" s="5"/>
+      <c r="B1596" s="5"/>
+      <c r="C1596" s="5"/>
+      <c r="D1596" s="9"/>
+      <c r="E1596" s="6"/>
+      <c r="F1596" s="3"/>
     </row>
     <row r="1597" spans="1:6">
-      <c r="A1597" s="4"/>
-[...4 lines deleted...]
-      <c r="F1597" s="4"/>
+      <c r="A1597" s="5"/>
+      <c r="B1597" s="5"/>
+      <c r="C1597" s="5"/>
+      <c r="D1597" s="9"/>
+      <c r="E1597" s="6"/>
+      <c r="F1597" s="3"/>
     </row>
     <row r="1598" spans="1:6">
-      <c r="A1598" s="4"/>
-[...4 lines deleted...]
-      <c r="F1598" s="4"/>
+      <c r="A1598" s="5"/>
+      <c r="B1598" s="5"/>
+      <c r="C1598" s="5"/>
+      <c r="D1598" s="9"/>
+      <c r="E1598" s="6"/>
+      <c r="F1598" s="3"/>
     </row>
     <row r="1599" spans="1:6">
-      <c r="A1599" s="4"/>
-[...4 lines deleted...]
-      <c r="F1599" s="4"/>
+      <c r="A1599" s="5"/>
+      <c r="B1599" s="5"/>
+      <c r="C1599" s="5"/>
+      <c r="D1599" s="9"/>
+      <c r="E1599" s="6"/>
+      <c r="F1599" s="3"/>
     </row>
     <row r="1600" spans="1:6">
-      <c r="A1600" s="4"/>
-[...4 lines deleted...]
-      <c r="F1600" s="4"/>
+      <c r="A1600" s="5"/>
+      <c r="B1600" s="5"/>
+      <c r="C1600" s="5"/>
+      <c r="D1600" s="9"/>
+      <c r="E1600" s="6"/>
+      <c r="F1600" s="3"/>
     </row>
     <row r="1601" spans="1:6">
-      <c r="A1601" s="4"/>
-[...4 lines deleted...]
-      <c r="F1601" s="4"/>
+      <c r="A1601" s="5"/>
+      <c r="B1601" s="5"/>
+      <c r="C1601" s="5"/>
+      <c r="D1601" s="9"/>
+      <c r="E1601" s="6"/>
+      <c r="F1601" s="3"/>
     </row>
     <row r="1602" spans="1:6">
-      <c r="A1602" s="4"/>
-[...4 lines deleted...]
-      <c r="F1602" s="4"/>
+      <c r="A1602" s="5"/>
+      <c r="B1602" s="5"/>
+      <c r="C1602" s="5"/>
+      <c r="D1602" s="9"/>
+      <c r="E1602" s="6"/>
+      <c r="F1602" s="3"/>
     </row>
     <row r="1603" spans="1:6">
-      <c r="A1603" s="4"/>
-[...4 lines deleted...]
-      <c r="F1603" s="4"/>
+      <c r="A1603" s="5"/>
+      <c r="B1603" s="5"/>
+      <c r="C1603" s="5"/>
+      <c r="D1603" s="9"/>
+      <c r="E1603" s="6"/>
+      <c r="F1603" s="3"/>
     </row>
     <row r="1604" spans="1:6">
-      <c r="A1604" s="4"/>
-[...4 lines deleted...]
-      <c r="F1604" s="4"/>
+      <c r="A1604" s="5"/>
+      <c r="B1604" s="5"/>
+      <c r="C1604" s="5"/>
+      <c r="D1604" s="9"/>
+      <c r="E1604" s="6"/>
+      <c r="F1604" s="3"/>
     </row>
     <row r="1605" spans="1:6">
-      <c r="A1605" s="4"/>
-[...4 lines deleted...]
-      <c r="F1605" s="4"/>
+      <c r="A1605" s="5"/>
+      <c r="B1605" s="5"/>
+      <c r="C1605" s="5"/>
+      <c r="D1605" s="9"/>
+      <c r="E1605" s="6"/>
+      <c r="F1605" s="3"/>
     </row>
     <row r="1606" spans="1:6">
-      <c r="A1606" s="4"/>
-[...4 lines deleted...]
-      <c r="F1606" s="4"/>
+      <c r="A1606" s="5"/>
+      <c r="B1606" s="5"/>
+      <c r="C1606" s="5"/>
+      <c r="D1606" s="9"/>
+      <c r="E1606" s="6"/>
+      <c r="F1606" s="3"/>
     </row>
     <row r="1607" spans="1:6">
-      <c r="A1607" s="4"/>
-[...4 lines deleted...]
-      <c r="F1607" s="4"/>
+      <c r="A1607" s="5"/>
+      <c r="B1607" s="5"/>
+      <c r="C1607" s="5"/>
+      <c r="D1607" s="9"/>
+      <c r="E1607" s="6"/>
+      <c r="F1607" s="3"/>
     </row>
     <row r="1608" spans="1:6">
-      <c r="A1608" s="4"/>
-[...4 lines deleted...]
-      <c r="F1608" s="4"/>
+      <c r="A1608" s="5"/>
+      <c r="B1608" s="5"/>
+      <c r="C1608" s="5"/>
+      <c r="D1608" s="9"/>
+      <c r="E1608" s="6"/>
+      <c r="F1608" s="3"/>
     </row>
     <row r="1609" spans="1:6">
-      <c r="A1609" s="4"/>
-[...4 lines deleted...]
-      <c r="F1609" s="4"/>
+      <c r="A1609" s="5"/>
+      <c r="B1609" s="5"/>
+      <c r="C1609" s="5"/>
+      <c r="D1609" s="9"/>
+      <c r="E1609" s="6"/>
+      <c r="F1609" s="3"/>
     </row>
     <row r="1610" spans="1:6">
-      <c r="A1610" s="4"/>
-[...4 lines deleted...]
-      <c r="F1610" s="4"/>
+      <c r="A1610" s="5"/>
+      <c r="B1610" s="5"/>
+      <c r="C1610" s="5"/>
+      <c r="D1610" s="9"/>
+      <c r="E1610" s="6"/>
+      <c r="F1610" s="3"/>
     </row>
     <row r="1611" spans="1:6">
-      <c r="A1611" s="4"/>
-[...4 lines deleted...]
-      <c r="F1611" s="4"/>
+      <c r="A1611" s="5"/>
+      <c r="B1611" s="5"/>
+      <c r="C1611" s="5"/>
+      <c r="D1611" s="9"/>
+      <c r="E1611" s="6"/>
+      <c r="F1611" s="3"/>
     </row>
     <row r="1612" spans="1:6">
-      <c r="A1612" s="4"/>
-[...4 lines deleted...]
-      <c r="F1612" s="4"/>
+      <c r="A1612" s="5"/>
+      <c r="B1612" s="5"/>
+      <c r="C1612" s="5"/>
+      <c r="D1612" s="9"/>
+      <c r="E1612" s="6"/>
+      <c r="F1612" s="3"/>
     </row>
     <row r="1613" spans="1:6">
-      <c r="A1613" s="4"/>
-[...4 lines deleted...]
-      <c r="F1613" s="4"/>
+      <c r="A1613" s="5"/>
+      <c r="B1613" s="5"/>
+      <c r="C1613" s="5"/>
+      <c r="D1613" s="9"/>
+      <c r="E1613" s="6"/>
+      <c r="F1613" s="3"/>
     </row>
     <row r="1614" spans="1:6">
-      <c r="A1614" s="4"/>
-[...4 lines deleted...]
-      <c r="F1614" s="4"/>
+      <c r="A1614" s="5"/>
+      <c r="B1614" s="5"/>
+      <c r="C1614" s="5"/>
+      <c r="D1614" s="9"/>
+      <c r="E1614" s="6"/>
+      <c r="F1614" s="3"/>
     </row>
     <row r="1615" spans="1:6">
-      <c r="A1615" s="4"/>
-[...4 lines deleted...]
-      <c r="F1615" s="4"/>
+      <c r="A1615" s="5"/>
+      <c r="B1615" s="5"/>
+      <c r="C1615" s="5"/>
+      <c r="D1615" s="9"/>
+      <c r="E1615" s="6"/>
+      <c r="F1615" s="3"/>
     </row>
     <row r="1616" spans="1:6">
-      <c r="A1616" s="4"/>
-[...4 lines deleted...]
-      <c r="F1616" s="4"/>
+      <c r="A1616" s="5"/>
+      <c r="B1616" s="5"/>
+      <c r="C1616" s="5"/>
+      <c r="D1616" s="9"/>
+      <c r="E1616" s="6"/>
+      <c r="F1616" s="3"/>
     </row>
     <row r="1617" spans="1:6">
-      <c r="A1617" s="4"/>
-[...4 lines deleted...]
-      <c r="F1617" s="4"/>
+      <c r="A1617" s="5"/>
+      <c r="B1617" s="5"/>
+      <c r="C1617" s="5"/>
+      <c r="D1617" s="9"/>
+      <c r="E1617" s="6"/>
+      <c r="F1617" s="3"/>
     </row>
     <row r="1618" spans="1:6">
-      <c r="A1618" s="4"/>
-[...4 lines deleted...]
-      <c r="F1618" s="4"/>
+      <c r="A1618" s="5"/>
+      <c r="B1618" s="5"/>
+      <c r="C1618" s="5"/>
+      <c r="D1618" s="9"/>
+      <c r="E1618" s="6"/>
+      <c r="F1618" s="3"/>
     </row>
     <row r="1619" spans="1:6">
-      <c r="A1619" s="4"/>
-[...4 lines deleted...]
-      <c r="F1619" s="4"/>
+      <c r="A1619" s="5"/>
+      <c r="B1619" s="5"/>
+      <c r="C1619" s="5"/>
+      <c r="D1619" s="9"/>
+      <c r="E1619" s="6"/>
+      <c r="F1619" s="3"/>
     </row>
     <row r="1620" spans="1:6">
-      <c r="A1620" s="4"/>
-[...4 lines deleted...]
-      <c r="F1620" s="4"/>
+      <c r="A1620" s="5"/>
+      <c r="B1620" s="5"/>
+      <c r="C1620" s="5"/>
+      <c r="D1620" s="9"/>
+      <c r="E1620" s="6"/>
+      <c r="F1620" s="3"/>
     </row>
     <row r="1621" spans="1:6">
-      <c r="A1621" s="4"/>
-[...4 lines deleted...]
-      <c r="F1621" s="4"/>
+      <c r="A1621" s="5"/>
+      <c r="B1621" s="5"/>
+      <c r="C1621" s="5"/>
+      <c r="D1621" s="9"/>
+      <c r="E1621" s="6"/>
+      <c r="F1621" s="3"/>
     </row>
     <row r="1622" spans="1:6">
-      <c r="A1622" s="4"/>
-[...4 lines deleted...]
-      <c r="F1622" s="4"/>
+      <c r="A1622" s="5"/>
+      <c r="B1622" s="5"/>
+      <c r="C1622" s="5"/>
+      <c r="D1622" s="9"/>
+      <c r="E1622" s="6"/>
+      <c r="F1622" s="3"/>
     </row>
     <row r="1623" spans="1:6">
-      <c r="A1623" s="4"/>
-[...4 lines deleted...]
-      <c r="F1623" s="4"/>
+      <c r="A1623" s="5"/>
+      <c r="B1623" s="5"/>
+      <c r="C1623" s="5"/>
+      <c r="D1623" s="9"/>
+      <c r="E1623" s="6"/>
+      <c r="F1623" s="3"/>
     </row>
     <row r="1624" spans="1:6">
-      <c r="A1624" s="4"/>
-[...4 lines deleted...]
-      <c r="F1624" s="4"/>
+      <c r="A1624" s="5"/>
+      <c r="B1624" s="5"/>
+      <c r="C1624" s="5"/>
+      <c r="D1624" s="9"/>
+      <c r="E1624" s="6"/>
+      <c r="F1624" s="3"/>
     </row>
     <row r="1625" spans="1:6">
-      <c r="A1625" s="4"/>
-[...4 lines deleted...]
-      <c r="F1625" s="4"/>
+      <c r="A1625" s="5"/>
+      <c r="B1625" s="5"/>
+      <c r="C1625" s="5"/>
+      <c r="D1625" s="9"/>
+      <c r="E1625" s="6"/>
+      <c r="F1625" s="3"/>
     </row>
     <row r="1626" spans="1:6">
-      <c r="A1626" s="4"/>
-[...4 lines deleted...]
-      <c r="F1626" s="4"/>
+      <c r="A1626" s="5"/>
+      <c r="B1626" s="5"/>
+      <c r="C1626" s="5"/>
+      <c r="D1626" s="9"/>
+      <c r="E1626" s="6"/>
+      <c r="F1626" s="3"/>
     </row>
     <row r="1627" spans="1:6">
-      <c r="A1627" s="4"/>
-[...4 lines deleted...]
-      <c r="F1627" s="4"/>
+      <c r="A1627" s="5"/>
+      <c r="B1627" s="5"/>
+      <c r="C1627" s="5"/>
+      <c r="D1627" s="9"/>
+      <c r="E1627" s="6"/>
+      <c r="F1627" s="3"/>
     </row>
     <row r="1628" spans="1:6">
-      <c r="A1628" s="4"/>
-[...4 lines deleted...]
-      <c r="F1628" s="4"/>
+      <c r="A1628" s="5"/>
+      <c r="B1628" s="5"/>
+      <c r="C1628" s="5"/>
+      <c r="D1628" s="9"/>
+      <c r="E1628" s="6"/>
+      <c r="F1628" s="3"/>
     </row>
     <row r="1629" spans="1:6">
-      <c r="A1629" s="4"/>
-[...4 lines deleted...]
-      <c r="F1629" s="4"/>
+      <c r="A1629" s="5"/>
+      <c r="B1629" s="5"/>
+      <c r="C1629" s="5"/>
+      <c r="D1629" s="9"/>
+      <c r="E1629" s="6"/>
+      <c r="F1629" s="3"/>
     </row>
     <row r="1630" spans="1:6">
-      <c r="A1630" s="4"/>
-[...4 lines deleted...]
-      <c r="F1630" s="4"/>
+      <c r="A1630" s="5"/>
+      <c r="B1630" s="5"/>
+      <c r="C1630" s="5"/>
+      <c r="D1630" s="9"/>
+      <c r="E1630" s="6"/>
+      <c r="F1630" s="3"/>
     </row>
     <row r="1631" spans="1:6">
-      <c r="A1631" s="4"/>
-[...4 lines deleted...]
-      <c r="F1631" s="4"/>
+      <c r="A1631" s="5"/>
+      <c r="B1631" s="5"/>
+      <c r="C1631" s="5"/>
+      <c r="D1631" s="9"/>
+      <c r="E1631" s="6"/>
+      <c r="F1631" s="3"/>
     </row>
     <row r="1632" spans="1:6">
-      <c r="A1632" s="4"/>
-[...4 lines deleted...]
-      <c r="F1632" s="4"/>
+      <c r="A1632" s="5"/>
+      <c r="B1632" s="5"/>
+      <c r="C1632" s="5"/>
+      <c r="D1632" s="9"/>
+      <c r="E1632" s="6"/>
+      <c r="F1632" s="3"/>
     </row>
     <row r="1633" spans="1:6">
-      <c r="A1633" s="4"/>
-[...4 lines deleted...]
-      <c r="F1633" s="4"/>
+      <c r="A1633" s="5"/>
+      <c r="B1633" s="5"/>
+      <c r="C1633" s="5"/>
+      <c r="D1633" s="9"/>
+      <c r="E1633" s="6"/>
+      <c r="F1633" s="3"/>
     </row>
     <row r="1634" spans="1:6">
-      <c r="A1634" s="4"/>
-[...4 lines deleted...]
-      <c r="F1634" s="4"/>
+      <c r="A1634" s="5"/>
+      <c r="B1634" s="5"/>
+      <c r="C1634" s="5"/>
+      <c r="D1634" s="9"/>
+      <c r="E1634" s="6"/>
+      <c r="F1634" s="3"/>
     </row>
     <row r="1635" spans="1:6">
-      <c r="A1635" s="4"/>
-[...4 lines deleted...]
-      <c r="F1635" s="4"/>
+      <c r="A1635" s="5"/>
+      <c r="B1635" s="5"/>
+      <c r="C1635" s="5"/>
+      <c r="D1635" s="9"/>
+      <c r="E1635" s="6"/>
+      <c r="F1635" s="3"/>
     </row>
     <row r="1636" spans="1:6">
-      <c r="A1636" s="4"/>
-[...4 lines deleted...]
-      <c r="F1636" s="4"/>
+      <c r="A1636" s="5"/>
+      <c r="B1636" s="5"/>
+      <c r="C1636" s="5"/>
+      <c r="D1636" s="9"/>
+      <c r="E1636" s="6"/>
+      <c r="F1636" s="3"/>
     </row>
     <row r="1637" spans="1:6">
-      <c r="A1637" s="4"/>
-[...4 lines deleted...]
-      <c r="F1637" s="4"/>
+      <c r="A1637" s="5"/>
+      <c r="B1637" s="5"/>
+      <c r="C1637" s="5"/>
+      <c r="D1637" s="9"/>
+      <c r="E1637" s="6"/>
+      <c r="F1637" s="3"/>
     </row>
     <row r="1638" spans="1:6">
-      <c r="A1638" s="4"/>
-[...4 lines deleted...]
-      <c r="F1638" s="4"/>
+      <c r="A1638" s="5"/>
+      <c r="B1638" s="5"/>
+      <c r="C1638" s="5"/>
+      <c r="D1638" s="9"/>
+      <c r="E1638" s="6"/>
+      <c r="F1638" s="3"/>
     </row>
     <row r="1639" spans="1:6">
-      <c r="A1639" s="4"/>
-[...4 lines deleted...]
-      <c r="F1639" s="4"/>
+      <c r="A1639" s="5"/>
+      <c r="B1639" s="5"/>
+      <c r="C1639" s="5"/>
+      <c r="D1639" s="9"/>
+      <c r="E1639" s="6"/>
+      <c r="F1639" s="3"/>
     </row>
     <row r="1640" spans="1:6">
-      <c r="A1640" s="4"/>
-[...4 lines deleted...]
-      <c r="F1640" s="4"/>
+      <c r="A1640" s="5"/>
+      <c r="B1640" s="5"/>
+      <c r="C1640" s="5"/>
+      <c r="D1640" s="9"/>
+      <c r="E1640" s="6"/>
+      <c r="F1640" s="3"/>
     </row>
     <row r="1641" spans="1:6">
-      <c r="A1641" s="4"/>
-[...4 lines deleted...]
-      <c r="F1641" s="4"/>
+      <c r="A1641" s="5"/>
+      <c r="B1641" s="5"/>
+      <c r="C1641" s="5"/>
+      <c r="D1641" s="9"/>
+      <c r="E1641" s="6"/>
+      <c r="F1641" s="3"/>
     </row>
     <row r="1642" spans="1:6">
-      <c r="A1642" s="4"/>
-[...4 lines deleted...]
-      <c r="F1642" s="4"/>
+      <c r="A1642" s="5"/>
+      <c r="B1642" s="5"/>
+      <c r="C1642" s="5"/>
+      <c r="D1642" s="9"/>
+      <c r="E1642" s="6"/>
+      <c r="F1642" s="3"/>
     </row>
     <row r="1643" spans="1:6">
-      <c r="A1643" s="4"/>
-[...4 lines deleted...]
-      <c r="F1643" s="4"/>
+      <c r="A1643" s="5"/>
+      <c r="B1643" s="5"/>
+      <c r="C1643" s="5"/>
+      <c r="D1643" s="9"/>
+      <c r="E1643" s="6"/>
+      <c r="F1643" s="3"/>
     </row>
     <row r="1644" spans="1:6">
-      <c r="A1644" s="4"/>
-[...4 lines deleted...]
-      <c r="F1644" s="4"/>
+      <c r="A1644" s="5"/>
+      <c r="B1644" s="5"/>
+      <c r="C1644" s="5"/>
+      <c r="D1644" s="9"/>
+      <c r="E1644" s="6"/>
+      <c r="F1644" s="3"/>
     </row>
     <row r="1645" spans="1:6">
-      <c r="A1645" s="4"/>
-[...4 lines deleted...]
-      <c r="F1645" s="4"/>
+      <c r="A1645" s="5"/>
+      <c r="B1645" s="5"/>
+      <c r="C1645" s="5"/>
+      <c r="D1645" s="9"/>
+      <c r="E1645" s="6"/>
+      <c r="F1645" s="3"/>
     </row>
     <row r="1646" spans="1:6">
-      <c r="A1646" s="4"/>
-[...4 lines deleted...]
-      <c r="F1646" s="4"/>
+      <c r="A1646" s="5"/>
+      <c r="B1646" s="5"/>
+      <c r="C1646" s="5"/>
+      <c r="D1646" s="9"/>
+      <c r="E1646" s="6"/>
+      <c r="F1646" s="3"/>
     </row>
     <row r="1647" spans="1:6">
-      <c r="A1647" s="4"/>
-[...4 lines deleted...]
-      <c r="F1647" s="4"/>
+      <c r="A1647" s="5"/>
+      <c r="B1647" s="5"/>
+      <c r="C1647" s="5"/>
+      <c r="D1647" s="9"/>
+      <c r="E1647" s="6"/>
+      <c r="F1647" s="3"/>
     </row>
     <row r="1648" spans="1:6">
-      <c r="A1648" s="4"/>
-[...4 lines deleted...]
-      <c r="F1648" s="4"/>
+      <c r="A1648" s="5"/>
+      <c r="B1648" s="5"/>
+      <c r="C1648" s="5"/>
+      <c r="D1648" s="9"/>
+      <c r="E1648" s="6"/>
+      <c r="F1648" s="3"/>
     </row>
     <row r="1649" spans="1:6">
-      <c r="A1649" s="4"/>
-[...4 lines deleted...]
-      <c r="F1649" s="4"/>
+      <c r="A1649" s="5"/>
+      <c r="B1649" s="5"/>
+      <c r="C1649" s="5"/>
+      <c r="D1649" s="9"/>
+      <c r="E1649" s="6"/>
+      <c r="F1649" s="3"/>
     </row>
     <row r="1650" spans="1:6">
-      <c r="A1650" s="4"/>
-[...4 lines deleted...]
-      <c r="F1650" s="4"/>
+      <c r="A1650" s="5"/>
+      <c r="B1650" s="5"/>
+      <c r="C1650" s="5"/>
+      <c r="D1650" s="9"/>
+      <c r="E1650" s="6"/>
+      <c r="F1650" s="3"/>
     </row>
     <row r="1651" spans="1:6">
-      <c r="A1651" s="4"/>
-[...4 lines deleted...]
-      <c r="F1651" s="4"/>
+      <c r="A1651" s="5"/>
+      <c r="B1651" s="5"/>
+      <c r="C1651" s="5"/>
+      <c r="D1651" s="9"/>
+      <c r="E1651" s="6"/>
+      <c r="F1651" s="3"/>
     </row>
     <row r="1652" spans="1:6">
-      <c r="A1652" s="4"/>
-[...4 lines deleted...]
-      <c r="F1652" s="4"/>
+      <c r="A1652" s="5"/>
+      <c r="B1652" s="5"/>
+      <c r="C1652" s="5"/>
+      <c r="D1652" s="9"/>
+      <c r="E1652" s="6"/>
+      <c r="F1652" s="3"/>
     </row>
     <row r="1653" spans="1:6">
-      <c r="A1653" s="4"/>
-[...4 lines deleted...]
-      <c r="F1653" s="4"/>
+      <c r="A1653" s="5"/>
+      <c r="B1653" s="5"/>
+      <c r="C1653" s="2"/>
+      <c r="D1653" s="9"/>
+      <c r="E1653" s="6"/>
+      <c r="F1653" s="3"/>
     </row>
     <row r="1654" spans="1:6">
-      <c r="A1654" s="4"/>
-[...4 lines deleted...]
-      <c r="F1654" s="4"/>
+      <c r="A1654" s="5"/>
+      <c r="B1654" s="5"/>
+      <c r="C1654" s="5"/>
+      <c r="D1654" s="9"/>
+      <c r="E1654" s="6"/>
+      <c r="F1654" s="3"/>
     </row>
     <row r="1655" spans="1:6">
-      <c r="A1655" s="4"/>
-[...4 lines deleted...]
-      <c r="F1655" s="4"/>
+      <c r="A1655" s="5"/>
+      <c r="B1655" s="5"/>
+      <c r="C1655" s="5"/>
+      <c r="D1655" s="9"/>
+      <c r="E1655" s="6"/>
+      <c r="F1655" s="3"/>
     </row>
     <row r="1656" spans="1:6">
-      <c r="A1656" s="4"/>
-[...4 lines deleted...]
-      <c r="F1656" s="4"/>
+      <c r="A1656" s="5"/>
+      <c r="B1656" s="5"/>
+      <c r="C1656" s="2"/>
+      <c r="D1656" s="9"/>
+      <c r="E1656" s="6"/>
+      <c r="F1656" s="3"/>
     </row>
     <row r="1657" spans="1:6">
-      <c r="A1657" s="4"/>
-[...4 lines deleted...]
-      <c r="F1657" s="4"/>
+      <c r="A1657" s="5"/>
+      <c r="B1657" s="5"/>
+      <c r="C1657" s="5"/>
+      <c r="D1657" s="9"/>
+      <c r="E1657" s="6"/>
+      <c r="F1657" s="3"/>
     </row>
     <row r="1658" spans="1:6">
-      <c r="A1658" s="4"/>
-[...4 lines deleted...]
-      <c r="F1658" s="4"/>
+      <c r="A1658" s="5"/>
+      <c r="B1658" s="5"/>
+      <c r="C1658" s="5"/>
+      <c r="D1658" s="9"/>
+      <c r="E1658" s="6"/>
+      <c r="F1658" s="3"/>
     </row>
     <row r="1659" spans="1:6">
-      <c r="A1659" s="4"/>
-[...4 lines deleted...]
-      <c r="F1659" s="4"/>
+      <c r="A1659" s="5"/>
+      <c r="B1659" s="5"/>
+      <c r="C1659" s="2"/>
+      <c r="D1659" s="9"/>
+      <c r="E1659" s="6"/>
+      <c r="F1659" s="3"/>
     </row>
     <row r="1660" spans="1:6">
-      <c r="A1660" s="4"/>
-[...4 lines deleted...]
-      <c r="F1660" s="4"/>
+      <c r="A1660" s="5"/>
+      <c r="B1660" s="5"/>
+      <c r="C1660" s="5"/>
+      <c r="D1660" s="9"/>
+      <c r="E1660" s="6"/>
+      <c r="F1660" s="3"/>
     </row>
     <row r="1661" spans="1:6">
-      <c r="A1661" s="4"/>
-[...4 lines deleted...]
-      <c r="F1661" s="4"/>
+      <c r="A1661" s="5"/>
+      <c r="B1661" s="5"/>
+      <c r="C1661" s="5"/>
+      <c r="D1661" s="9"/>
+      <c r="E1661" s="6"/>
+      <c r="F1661" s="3"/>
     </row>
     <row r="1662" spans="1:6">
-      <c r="A1662" s="4"/>
-[...4 lines deleted...]
-      <c r="F1662" s="4"/>
+      <c r="A1662" s="5"/>
+      <c r="B1662" s="5"/>
+      <c r="C1662" s="2"/>
+      <c r="D1662" s="9"/>
+      <c r="E1662" s="6"/>
+      <c r="F1662" s="3"/>
     </row>
     <row r="1663" spans="1:6">
-      <c r="A1663" s="4"/>
-[...4 lines deleted...]
-      <c r="F1663" s="4"/>
+      <c r="A1663" s="5"/>
+      <c r="B1663" s="5"/>
+      <c r="C1663" s="5"/>
+      <c r="D1663" s="9"/>
+      <c r="E1663" s="6"/>
+      <c r="F1663" s="3"/>
     </row>
     <row r="1664" spans="1:6">
-      <c r="A1664" s="4"/>
-[...4 lines deleted...]
-      <c r="F1664" s="4"/>
+      <c r="A1664" s="5"/>
+      <c r="B1664" s="5"/>
+      <c r="C1664" s="5"/>
+      <c r="D1664" s="9"/>
+      <c r="E1664" s="6"/>
+      <c r="F1664" s="3"/>
     </row>
     <row r="1665" spans="1:6">
-      <c r="A1665" s="4"/>
-[...4 lines deleted...]
-      <c r="F1665" s="4"/>
+      <c r="A1665" s="5"/>
+      <c r="B1665" s="5"/>
+      <c r="C1665" s="2"/>
+      <c r="D1665" s="9"/>
+      <c r="E1665" s="6"/>
+      <c r="F1665" s="3"/>
     </row>
     <row r="1666" spans="1:6">
-      <c r="A1666" s="4"/>
-[...4 lines deleted...]
-      <c r="F1666" s="4"/>
+      <c r="A1666" s="5"/>
+      <c r="B1666" s="5"/>
+      <c r="C1666" s="5"/>
+      <c r="D1666" s="9"/>
+      <c r="E1666" s="6"/>
+      <c r="F1666" s="3"/>
     </row>
     <row r="1667" spans="1:6">
-      <c r="A1667" s="4"/>
-[...4 lines deleted...]
-      <c r="F1667" s="4"/>
+      <c r="A1667" s="5"/>
+      <c r="B1667" s="5"/>
+      <c r="C1667" s="5"/>
+      <c r="D1667" s="9"/>
+      <c r="E1667" s="6"/>
+      <c r="F1667" s="3"/>
     </row>
     <row r="1668" spans="1:6">
-      <c r="A1668" s="4"/>
-[...4 lines deleted...]
-      <c r="F1668" s="4"/>
+      <c r="A1668" s="5"/>
+      <c r="B1668" s="5"/>
+      <c r="C1668" s="2"/>
+      <c r="D1668" s="9"/>
+      <c r="E1668" s="6"/>
+      <c r="F1668" s="3"/>
     </row>
     <row r="1669" spans="1:6">
-      <c r="A1669" s="4"/>
-[...4 lines deleted...]
-      <c r="F1669" s="4"/>
+      <c r="A1669" s="5"/>
+      <c r="B1669" s="5"/>
+      <c r="C1669" s="5"/>
+      <c r="D1669" s="9"/>
+      <c r="E1669" s="6"/>
+      <c r="F1669" s="3"/>
     </row>
     <row r="1670" spans="1:6">
-      <c r="A1670" s="4"/>
-[...4 lines deleted...]
-      <c r="F1670" s="4"/>
+      <c r="A1670" s="5"/>
+      <c r="B1670" s="5"/>
+      <c r="C1670" s="5"/>
+      <c r="D1670" s="9"/>
+      <c r="E1670" s="6"/>
+      <c r="F1670" s="3"/>
     </row>
     <row r="1671" spans="1:6">
-      <c r="A1671" s="4"/>
-[...4 lines deleted...]
-      <c r="F1671" s="4"/>
+      <c r="A1671" s="5"/>
+      <c r="B1671" s="5"/>
+      <c r="C1671" s="2"/>
+      <c r="D1671" s="9"/>
+      <c r="E1671" s="6"/>
+      <c r="F1671" s="3"/>
     </row>
     <row r="1672" spans="1:6">
-      <c r="A1672" s="4"/>
-[...4 lines deleted...]
-      <c r="F1672" s="4"/>
+      <c r="A1672" s="5"/>
+      <c r="B1672" s="5"/>
+      <c r="C1672" s="5"/>
+      <c r="D1672" s="9"/>
+      <c r="E1672" s="6"/>
+      <c r="F1672" s="3"/>
     </row>
     <row r="1673" spans="1:6">
-      <c r="A1673" s="4"/>
-[...4 lines deleted...]
-      <c r="F1673" s="4"/>
+      <c r="A1673" s="5"/>
+      <c r="B1673" s="5"/>
+      <c r="C1673" s="5"/>
+      <c r="D1673" s="9"/>
+      <c r="E1673" s="6"/>
+      <c r="F1673" s="3"/>
     </row>
     <row r="1674" spans="1:6">
-      <c r="A1674" s="4"/>
-[...4 lines deleted...]
-      <c r="F1674" s="4"/>
+      <c r="A1674" s="5"/>
+      <c r="B1674" s="5"/>
+      <c r="C1674" s="2"/>
+      <c r="D1674" s="9"/>
+      <c r="E1674" s="6"/>
+      <c r="F1674" s="3"/>
     </row>
     <row r="1675" spans="1:6">
-      <c r="A1675" s="4"/>
-[...4 lines deleted...]
-      <c r="F1675" s="4"/>
+      <c r="A1675" s="5"/>
+      <c r="B1675" s="5"/>
+      <c r="C1675" s="5"/>
+      <c r="D1675" s="9"/>
+      <c r="E1675" s="6"/>
+      <c r="F1675" s="3"/>
     </row>
     <row r="1676" spans="1:6">
-      <c r="A1676" s="4"/>
-[...4 lines deleted...]
-      <c r="F1676" s="4"/>
+      <c r="A1676" s="5"/>
+      <c r="B1676" s="5"/>
+      <c r="C1676" s="5"/>
+      <c r="D1676" s="9"/>
+      <c r="E1676" s="6"/>
+      <c r="F1676" s="3"/>
     </row>
     <row r="1677" spans="1:6">
-      <c r="A1677" s="4"/>
-[...4 lines deleted...]
-      <c r="F1677" s="4"/>
+      <c r="A1677" s="5"/>
+      <c r="B1677" s="5"/>
+      <c r="C1677" s="2"/>
+      <c r="D1677" s="9"/>
+      <c r="E1677" s="6"/>
+      <c r="F1677" s="3"/>
     </row>
     <row r="1678" spans="1:6">
-      <c r="A1678" s="4"/>
-[...4 lines deleted...]
-      <c r="F1678" s="4"/>
+      <c r="A1678" s="5"/>
+      <c r="B1678" s="5"/>
+      <c r="C1678" s="5"/>
+      <c r="D1678" s="9"/>
+      <c r="E1678" s="6"/>
+      <c r="F1678" s="3"/>
     </row>
     <row r="1679" spans="1:6">
-      <c r="A1679" s="4"/>
-[...4 lines deleted...]
-      <c r="F1679" s="4"/>
+      <c r="A1679" s="5"/>
+      <c r="B1679" s="5"/>
+      <c r="C1679" s="5"/>
+      <c r="D1679" s="9"/>
+      <c r="E1679" s="6"/>
+      <c r="F1679" s="3"/>
     </row>
     <row r="1680" spans="1:6">
-      <c r="A1680" s="4"/>
-[...4 lines deleted...]
-      <c r="F1680" s="4"/>
+      <c r="A1680" s="5"/>
+      <c r="B1680" s="5"/>
+      <c r="C1680" s="2"/>
+      <c r="D1680" s="9"/>
+      <c r="E1680" s="6"/>
+      <c r="F1680" s="3"/>
     </row>
     <row r="1681" spans="1:6">
-      <c r="A1681" s="4"/>
-[...4 lines deleted...]
-      <c r="F1681" s="4"/>
+      <c r="A1681" s="5"/>
+      <c r="B1681" s="5"/>
+      <c r="C1681" s="5"/>
+      <c r="D1681" s="9"/>
+      <c r="E1681" s="6"/>
+      <c r="F1681" s="3"/>
     </row>
     <row r="1682" spans="1:6">
-      <c r="A1682" s="4"/>
-[...4 lines deleted...]
-      <c r="F1682" s="4"/>
+      <c r="A1682" s="5"/>
+      <c r="B1682" s="5"/>
+      <c r="C1682" s="5"/>
+      <c r="D1682" s="9"/>
+      <c r="E1682" s="6"/>
+      <c r="F1682" s="3"/>
     </row>
     <row r="1683" spans="1:6">
-      <c r="A1683" s="4"/>
-[...4 lines deleted...]
-      <c r="F1683" s="4"/>
+      <c r="A1683" s="5"/>
+      <c r="B1683" s="5"/>
+      <c r="C1683" s="2"/>
+      <c r="D1683" s="9"/>
+      <c r="E1683" s="6"/>
+      <c r="F1683" s="3"/>
     </row>
     <row r="1684" spans="1:6">
-      <c r="A1684" s="4"/>
-[...4 lines deleted...]
-      <c r="F1684" s="4"/>
+      <c r="A1684" s="5"/>
+      <c r="B1684" s="5"/>
+      <c r="C1684" s="5"/>
+      <c r="D1684" s="9"/>
+      <c r="E1684" s="6"/>
+      <c r="F1684" s="3"/>
     </row>
     <row r="1685" spans="1:6">
-      <c r="A1685" s="4"/>
-[...4 lines deleted...]
-      <c r="F1685" s="4"/>
+      <c r="A1685" s="5"/>
+      <c r="B1685" s="5"/>
+      <c r="C1685" s="5"/>
+      <c r="D1685" s="9"/>
+      <c r="E1685" s="6"/>
+      <c r="F1685" s="3"/>
     </row>
     <row r="1686" spans="1:6">
-      <c r="A1686" s="4"/>
-[...4 lines deleted...]
-      <c r="F1686" s="4"/>
+      <c r="A1686" s="5"/>
+      <c r="B1686" s="5"/>
+      <c r="C1686" s="2"/>
+      <c r="D1686" s="9"/>
+      <c r="E1686" s="6"/>
+      <c r="F1686" s="3"/>
     </row>
     <row r="1687" spans="1:6">
-      <c r="A1687" s="4"/>
-[...4 lines deleted...]
-      <c r="F1687" s="4"/>
+      <c r="A1687" s="5"/>
+      <c r="B1687" s="5"/>
+      <c r="C1687" s="5"/>
+      <c r="D1687" s="9"/>
+      <c r="E1687" s="6"/>
+      <c r="F1687" s="3"/>
     </row>
     <row r="1688" spans="1:6">
-      <c r="A1688" s="4"/>
-[...4 lines deleted...]
-      <c r="F1688" s="4"/>
+      <c r="A1688" s="5"/>
+      <c r="B1688" s="5"/>
+      <c r="C1688" s="5"/>
+      <c r="D1688" s="9"/>
+      <c r="E1688" s="6"/>
+      <c r="F1688" s="3"/>
     </row>
     <row r="1689" spans="1:6">
-      <c r="A1689" s="4"/>
-[...4 lines deleted...]
-      <c r="F1689" s="4"/>
+      <c r="A1689" s="5"/>
+      <c r="B1689" s="5"/>
+      <c r="C1689" s="2"/>
+      <c r="D1689" s="9"/>
+      <c r="E1689" s="6"/>
+      <c r="F1689" s="3"/>
     </row>
     <row r="1690" spans="1:6">
-      <c r="A1690" s="4"/>
-[...4 lines deleted...]
-      <c r="F1690" s="4"/>
+      <c r="A1690" s="5"/>
+      <c r="B1690" s="5"/>
+      <c r="C1690" s="5"/>
+      <c r="D1690" s="9"/>
+      <c r="E1690" s="6"/>
+      <c r="F1690" s="3"/>
     </row>
     <row r="1691" spans="1:6">
-      <c r="A1691" s="4"/>
-[...4 lines deleted...]
-      <c r="F1691" s="4"/>
+      <c r="A1691" s="5"/>
+      <c r="B1691" s="5"/>
+      <c r="C1691" s="5"/>
+      <c r="D1691" s="9"/>
+      <c r="E1691" s="6"/>
+      <c r="F1691" s="3"/>
     </row>
     <row r="1692" spans="1:6">
-      <c r="A1692" s="4"/>
-[...4 lines deleted...]
-      <c r="F1692" s="4"/>
+      <c r="A1692" s="5"/>
+      <c r="B1692" s="5"/>
+      <c r="C1692" s="2"/>
+      <c r="D1692" s="9"/>
+      <c r="E1692" s="6"/>
+      <c r="F1692" s="3"/>
     </row>
     <row r="1693" spans="1:6">
-      <c r="A1693" s="4"/>
-[...4 lines deleted...]
-      <c r="F1693" s="4"/>
+      <c r="A1693" s="5"/>
+      <c r="B1693" s="5"/>
+      <c r="C1693" s="5"/>
+      <c r="D1693" s="9"/>
+      <c r="E1693" s="6"/>
+      <c r="F1693" s="3"/>
     </row>
     <row r="1694" spans="1:6">
-      <c r="A1694" s="4"/>
-[...4 lines deleted...]
-      <c r="F1694" s="4"/>
+      <c r="A1694" s="5"/>
+      <c r="B1694" s="5"/>
+      <c r="C1694" s="5"/>
+      <c r="D1694" s="9"/>
+      <c r="E1694" s="6"/>
+      <c r="F1694" s="3"/>
     </row>
     <row r="1695" spans="1:6">
-      <c r="A1695" s="4"/>
-[...4 lines deleted...]
-      <c r="F1695" s="4"/>
+      <c r="A1695" s="5"/>
+      <c r="B1695" s="5"/>
+      <c r="C1695" s="2"/>
+      <c r="D1695" s="9"/>
+      <c r="E1695" s="6"/>
+      <c r="F1695" s="3"/>
     </row>
     <row r="1696" spans="1:6">
-      <c r="A1696" s="4"/>
-[...4 lines deleted...]
-      <c r="F1696" s="4"/>
+      <c r="A1696" s="5"/>
+      <c r="B1696" s="5"/>
+      <c r="C1696" s="5"/>
+      <c r="D1696" s="9"/>
+      <c r="E1696" s="6"/>
+      <c r="F1696" s="3"/>
     </row>
     <row r="1697" spans="1:6">
-      <c r="A1697" s="4"/>
-[...4 lines deleted...]
-      <c r="F1697" s="4"/>
+      <c r="A1697" s="5"/>
+      <c r="B1697" s="5"/>
+      <c r="C1697" s="5"/>
+      <c r="D1697" s="9"/>
+      <c r="E1697" s="6"/>
+      <c r="F1697" s="3"/>
     </row>
     <row r="1698" spans="1:6">
-      <c r="A1698" s="4"/>
-[...4 lines deleted...]
-      <c r="F1698" s="4"/>
+      <c r="A1698" s="5"/>
+      <c r="B1698" s="5"/>
+      <c r="C1698" s="2"/>
+      <c r="D1698" s="9"/>
+      <c r="E1698" s="6"/>
+      <c r="F1698" s="3"/>
     </row>
     <row r="1699" spans="1:6">
-      <c r="A1699" s="4"/>
-[...4 lines deleted...]
-      <c r="F1699" s="4"/>
+      <c r="A1699" s="5"/>
+      <c r="B1699" s="5"/>
+      <c r="C1699" s="5"/>
+      <c r="D1699" s="9"/>
+      <c r="E1699" s="6"/>
+      <c r="F1699" s="3"/>
     </row>
     <row r="1700" spans="1:6">
-      <c r="A1700" s="4"/>
-[...4 lines deleted...]
-      <c r="F1700" s="4"/>
+      <c r="A1700" s="5"/>
+      <c r="B1700" s="5"/>
+      <c r="C1700" s="5"/>
+      <c r="D1700" s="9"/>
+      <c r="E1700" s="6"/>
+      <c r="F1700" s="3"/>
     </row>
     <row r="1701" spans="1:6">
-      <c r="A1701" s="4"/>
-[...4 lines deleted...]
-      <c r="F1701" s="4"/>
+      <c r="A1701" s="5"/>
+      <c r="B1701" s="5"/>
+      <c r="C1701" s="2"/>
+      <c r="D1701" s="9"/>
+      <c r="E1701" s="6"/>
+      <c r="F1701" s="3"/>
     </row>
     <row r="1702" spans="1:6">
-      <c r="A1702" s="4"/>
-[...4 lines deleted...]
-      <c r="F1702" s="4"/>
+      <c r="A1702" s="5"/>
+      <c r="B1702" s="5"/>
+      <c r="C1702" s="5"/>
+      <c r="D1702" s="9"/>
+      <c r="E1702" s="6"/>
+      <c r="F1702" s="3"/>
     </row>
     <row r="1703" spans="1:6">
-      <c r="A1703" s="4"/>
-[...4 lines deleted...]
-      <c r="F1703" s="4"/>
+      <c r="A1703" s="5"/>
+      <c r="B1703" s="5"/>
+      <c r="C1703" s="5"/>
+      <c r="D1703" s="9"/>
+      <c r="E1703" s="6"/>
+      <c r="F1703" s="3"/>
     </row>
     <row r="1704" spans="1:6">
-      <c r="A1704" s="4"/>
-[...4 lines deleted...]
-      <c r="F1704" s="4"/>
+      <c r="A1704" s="5"/>
+      <c r="B1704" s="5"/>
+      <c r="C1704" s="2"/>
+      <c r="D1704" s="9"/>
+      <c r="E1704" s="6"/>
+      <c r="F1704" s="3"/>
     </row>
     <row r="1705" spans="1:6">
-      <c r="A1705" s="4"/>
-[...4 lines deleted...]
-      <c r="F1705" s="4"/>
+      <c r="A1705" s="5"/>
+      <c r="B1705" s="5"/>
+      <c r="C1705" s="5"/>
+      <c r="D1705" s="9"/>
+      <c r="E1705" s="6"/>
+      <c r="F1705" s="3"/>
     </row>
     <row r="1706" spans="1:6">
-      <c r="A1706" s="4"/>
-[...4 lines deleted...]
-      <c r="F1706" s="4"/>
+      <c r="A1706" s="5"/>
+      <c r="B1706" s="5"/>
+      <c r="C1706" s="5"/>
+      <c r="D1706" s="9"/>
+      <c r="E1706" s="6"/>
+      <c r="F1706" s="3"/>
     </row>
     <row r="1707" spans="1:6">
-      <c r="A1707" s="4"/>
-[...4 lines deleted...]
-      <c r="F1707" s="4"/>
+      <c r="A1707" s="5"/>
+      <c r="B1707" s="5"/>
+      <c r="C1707" s="2"/>
+      <c r="D1707" s="9"/>
+      <c r="E1707" s="6"/>
+      <c r="F1707" s="3"/>
     </row>
     <row r="1708" spans="1:6">
-      <c r="A1708" s="4"/>
-[...4 lines deleted...]
-      <c r="F1708" s="4"/>
+      <c r="A1708" s="5"/>
+      <c r="B1708" s="5"/>
+      <c r="C1708" s="5"/>
+      <c r="D1708" s="9"/>
+      <c r="E1708" s="6"/>
+      <c r="F1708" s="3"/>
     </row>
     <row r="1709" spans="1:6">
-      <c r="A1709" s="4"/>
-[...4 lines deleted...]
-      <c r="F1709" s="4"/>
+      <c r="A1709" s="5"/>
+      <c r="B1709" s="5"/>
+      <c r="C1709" s="5"/>
+      <c r="D1709" s="9"/>
+      <c r="E1709" s="6"/>
+      <c r="F1709" s="3"/>
     </row>
     <row r="1710" spans="1:6">
-      <c r="A1710" s="4"/>
-[...4 lines deleted...]
-      <c r="F1710" s="4"/>
+      <c r="A1710" s="5"/>
+      <c r="B1710" s="5"/>
+      <c r="C1710" s="2"/>
+      <c r="D1710" s="9"/>
+      <c r="E1710" s="6"/>
+      <c r="F1710" s="3"/>
     </row>
     <row r="1711" spans="1:6">
-      <c r="A1711" s="4"/>
-[...4 lines deleted...]
-      <c r="F1711" s="4"/>
+      <c r="A1711" s="5"/>
+      <c r="B1711" s="5"/>
+      <c r="C1711" s="5"/>
+      <c r="D1711" s="9"/>
+      <c r="E1711" s="6"/>
+      <c r="F1711" s="3"/>
     </row>
     <row r="1712" spans="1:6">
-      <c r="A1712" s="4"/>
-[...4 lines deleted...]
-      <c r="F1712" s="4"/>
+      <c r="A1712" s="5"/>
+      <c r="B1712" s="5"/>
+      <c r="C1712" s="5"/>
+      <c r="D1712" s="9"/>
+      <c r="E1712" s="6"/>
+      <c r="F1712" s="3"/>
     </row>
     <row r="1713" spans="1:6">
-      <c r="A1713" s="4"/>
-[...4 lines deleted...]
-      <c r="F1713" s="4"/>
+      <c r="A1713" s="5"/>
+      <c r="B1713" s="5"/>
+      <c r="C1713" s="2"/>
+      <c r="D1713" s="9"/>
+      <c r="E1713" s="6"/>
+      <c r="F1713" s="3"/>
     </row>
     <row r="1714" spans="1:6">
-      <c r="A1714" s="4"/>
-[...4 lines deleted...]
-      <c r="F1714" s="4"/>
+      <c r="A1714" s="5"/>
+      <c r="B1714" s="5"/>
+      <c r="C1714" s="5"/>
+      <c r="D1714" s="9"/>
+      <c r="E1714" s="6"/>
+      <c r="F1714" s="3"/>
     </row>
     <row r="1715" spans="1:6">
-      <c r="A1715" s="4"/>
-[...4 lines deleted...]
-      <c r="F1715" s="4"/>
+      <c r="A1715" s="5"/>
+      <c r="B1715" s="5"/>
+      <c r="C1715" s="5"/>
+      <c r="D1715" s="9"/>
+      <c r="E1715" s="6"/>
+      <c r="F1715" s="3"/>
     </row>
     <row r="1716" spans="1:6">
-      <c r="A1716" s="4"/>
-[...4 lines deleted...]
-      <c r="F1716" s="4"/>
+      <c r="A1716" s="5"/>
+      <c r="B1716" s="5"/>
+      <c r="C1716" s="2"/>
+      <c r="D1716" s="9"/>
+      <c r="E1716" s="6"/>
+      <c r="F1716" s="3"/>
     </row>
     <row r="1717" spans="1:6">
-      <c r="A1717" s="4"/>
-[...4 lines deleted...]
-      <c r="F1717" s="4"/>
+      <c r="A1717" s="5"/>
+      <c r="B1717" s="5"/>
+      <c r="C1717" s="5"/>
+      <c r="D1717" s="9"/>
+      <c r="E1717" s="6"/>
+      <c r="F1717" s="3"/>
     </row>
     <row r="1718" spans="1:6">
-      <c r="A1718" s="4"/>
-[...4 lines deleted...]
-      <c r="F1718" s="4"/>
+      <c r="A1718" s="5"/>
+      <c r="B1718" s="5"/>
+      <c r="C1718" s="5"/>
+      <c r="D1718" s="9"/>
+      <c r="E1718" s="6"/>
+      <c r="F1718" s="3"/>
     </row>
     <row r="1719" spans="1:6">
-      <c r="A1719" s="4"/>
-[...4 lines deleted...]
-      <c r="F1719" s="4"/>
+      <c r="A1719" s="5"/>
+      <c r="B1719" s="5"/>
+      <c r="C1719" s="2"/>
+      <c r="D1719" s="9"/>
+      <c r="E1719" s="6"/>
+      <c r="F1719" s="3"/>
     </row>
     <row r="1720" spans="1:6">
-      <c r="A1720" s="4"/>
-[...4 lines deleted...]
-      <c r="F1720" s="4"/>
+      <c r="A1720" s="5"/>
+      <c r="B1720" s="5"/>
+      <c r="C1720" s="5"/>
+      <c r="D1720" s="9"/>
+      <c r="E1720" s="6"/>
+      <c r="F1720" s="3"/>
     </row>
     <row r="1721" spans="1:6">
-      <c r="A1721" s="4"/>
-[...4 lines deleted...]
-      <c r="F1721" s="4"/>
+      <c r="A1721" s="5"/>
+      <c r="B1721" s="5"/>
+      <c r="C1721" s="5"/>
+      <c r="D1721" s="9"/>
+      <c r="E1721" s="6"/>
+      <c r="F1721" s="3"/>
     </row>
     <row r="1722" spans="1:6">
-      <c r="A1722" s="4"/>
-[...4 lines deleted...]
-      <c r="F1722" s="4"/>
+      <c r="A1722" s="5"/>
+      <c r="B1722" s="5"/>
+      <c r="C1722" s="2"/>
+      <c r="D1722" s="9"/>
+      <c r="E1722" s="6"/>
+      <c r="F1722" s="3"/>
     </row>
     <row r="1723" spans="1:6">
-      <c r="A1723" s="4"/>
-[...4 lines deleted...]
-      <c r="F1723" s="4"/>
+      <c r="A1723" s="5"/>
+      <c r="B1723" s="5"/>
+      <c r="C1723" s="5"/>
+      <c r="D1723" s="9"/>
+      <c r="E1723" s="6"/>
+      <c r="F1723" s="3"/>
     </row>
     <row r="1724" spans="1:6">
-      <c r="A1724" s="4"/>
-[...4 lines deleted...]
-      <c r="F1724" s="4"/>
+      <c r="A1724" s="5"/>
+      <c r="B1724" s="5"/>
+      <c r="C1724" s="5"/>
+      <c r="D1724" s="9"/>
+      <c r="E1724" s="6"/>
+      <c r="F1724" s="3"/>
     </row>
     <row r="1725" spans="1:6">
-      <c r="A1725" s="4"/>
-[...4 lines deleted...]
-      <c r="F1725" s="4"/>
+      <c r="A1725" s="5"/>
+      <c r="B1725" s="5"/>
+      <c r="C1725" s="2"/>
+      <c r="D1725" s="9"/>
+      <c r="E1725" s="6"/>
+      <c r="F1725" s="3"/>
     </row>
     <row r="1726" spans="1:6">
-      <c r="A1726" s="4"/>
-[...4 lines deleted...]
-      <c r="F1726" s="4"/>
+      <c r="A1726" s="5"/>
+      <c r="B1726" s="5"/>
+      <c r="C1726" s="5"/>
+      <c r="D1726" s="9"/>
+      <c r="E1726" s="6"/>
+      <c r="F1726" s="3"/>
     </row>
     <row r="1727" spans="1:6">
-      <c r="A1727" s="4"/>
-[...4 lines deleted...]
-      <c r="F1727" s="4"/>
+      <c r="A1727" s="5"/>
+      <c r="B1727" s="5"/>
+      <c r="C1727" s="5"/>
+      <c r="D1727" s="9"/>
+      <c r="E1727" s="6"/>
+      <c r="F1727" s="3"/>
     </row>
     <row r="1728" spans="1:6">
-      <c r="A1728" s="4"/>
-[...4 lines deleted...]
-      <c r="F1728" s="4"/>
+      <c r="A1728" s="5"/>
+      <c r="B1728" s="5"/>
+      <c r="C1728" s="2"/>
+      <c r="D1728" s="9"/>
+      <c r="E1728" s="6"/>
+      <c r="F1728" s="3"/>
     </row>
     <row r="1729" spans="1:6">
-      <c r="A1729" s="4"/>
-[...4 lines deleted...]
-      <c r="F1729" s="4"/>
+      <c r="A1729" s="5"/>
+      <c r="B1729" s="5"/>
+      <c r="C1729" s="5"/>
+      <c r="D1729" s="9"/>
+      <c r="E1729" s="6"/>
+      <c r="F1729" s="3"/>
     </row>
     <row r="1730" spans="1:6">
-      <c r="A1730" s="4"/>
-[...4 lines deleted...]
-      <c r="F1730" s="4"/>
+      <c r="A1730" s="5"/>
+      <c r="B1730" s="5"/>
+      <c r="C1730" s="5"/>
+      <c r="D1730" s="9"/>
+      <c r="E1730" s="6"/>
+      <c r="F1730" s="3"/>
     </row>
     <row r="1731" spans="1:6">
-      <c r="A1731" s="4"/>
-[...4 lines deleted...]
-      <c r="F1731" s="4"/>
+      <c r="A1731" s="5"/>
+      <c r="B1731" s="5"/>
+      <c r="C1731" s="2"/>
+      <c r="D1731" s="9"/>
+      <c r="E1731" s="6"/>
+      <c r="F1731" s="3"/>
     </row>
     <row r="1732" spans="1:6">
-      <c r="A1732" s="4"/>
-[...4 lines deleted...]
-      <c r="F1732" s="4"/>
+      <c r="A1732" s="5"/>
+      <c r="B1732" s="5"/>
+      <c r="C1732" s="5"/>
+      <c r="D1732" s="9"/>
+      <c r="E1732" s="6"/>
+      <c r="F1732" s="3"/>
     </row>
     <row r="1733" spans="1:6">
-      <c r="A1733" s="4"/>
-[...4 lines deleted...]
-      <c r="F1733" s="4"/>
+      <c r="A1733" s="5"/>
+      <c r="B1733" s="5"/>
+      <c r="C1733" s="5"/>
+      <c r="D1733" s="9"/>
+      <c r="E1733" s="6"/>
+      <c r="F1733" s="3"/>
     </row>
     <row r="1734" spans="1:6">
-      <c r="A1734" s="4"/>
-[...4 lines deleted...]
-      <c r="F1734" s="4"/>
+      <c r="A1734" s="5"/>
+      <c r="B1734" s="5"/>
+      <c r="C1734" s="2"/>
+      <c r="D1734" s="9"/>
+      <c r="E1734" s="6"/>
+      <c r="F1734" s="3"/>
     </row>
     <row r="1735" spans="1:6">
-      <c r="A1735" s="4"/>
-[...4 lines deleted...]
-      <c r="F1735" s="4"/>
+      <c r="A1735" s="5"/>
+      <c r="B1735" s="5"/>
+      <c r="C1735" s="5"/>
+      <c r="D1735" s="9"/>
+      <c r="E1735" s="6"/>
+      <c r="F1735" s="3"/>
     </row>
     <row r="1736" spans="1:6">
-      <c r="A1736" s="4"/>
-[...4 lines deleted...]
-      <c r="F1736" s="4"/>
+      <c r="A1736" s="5"/>
+      <c r="B1736" s="5"/>
+      <c r="C1736" s="5"/>
+      <c r="D1736" s="9"/>
+      <c r="E1736" s="6"/>
+      <c r="F1736" s="3"/>
     </row>
     <row r="1737" spans="1:6">
-      <c r="A1737" s="4"/>
-[...4 lines deleted...]
-      <c r="F1737" s="4"/>
+      <c r="A1737" s="5"/>
+      <c r="B1737" s="5"/>
+      <c r="C1737" s="2"/>
+      <c r="D1737" s="9"/>
+      <c r="E1737" s="6"/>
+      <c r="F1737" s="3"/>
     </row>
     <row r="1738" spans="1:6">
-      <c r="A1738" s="4"/>
-[...4 lines deleted...]
-      <c r="F1738" s="4"/>
+      <c r="A1738" s="5"/>
+      <c r="B1738" s="5"/>
+      <c r="C1738" s="5"/>
+      <c r="D1738" s="9"/>
+      <c r="E1738" s="6"/>
+      <c r="F1738" s="3"/>
     </row>
     <row r="1739" spans="1:6">
-      <c r="A1739" s="4"/>
-[...4 lines deleted...]
-      <c r="F1739" s="4"/>
+      <c r="A1739" s="5"/>
+      <c r="B1739" s="5"/>
+      <c r="C1739" s="5"/>
+      <c r="D1739" s="9"/>
+      <c r="E1739" s="6"/>
+      <c r="F1739" s="3"/>
     </row>
     <row r="1740" spans="1:6">
-      <c r="A1740" s="4"/>
-[...4 lines deleted...]
-      <c r="F1740" s="4"/>
+      <c r="A1740" s="5"/>
+      <c r="B1740" s="5"/>
+      <c r="C1740" s="2"/>
+      <c r="D1740" s="9"/>
+      <c r="E1740" s="6"/>
+      <c r="F1740" s="3"/>
     </row>
     <row r="1741" spans="1:6">
-      <c r="A1741" s="4"/>
-[...4 lines deleted...]
-      <c r="F1741" s="4"/>
+      <c r="A1741" s="5"/>
+      <c r="B1741" s="5"/>
+      <c r="C1741" s="5"/>
+      <c r="D1741" s="9"/>
+      <c r="E1741" s="6"/>
+      <c r="F1741" s="3"/>
     </row>
     <row r="1742" spans="1:6">
-      <c r="A1742" s="4"/>
-[...4 lines deleted...]
-      <c r="F1742" s="4"/>
+      <c r="A1742" s="5"/>
+      <c r="B1742" s="5"/>
+      <c r="C1742" s="5"/>
+      <c r="D1742" s="9"/>
+      <c r="E1742" s="6"/>
+      <c r="F1742" s="3"/>
     </row>
     <row r="1743" spans="1:6">
-      <c r="A1743" s="4"/>
-[...4 lines deleted...]
-      <c r="F1743" s="4"/>
+      <c r="A1743" s="5"/>
+      <c r="B1743" s="5"/>
+      <c r="C1743" s="2"/>
+      <c r="D1743" s="9"/>
+      <c r="E1743" s="6"/>
+      <c r="F1743" s="3"/>
     </row>
     <row r="1744" spans="1:6">
-      <c r="A1744" s="4"/>
-[...4 lines deleted...]
-      <c r="F1744" s="4"/>
+      <c r="A1744" s="5"/>
+      <c r="B1744" s="5"/>
+      <c r="C1744" s="5"/>
+      <c r="D1744" s="9"/>
+      <c r="E1744" s="6"/>
+      <c r="F1744" s="3"/>
     </row>
     <row r="1745" spans="1:6">
-      <c r="A1745" s="4"/>
-[...4 lines deleted...]
-      <c r="F1745" s="4"/>
+      <c r="A1745" s="5"/>
+      <c r="B1745" s="5"/>
+      <c r="C1745" s="5"/>
+      <c r="D1745" s="9"/>
+      <c r="E1745" s="6"/>
+      <c r="F1745" s="3"/>
     </row>
     <row r="1746" spans="1:6">
-      <c r="A1746" s="4"/>
-[...4 lines deleted...]
-      <c r="F1746" s="4"/>
+      <c r="A1746" s="5"/>
+      <c r="B1746" s="5"/>
+      <c r="C1746" s="2"/>
+      <c r="D1746" s="9"/>
+      <c r="E1746" s="6"/>
+      <c r="F1746" s="3"/>
     </row>
     <row r="1747" spans="1:6">
-      <c r="A1747" s="4"/>
-[...4 lines deleted...]
-      <c r="F1747" s="4"/>
+      <c r="A1747" s="5"/>
+      <c r="B1747" s="5"/>
+      <c r="C1747" s="5"/>
+      <c r="D1747" s="9"/>
+      <c r="E1747" s="6"/>
+      <c r="F1747" s="3"/>
     </row>
     <row r="1748" spans="1:6">
-      <c r="A1748" s="4"/>
-[...4 lines deleted...]
-      <c r="F1748" s="4"/>
+      <c r="A1748" s="5"/>
+      <c r="B1748" s="5"/>
+      <c r="C1748" s="5"/>
+      <c r="D1748" s="9"/>
+      <c r="E1748" s="6"/>
+      <c r="F1748" s="3"/>
     </row>
     <row r="1749" spans="1:6">
-      <c r="A1749" s="4"/>
-[...4 lines deleted...]
-      <c r="F1749" s="4"/>
+      <c r="A1749" s="5"/>
+      <c r="B1749" s="5"/>
+      <c r="C1749" s="2"/>
+      <c r="D1749" s="9"/>
+      <c r="E1749" s="6"/>
+      <c r="F1749" s="3"/>
     </row>
     <row r="1750" spans="1:6">
-      <c r="A1750" s="4"/>
-[...4 lines deleted...]
-      <c r="F1750" s="4"/>
+      <c r="A1750" s="5"/>
+      <c r="B1750" s="5"/>
+      <c r="C1750" s="5"/>
+      <c r="D1750" s="9"/>
+      <c r="E1750" s="6"/>
+      <c r="F1750" s="3"/>
     </row>
     <row r="1751" spans="1:6">
-      <c r="A1751" s="4"/>
-[...4 lines deleted...]
-      <c r="F1751" s="4"/>
+      <c r="A1751" s="5"/>
+      <c r="B1751" s="5"/>
+      <c r="C1751" s="5"/>
+      <c r="D1751" s="9"/>
+      <c r="E1751" s="6"/>
+      <c r="F1751" s="3"/>
     </row>
     <row r="1752" spans="1:6">
-      <c r="A1752" s="4"/>
-[...4 lines deleted...]
-      <c r="F1752" s="4"/>
+      <c r="A1752" s="5"/>
+      <c r="B1752" s="5"/>
+      <c r="C1752" s="2"/>
+      <c r="D1752" s="9"/>
+      <c r="E1752" s="6"/>
+      <c r="F1752" s="3"/>
     </row>
     <row r="1753" spans="1:6">
-      <c r="A1753" s="4"/>
-[...4 lines deleted...]
-      <c r="F1753" s="4"/>
+      <c r="A1753" s="5"/>
+      <c r="B1753" s="5"/>
+      <c r="C1753" s="5"/>
+      <c r="D1753" s="9"/>
+      <c r="E1753" s="6"/>
+      <c r="F1753" s="3"/>
     </row>
     <row r="1754" spans="1:6">
-      <c r="A1754" s="4"/>
-[...4 lines deleted...]
-      <c r="F1754" s="4"/>
+      <c r="A1754" s="5"/>
+      <c r="B1754" s="5"/>
+      <c r="C1754" s="5"/>
+      <c r="D1754" s="9"/>
+      <c r="E1754" s="6"/>
+      <c r="F1754" s="3"/>
     </row>
     <row r="1755" spans="1:6">
-      <c r="A1755" s="4"/>
-[...4 lines deleted...]
-      <c r="F1755" s="4"/>
+      <c r="A1755" s="5"/>
+      <c r="B1755" s="5"/>
+      <c r="C1755" s="2"/>
+      <c r="D1755" s="9"/>
+      <c r="E1755" s="6"/>
+      <c r="F1755" s="3"/>
     </row>
     <row r="1756" spans="1:6">
-      <c r="A1756" s="4"/>
-[...4 lines deleted...]
-      <c r="F1756" s="4"/>
+      <c r="A1756" s="5"/>
+      <c r="B1756" s="5"/>
+      <c r="C1756" s="5"/>
+      <c r="D1756" s="9"/>
+      <c r="E1756" s="6"/>
+      <c r="F1756" s="3"/>
     </row>
     <row r="1757" spans="1:6">
-      <c r="A1757" s="4"/>
-[...4 lines deleted...]
-      <c r="F1757" s="4"/>
+      <c r="A1757" s="5"/>
+      <c r="B1757" s="5"/>
+      <c r="C1757" s="5"/>
+      <c r="D1757" s="9"/>
+      <c r="E1757" s="6"/>
+      <c r="F1757" s="3"/>
     </row>
     <row r="1758" spans="1:6">
-      <c r="A1758" s="4"/>
-[...4 lines deleted...]
-      <c r="F1758" s="4"/>
+      <c r="A1758" s="5"/>
+      <c r="B1758" s="5"/>
+      <c r="C1758" s="2"/>
+      <c r="D1758" s="9"/>
+      <c r="E1758" s="6"/>
+      <c r="F1758" s="3"/>
     </row>
     <row r="1759" spans="1:6">
-      <c r="A1759" s="4"/>
-[...4 lines deleted...]
-      <c r="F1759" s="4"/>
+      <c r="A1759" s="5"/>
+      <c r="B1759" s="5"/>
+      <c r="C1759" s="5"/>
+      <c r="D1759" s="9"/>
+      <c r="E1759" s="6"/>
+      <c r="F1759" s="3"/>
     </row>
     <row r="1760" spans="1:6">
-      <c r="A1760" s="4"/>
-[...4 lines deleted...]
-      <c r="F1760" s="4"/>
+      <c r="A1760" s="5"/>
+      <c r="B1760" s="5"/>
+      <c r="C1760" s="5"/>
+      <c r="D1760" s="9"/>
+      <c r="E1760" s="6"/>
+      <c r="F1760" s="3"/>
     </row>
     <row r="1761" spans="1:6">
-      <c r="A1761" s="4"/>
-[...4 lines deleted...]
-      <c r="F1761" s="4"/>
+      <c r="A1761" s="5"/>
+      <c r="B1761" s="5"/>
+      <c r="C1761" s="2"/>
+      <c r="D1761" s="9"/>
+      <c r="E1761" s="6"/>
+      <c r="F1761" s="3"/>
     </row>
     <row r="1762" spans="1:6">
-      <c r="A1762" s="4"/>
-[...4 lines deleted...]
-      <c r="F1762" s="4"/>
+      <c r="A1762" s="5"/>
+      <c r="B1762" s="5"/>
+      <c r="C1762" s="5"/>
+      <c r="D1762" s="9"/>
+      <c r="E1762" s="6"/>
+      <c r="F1762" s="3"/>
     </row>
     <row r="1763" spans="1:6">
-      <c r="A1763" s="4"/>
-[...4 lines deleted...]
-      <c r="F1763" s="4"/>
+      <c r="A1763" s="5"/>
+      <c r="B1763" s="5"/>
+      <c r="C1763" s="5"/>
+      <c r="D1763" s="9"/>
+      <c r="E1763" s="6"/>
+      <c r="F1763" s="3"/>
     </row>
     <row r="1764" spans="1:6">
-      <c r="A1764" s="4"/>
-[...4 lines deleted...]
-      <c r="F1764" s="4"/>
+      <c r="A1764" s="5"/>
+      <c r="B1764" s="5"/>
+      <c r="C1764" s="2"/>
+      <c r="D1764" s="9"/>
+      <c r="E1764" s="6"/>
+      <c r="F1764" s="3"/>
     </row>
     <row r="1765" spans="1:6">
-      <c r="A1765" s="4"/>
-[...4 lines deleted...]
-      <c r="F1765" s="4"/>
+      <c r="A1765" s="5"/>
+      <c r="B1765" s="5"/>
+      <c r="C1765" s="5"/>
+      <c r="D1765" s="9"/>
+      <c r="E1765" s="6"/>
+      <c r="F1765" s="3"/>
     </row>
     <row r="1766" spans="1:6">
-      <c r="A1766" s="4"/>
-[...4 lines deleted...]
-      <c r="F1766" s="4"/>
+      <c r="A1766" s="5"/>
+      <c r="B1766" s="5"/>
+      <c r="C1766" s="5"/>
+      <c r="D1766" s="9"/>
+      <c r="E1766" s="6"/>
+      <c r="F1766" s="3"/>
     </row>
     <row r="1767" spans="1:6">
-      <c r="A1767" s="4"/>
-[...4 lines deleted...]
-      <c r="F1767" s="4"/>
+      <c r="A1767" s="5"/>
+      <c r="B1767" s="5"/>
+      <c r="C1767" s="2"/>
+      <c r="D1767" s="9"/>
+      <c r="E1767" s="6"/>
+      <c r="F1767" s="3"/>
     </row>
     <row r="1768" spans="1:6">
-      <c r="A1768" s="4"/>
-[...4 lines deleted...]
-      <c r="F1768" s="4"/>
+      <c r="A1768" s="5"/>
+      <c r="B1768" s="5"/>
+      <c r="C1768" s="5"/>
+      <c r="D1768" s="9"/>
+      <c r="E1768" s="6"/>
+      <c r="F1768" s="3"/>
     </row>
     <row r="1769" spans="1:6">
-      <c r="A1769" s="4"/>
-[...4 lines deleted...]
-      <c r="F1769" s="4"/>
+      <c r="A1769" s="5"/>
+      <c r="B1769" s="5"/>
+      <c r="C1769" s="5"/>
+      <c r="D1769" s="9"/>
+      <c r="E1769" s="6"/>
+      <c r="F1769" s="3"/>
     </row>
     <row r="1770" spans="1:6">
-      <c r="A1770" s="4"/>
-[...4 lines deleted...]
-      <c r="F1770" s="4"/>
+      <c r="A1770" s="5"/>
+      <c r="B1770" s="5"/>
+      <c r="C1770" s="2"/>
+      <c r="D1770" s="9"/>
+      <c r="E1770" s="6"/>
+      <c r="F1770" s="3"/>
     </row>
     <row r="1771" spans="1:6">
-      <c r="A1771" s="4"/>
-[...4 lines deleted...]
-      <c r="F1771" s="4"/>
+      <c r="A1771" s="5"/>
+      <c r="B1771" s="5"/>
+      <c r="C1771" s="5"/>
+      <c r="D1771" s="9"/>
+      <c r="E1771" s="6"/>
+      <c r="F1771" s="3"/>
     </row>
     <row r="1772" spans="1:6">
-      <c r="A1772" s="4"/>
-[...4 lines deleted...]
-      <c r="F1772" s="4"/>
+      <c r="A1772" s="5"/>
+      <c r="B1772" s="5"/>
+      <c r="C1772" s="5"/>
+      <c r="D1772" s="9"/>
+      <c r="E1772" s="6"/>
+      <c r="F1772" s="3"/>
     </row>
     <row r="1773" spans="1:6">
-      <c r="A1773" s="4"/>
-[...4 lines deleted...]
-      <c r="F1773" s="4"/>
+      <c r="A1773" s="5"/>
+      <c r="B1773" s="5"/>
+      <c r="C1773" s="2"/>
+      <c r="D1773" s="9"/>
+      <c r="E1773" s="6"/>
+      <c r="F1773" s="3"/>
     </row>
     <row r="1774" spans="1:6">
-      <c r="A1774" s="4"/>
-[...4 lines deleted...]
-      <c r="F1774" s="4"/>
+      <c r="A1774" s="5"/>
+      <c r="B1774" s="5"/>
+      <c r="C1774" s="5"/>
+      <c r="D1774" s="9"/>
+      <c r="E1774" s="6"/>
+      <c r="F1774" s="3"/>
     </row>
     <row r="1775" spans="1:6">
-      <c r="A1775" s="4"/>
-[...4 lines deleted...]
-      <c r="F1775" s="4"/>
+      <c r="A1775" s="5"/>
+      <c r="B1775" s="5"/>
+      <c r="C1775" s="5"/>
+      <c r="D1775" s="9"/>
+      <c r="E1775" s="6"/>
+      <c r="F1775" s="3"/>
     </row>
     <row r="1776" spans="1:6">
-      <c r="A1776" s="4"/>
-[...4 lines deleted...]
-      <c r="F1776" s="4"/>
+      <c r="A1776" s="5"/>
+      <c r="B1776" s="5"/>
+      <c r="C1776" s="2"/>
+      <c r="D1776" s="9"/>
+      <c r="E1776" s="6"/>
+      <c r="F1776" s="3"/>
     </row>
     <row r="1777" spans="1:6">
-      <c r="A1777" s="4"/>
-[...4 lines deleted...]
-      <c r="F1777" s="4"/>
+      <c r="A1777" s="5"/>
+      <c r="B1777" s="5"/>
+      <c r="C1777" s="5"/>
+      <c r="D1777" s="9"/>
+      <c r="E1777" s="6"/>
+      <c r="F1777" s="3"/>
     </row>
     <row r="1778" spans="1:6">
-      <c r="A1778" s="4"/>
-[...4 lines deleted...]
-      <c r="F1778" s="4"/>
+      <c r="A1778" s="5"/>
+      <c r="B1778" s="5"/>
+      <c r="C1778" s="5"/>
+      <c r="D1778" s="9"/>
+      <c r="E1778" s="6"/>
+      <c r="F1778" s="3"/>
     </row>
     <row r="1779" spans="1:6">
-      <c r="A1779" s="4"/>
-[...4 lines deleted...]
-      <c r="F1779" s="4"/>
+      <c r="A1779" s="5"/>
+      <c r="B1779" s="5"/>
+      <c r="C1779" s="2"/>
+      <c r="D1779" s="9"/>
+      <c r="E1779" s="6"/>
+      <c r="F1779" s="3"/>
     </row>
     <row r="1780" spans="1:6">
-      <c r="A1780" s="4"/>
-[...4 lines deleted...]
-      <c r="F1780" s="4"/>
+      <c r="A1780" s="5"/>
+      <c r="B1780" s="5"/>
+      <c r="C1780" s="5"/>
+      <c r="D1780" s="9"/>
+      <c r="E1780" s="6"/>
+      <c r="F1780" s="3"/>
     </row>
     <row r="1781" spans="1:6">
-      <c r="A1781" s="4"/>
-[...4 lines deleted...]
-      <c r="F1781" s="4"/>
+      <c r="A1781" s="5"/>
+      <c r="B1781" s="5"/>
+      <c r="C1781" s="5"/>
+      <c r="D1781" s="9"/>
+      <c r="E1781" s="6"/>
+      <c r="F1781" s="3"/>
     </row>
     <row r="1782" spans="1:6">
-      <c r="A1782" s="4"/>
-[...4 lines deleted...]
-      <c r="F1782" s="4"/>
+      <c r="A1782" s="5"/>
+      <c r="B1782" s="5"/>
+      <c r="C1782" s="2"/>
+      <c r="D1782" s="9"/>
+      <c r="E1782" s="6"/>
+      <c r="F1782" s="3"/>
     </row>
     <row r="1783" spans="1:6">
-      <c r="A1783" s="4"/>
-[...4 lines deleted...]
-      <c r="F1783" s="4"/>
+      <c r="A1783" s="5"/>
+      <c r="B1783" s="5"/>
+      <c r="C1783" s="5"/>
+      <c r="D1783" s="9"/>
+      <c r="E1783" s="6"/>
+      <c r="F1783" s="3"/>
     </row>
     <row r="1784" spans="1:6">
-      <c r="A1784" s="4"/>
-[...4 lines deleted...]
-      <c r="F1784" s="4"/>
+      <c r="A1784" s="5"/>
+      <c r="B1784" s="5"/>
+      <c r="C1784" s="5"/>
+      <c r="D1784" s="9"/>
+      <c r="E1784" s="6"/>
+      <c r="F1784" s="3"/>
     </row>
     <row r="1785" spans="1:6">
-      <c r="A1785" s="4"/>
-[...4 lines deleted...]
-      <c r="F1785" s="4"/>
+      <c r="A1785" s="5"/>
+      <c r="B1785" s="5"/>
+      <c r="C1785" s="2"/>
+      <c r="D1785" s="9"/>
+      <c r="E1785" s="6"/>
+      <c r="F1785" s="3"/>
     </row>
     <row r="1786" spans="1:6">
-      <c r="A1786" s="4"/>
-[...4 lines deleted...]
-      <c r="F1786" s="4"/>
+      <c r="A1786" s="5"/>
+      <c r="B1786" s="5"/>
+      <c r="C1786" s="5"/>
+      <c r="D1786" s="9"/>
+      <c r="E1786" s="6"/>
+      <c r="F1786" s="3"/>
     </row>
     <row r="1787" spans="1:6">
-      <c r="A1787" s="4"/>
-[...4 lines deleted...]
-      <c r="F1787" s="4"/>
+      <c r="A1787" s="5"/>
+      <c r="B1787" s="5"/>
+      <c r="C1787" s="5"/>
+      <c r="D1787" s="9"/>
+      <c r="E1787" s="6"/>
+      <c r="F1787" s="3"/>
     </row>
     <row r="1788" spans="1:6">
-      <c r="A1788" s="4"/>
-[...4 lines deleted...]
-      <c r="F1788" s="4"/>
+      <c r="A1788" s="5"/>
+      <c r="B1788" s="5"/>
+      <c r="C1788" s="2"/>
+      <c r="D1788" s="9"/>
+      <c r="E1788" s="6"/>
+      <c r="F1788" s="3"/>
     </row>
     <row r="1789" spans="1:6">
-      <c r="A1789" s="4"/>
-[...4 lines deleted...]
-      <c r="F1789" s="4"/>
+      <c r="A1789" s="5"/>
+      <c r="B1789" s="5"/>
+      <c r="C1789" s="5"/>
+      <c r="D1789" s="9"/>
+      <c r="E1789" s="6"/>
+      <c r="F1789" s="3"/>
     </row>
     <row r="1790" spans="1:6">
-      <c r="A1790" s="4"/>
-[...4 lines deleted...]
-      <c r="F1790" s="4"/>
+      <c r="A1790" s="5"/>
+      <c r="B1790" s="5"/>
+      <c r="C1790" s="5"/>
+      <c r="D1790" s="9"/>
+      <c r="E1790" s="6"/>
+      <c r="F1790" s="3"/>
     </row>
     <row r="1791" spans="1:6">
-      <c r="A1791" s="4"/>
-[...4 lines deleted...]
-      <c r="F1791" s="4"/>
+      <c r="A1791" s="5"/>
+      <c r="B1791" s="5"/>
+      <c r="C1791" s="2"/>
+      <c r="D1791" s="9"/>
+      <c r="E1791" s="6"/>
+      <c r="F1791" s="3"/>
     </row>
     <row r="1792" spans="1:6">
-      <c r="A1792" s="4"/>
-[...4 lines deleted...]
-      <c r="F1792" s="4"/>
+      <c r="A1792" s="5"/>
+      <c r="B1792" s="5"/>
+      <c r="C1792" s="5"/>
+      <c r="D1792" s="9"/>
+      <c r="E1792" s="6"/>
+      <c r="F1792" s="3"/>
     </row>
     <row r="1793" spans="1:6">
-      <c r="A1793" s="4"/>
-[...4 lines deleted...]
-      <c r="F1793" s="4"/>
+      <c r="A1793" s="5"/>
+      <c r="B1793" s="5"/>
+      <c r="C1793" s="5"/>
+      <c r="D1793" s="9"/>
+      <c r="E1793" s="6"/>
+      <c r="F1793" s="3"/>
     </row>
     <row r="1794" spans="1:6">
-      <c r="A1794" s="4"/>
-[...4 lines deleted...]
-      <c r="F1794" s="4"/>
+      <c r="A1794" s="5"/>
+      <c r="B1794" s="5"/>
+      <c r="C1794" s="2"/>
+      <c r="D1794" s="9"/>
+      <c r="E1794" s="6"/>
+      <c r="F1794" s="3"/>
     </row>
     <row r="1795" spans="1:6">
-      <c r="A1795" s="4"/>
-[...4 lines deleted...]
-      <c r="F1795" s="4"/>
+      <c r="A1795" s="5"/>
+      <c r="B1795" s="5"/>
+      <c r="C1795" s="5"/>
+      <c r="D1795" s="9"/>
+      <c r="E1795" s="6"/>
+      <c r="F1795" s="3"/>
     </row>
     <row r="1796" spans="1:6">
-      <c r="A1796" s="4"/>
-[...4 lines deleted...]
-      <c r="F1796" s="4"/>
+      <c r="A1796" s="5"/>
+      <c r="B1796" s="5"/>
+      <c r="C1796" s="5"/>
+      <c r="D1796" s="9"/>
+      <c r="E1796" s="6"/>
+      <c r="F1796" s="3"/>
     </row>
     <row r="1797" spans="1:6">
-      <c r="A1797" s="4"/>
-[...4 lines deleted...]
-      <c r="F1797" s="4"/>
+      <c r="A1797" s="5"/>
+      <c r="B1797" s="5"/>
+      <c r="C1797" s="2"/>
+      <c r="D1797" s="9"/>
+      <c r="E1797" s="6"/>
+      <c r="F1797" s="3"/>
     </row>
     <row r="1798" spans="1:6">
-      <c r="A1798" s="4"/>
-[...4 lines deleted...]
-      <c r="F1798" s="4"/>
+      <c r="A1798" s="5"/>
+      <c r="B1798" s="5"/>
+      <c r="C1798" s="5"/>
+      <c r="D1798" s="9"/>
+      <c r="E1798" s="6"/>
+      <c r="F1798" s="3"/>
     </row>
     <row r="1799" spans="1:6">
-      <c r="A1799" s="4"/>
-[...4 lines deleted...]
-      <c r="F1799" s="4"/>
+      <c r="A1799" s="5"/>
+      <c r="B1799" s="5"/>
+      <c r="C1799" s="5"/>
+      <c r="D1799" s="9"/>
+      <c r="E1799" s="6"/>
+      <c r="F1799" s="3"/>
     </row>
     <row r="1800" spans="1:6">
-      <c r="A1800" s="4"/>
-[...4 lines deleted...]
-      <c r="F1800" s="4"/>
+      <c r="A1800" s="5"/>
+      <c r="B1800" s="5"/>
+      <c r="C1800" s="2"/>
+      <c r="D1800" s="9"/>
+      <c r="E1800" s="6"/>
+      <c r="F1800" s="3"/>
     </row>
     <row r="1801" spans="1:6">
-      <c r="A1801" s="4"/>
-[...4 lines deleted...]
-      <c r="F1801" s="4"/>
+      <c r="A1801" s="5"/>
+      <c r="B1801" s="5"/>
+      <c r="C1801" s="5"/>
+      <c r="D1801" s="9"/>
+      <c r="E1801" s="6"/>
+      <c r="F1801" s="3"/>
     </row>
     <row r="1802" spans="1:6">
-      <c r="A1802" s="4"/>
-[...4 lines deleted...]
-      <c r="F1802" s="4"/>
+      <c r="A1802" s="5"/>
+      <c r="B1802" s="5"/>
+      <c r="C1802" s="2"/>
+      <c r="D1802" s="9"/>
+      <c r="E1802" s="6"/>
+      <c r="F1802" s="3"/>
     </row>
     <row r="1803" spans="1:6">
-      <c r="A1803" s="4"/>
-[...4 lines deleted...]
-      <c r="F1803" s="4"/>
+      <c r="A1803" s="5"/>
+      <c r="B1803" s="2"/>
+      <c r="C1803" s="2"/>
+      <c r="D1803" s="9"/>
+      <c r="E1803" s="6"/>
+      <c r="F1803" s="3"/>
     </row>
     <row r="1804" spans="1:6">
-      <c r="A1804" s="4"/>
-[...4 lines deleted...]
-      <c r="F1804" s="4"/>
+      <c r="A1804" s="5"/>
+      <c r="B1804" s="2"/>
+      <c r="C1804" s="2"/>
+      <c r="D1804" s="9"/>
+      <c r="E1804" s="6"/>
+      <c r="F1804" s="3"/>
     </row>
     <row r="1805" spans="1:6">
-      <c r="A1805" s="4"/>
-[...4 lines deleted...]
-      <c r="F1805" s="4"/>
+      <c r="A1805" s="5"/>
+      <c r="B1805" s="2"/>
+      <c r="C1805" s="2"/>
+      <c r="D1805" s="9"/>
+      <c r="E1805" s="6"/>
+      <c r="F1805" s="3"/>
     </row>
     <row r="1806" spans="1:6">
-      <c r="A1806" s="4"/>
-[...4 lines deleted...]
-      <c r="F1806" s="4"/>
+      <c r="A1806" s="5"/>
+      <c r="B1806" s="2"/>
+      <c r="C1806" s="2"/>
+      <c r="D1806" s="9"/>
+      <c r="E1806" s="6"/>
+      <c r="F1806" s="3"/>
     </row>
     <row r="1807" spans="1:6">
-      <c r="A1807" s="4"/>
-[...4 lines deleted...]
-      <c r="F1807" s="4"/>
+      <c r="A1807" s="5"/>
+      <c r="B1807" s="2"/>
+      <c r="C1807" s="2"/>
+      <c r="D1807" s="9"/>
+      <c r="E1807" s="6"/>
+      <c r="F1807" s="3"/>
     </row>
     <row r="1808" spans="1:6">
-      <c r="A1808" s="4"/>
-[...4 lines deleted...]
-      <c r="F1808" s="4"/>
+      <c r="A1808" s="5"/>
+      <c r="B1808" s="2"/>
+      <c r="C1808" s="2"/>
+      <c r="D1808" s="9"/>
+      <c r="E1808" s="6"/>
+      <c r="F1808" s="3"/>
     </row>
     <row r="1809" spans="1:6">
-      <c r="A1809" s="4"/>
-[...4 lines deleted...]
-      <c r="F1809" s="4"/>
+      <c r="A1809" s="5"/>
+      <c r="B1809" s="5"/>
+      <c r="C1809" s="2"/>
+      <c r="D1809" s="9"/>
+      <c r="E1809" s="6"/>
+      <c r="F1809" s="3"/>
     </row>
     <row r="1810" spans="1:6">
-      <c r="A1810" s="4"/>
-[...4 lines deleted...]
-      <c r="F1810" s="4"/>
+      <c r="A1810" s="5"/>
+      <c r="B1810" s="5"/>
+      <c r="C1810" s="5"/>
+      <c r="D1810" s="9"/>
+      <c r="E1810" s="6"/>
+      <c r="F1810" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F485" xr:uid="{6705A873-76AA-4CA3-8C39-4D5F150FD309}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="10" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="52" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Regular"&amp;14File  Specifications for Children's Hospital</oddHeader>
+    <oddFooter>Page &amp;P of &amp;N</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48091702-BB46-4AEA-BD6F-47EB83E4C9E9}">
-  <sheetPr>
+  <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:RP1745"/>
+  <dimension ref="A1:SJ1744"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.140625" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="21.85546875" bestFit="1" customWidth="1"/>
@@ -25694,6766 +33480,7851 @@
     <col min="260" max="261" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="24.28515625" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="267" max="267" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="25.7109375" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="22.85546875" bestFit="1" customWidth="1"/>
     <col min="270" max="270" width="25.7109375" bestFit="1" customWidth="1"/>
     <col min="271" max="271" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="272" max="272" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="273" max="273" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="274" max="274" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="275" max="275" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="276" max="276" width="41.5703125" bestFit="1" customWidth="1"/>
     <col min="277" max="277" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="278" max="278" width="31.7109375" bestFit="1" customWidth="1"/>
     <col min="279" max="279" width="36" bestFit="1" customWidth="1"/>
     <col min="280" max="280" width="43.5703125" bestFit="1" customWidth="1"/>
     <col min="281" max="281" width="39.42578125" bestFit="1" customWidth="1"/>
     <col min="282" max="282" width="28.28515625" bestFit="1" customWidth="1"/>
     <col min="283" max="283" width="29.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:484">
-[...12 lines deleted...]
-      <c r="E1" s="4" t="s">
+    <row r="1" spans="1:504">
+      <c r="A1" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
         <v>29</v>
       </c>
-      <c r="F1" s="4" t="s">
-[...20 lines deleted...]
-      <c r="M1" s="4" t="s">
+      <c r="E1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1" t="s">
+        <v>46</v>
+      </c>
+      <c r="J1" t="s">
+        <v>49</v>
+      </c>
+      <c r="K1" t="s">
+        <v>53</v>
+      </c>
+      <c r="L1" t="s">
         <v>56</v>
       </c>
-      <c r="N1" s="4" t="s">
-[...11 lines deleted...]
-      <c r="R1" s="4" t="s">
+      <c r="M1" t="s">
+        <v>61</v>
+      </c>
+      <c r="N1" t="s">
+        <v>64</v>
+      </c>
+      <c r="O1" t="s">
+        <v>67</v>
+      </c>
+      <c r="P1" t="s">
         <v>70</v>
       </c>
-      <c r="S1" s="4" t="s">
+      <c r="Q1" t="s">
         <v>73</v>
       </c>
-      <c r="T1" s="4" t="s">
+      <c r="R1" t="s">
         <v>76</v>
       </c>
-      <c r="U1" s="4" t="s">
+      <c r="S1" t="s">
         <v>79</v>
       </c>
-      <c r="V1" s="4" t="s">
+      <c r="T1" t="s">
         <v>82</v>
       </c>
-      <c r="W1" s="4" t="s">
+      <c r="U1" t="s">
         <v>85</v>
       </c>
-      <c r="X1" s="4" t="s">
+      <c r="V1" t="s">
         <v>88</v>
       </c>
-      <c r="Y1" s="4" t="s">
+      <c r="W1" t="s">
         <v>91</v>
       </c>
-      <c r="Z1" s="4" t="s">
+      <c r="X1" t="s">
         <v>94</v>
       </c>
-      <c r="AA1" s="4" t="s">
+      <c r="Y1" t="s">
         <v>97</v>
       </c>
-      <c r="AB1" s="4" t="s">
+      <c r="Z1" t="s">
         <v>100</v>
       </c>
-      <c r="AC1" s="4" t="s">
+      <c r="AA1" t="s">
         <v>103</v>
       </c>
-      <c r="AD1" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AF1" s="7" t="s">
+      <c r="AB1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="AD1" t="s">
         <v>112</v>
       </c>
-      <c r="AG1" s="7" t="s">
+      <c r="AE1" t="s">
         <v>115</v>
       </c>
-      <c r="AH1" s="7" t="s">
+      <c r="AF1" t="s">
         <v>118</v>
       </c>
-      <c r="AI1" s="7" t="s">
+      <c r="AG1" t="s">
         <v>121</v>
       </c>
-      <c r="AJ1" s="7" t="s">
+      <c r="AH1" t="s">
         <v>124</v>
       </c>
-      <c r="AK1" s="7" t="s">
+      <c r="AI1" t="s">
         <v>127</v>
       </c>
-      <c r="AL1" s="7" t="s">
+      <c r="AJ1" t="s">
         <v>130</v>
       </c>
-      <c r="AM1" s="7" t="s">
+      <c r="AK1" t="s">
         <v>133</v>
       </c>
-      <c r="AN1" s="7" t="s">
+      <c r="AL1" t="s">
         <v>136</v>
       </c>
-      <c r="AO1" s="7" t="s">
+      <c r="AM1" t="s">
         <v>139</v>
       </c>
-      <c r="AP1" s="7" t="s">
+      <c r="AN1" t="s">
         <v>142</v>
       </c>
-      <c r="AQ1" s="7" t="s">
+      <c r="AO1" t="s">
         <v>145</v>
       </c>
-      <c r="AR1" s="7" t="s">
+      <c r="AP1" t="s">
         <v>148</v>
       </c>
-      <c r="AS1" s="7" t="s">
+      <c r="AQ1" t="s">
         <v>151</v>
       </c>
-      <c r="AT1" s="7" t="s">
+      <c r="AR1" t="s">
         <v>154</v>
       </c>
-      <c r="AU1" s="7" t="s">
+      <c r="AS1" t="s">
         <v>157</v>
       </c>
-      <c r="AV1" s="7" t="s">
+      <c r="AT1" t="s">
         <v>160</v>
       </c>
-      <c r="AW1" s="7" t="s">
+      <c r="AU1" t="s">
         <v>163</v>
       </c>
-      <c r="AX1" s="7" t="s">
+      <c r="AV1" t="s">
         <v>166</v>
       </c>
-      <c r="AY1" s="4" t="s">
+      <c r="AW1" t="s">
         <v>169</v>
       </c>
-      <c r="AZ1" s="4" t="s">
+      <c r="AX1" t="s">
         <v>172</v>
       </c>
-      <c r="BA1" s="4" t="s">
+      <c r="AY1" t="s">
         <v>175</v>
       </c>
-      <c r="BB1" s="4" t="s">
+      <c r="AZ1" t="s">
         <v>178</v>
       </c>
-      <c r="BC1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BD1" s="4" t="s">
+      <c r="BA1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="BB1" t="s">
         <v>184</v>
       </c>
-      <c r="BE1" s="4" t="s">
+      <c r="BC1" t="s">
         <v>187</v>
       </c>
-      <c r="BF1" s="4" t="s">
+      <c r="BD1" t="s">
         <v>190</v>
       </c>
-      <c r="BG1" s="4" t="s">
+      <c r="BE1" t="s">
         <v>193</v>
       </c>
-      <c r="BH1" s="4" t="s">
-[...29 lines deleted...]
-      <c r="BR1" s="4" t="s">
+      <c r="BF1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>198</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>201</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>204</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>207</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>212</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>218</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>221</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>226</v>
       </c>
-      <c r="BS1" s="4" t="s">
+      <c r="BR1" t="s">
         <v>229</v>
       </c>
-      <c r="BT1" s="4" t="s">
+      <c r="BS1" t="s">
         <v>232</v>
       </c>
-      <c r="BU1" s="4" t="s">
+      <c r="BT1" t="s">
         <v>235</v>
       </c>
-      <c r="BV1" s="4" t="s">
-[...1276 lines deleted...]
-      <c r="A16" s="4"/>
+      <c r="BU1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>240</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>243</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>246</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>249</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>255</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>258</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>261</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>264</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>270</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>273</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>276</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>279</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>285</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>288</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>291</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>294</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>300</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>303</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>306</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>309</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>315</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>318</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>321</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>324</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>330</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>333</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>336</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>339</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>345</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>348</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>366</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>369</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>375</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>378</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>381</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>384</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>390</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>393</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>396</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>399</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>405</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>408</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>411</v>
+      </c>
+      <c r="EB1" t="s">
+        <v>414</v>
+      </c>
+      <c r="EC1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="ED1" t="s">
+        <v>420</v>
+      </c>
+      <c r="EE1" t="s">
+        <v>423</v>
+      </c>
+      <c r="EF1" t="s">
+        <v>426</v>
+      </c>
+      <c r="EG1" t="s">
+        <v>429</v>
+      </c>
+      <c r="EH1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="EI1" t="s">
+        <v>435</v>
+      </c>
+      <c r="EJ1" t="s">
+        <v>438</v>
+      </c>
+      <c r="EK1" t="s">
+        <v>441</v>
+      </c>
+      <c r="EL1" t="s">
+        <v>444</v>
+      </c>
+      <c r="EM1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="EN1" t="s">
+        <v>450</v>
+      </c>
+      <c r="EO1" t="s">
+        <v>453</v>
+      </c>
+      <c r="EP1" t="s">
+        <v>456</v>
+      </c>
+      <c r="EQ1" t="s">
+        <v>459</v>
+      </c>
+      <c r="ER1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="ES1" t="s">
+        <v>465</v>
+      </c>
+      <c r="ET1" t="s">
+        <v>468</v>
+      </c>
+      <c r="EU1" t="s">
+        <v>471</v>
+      </c>
+      <c r="EV1" t="s">
+        <v>474</v>
+      </c>
+      <c r="EW1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="EX1" t="s">
+        <v>480</v>
+      </c>
+      <c r="EY1" t="s">
+        <v>483</v>
+      </c>
+      <c r="EZ1" t="s">
+        <v>486</v>
+      </c>
+      <c r="FA1" t="s">
+        <v>489</v>
+      </c>
+      <c r="FB1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="FC1" t="s">
+        <v>495</v>
+      </c>
+      <c r="FD1" t="s">
+        <v>498</v>
+      </c>
+      <c r="FE1" t="s">
+        <v>501</v>
+      </c>
+      <c r="FF1" t="s">
+        <v>504</v>
+      </c>
+      <c r="FG1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="FH1" t="s">
+        <v>510</v>
+      </c>
+      <c r="FI1" t="s">
+        <v>513</v>
+      </c>
+      <c r="FJ1" t="s">
+        <v>516</v>
+      </c>
+      <c r="FK1" t="s">
+        <v>519</v>
+      </c>
+      <c r="FL1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="FM1" t="s">
+        <v>525</v>
+      </c>
+      <c r="FN1" t="s">
+        <v>528</v>
+      </c>
+      <c r="FO1" t="s">
+        <v>531</v>
+      </c>
+      <c r="FP1" t="s">
+        <v>534</v>
+      </c>
+      <c r="FQ1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="FR1" t="s">
+        <v>540</v>
+      </c>
+      <c r="FS1" t="s">
+        <v>543</v>
+      </c>
+      <c r="FT1" t="s">
+        <v>546</v>
+      </c>
+      <c r="FU1" t="s">
+        <v>549</v>
+      </c>
+      <c r="FV1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="FW1" t="s">
+        <v>555</v>
+      </c>
+      <c r="FX1" t="s">
+        <v>558</v>
+      </c>
+      <c r="FY1" t="s">
+        <v>561</v>
+      </c>
+      <c r="FZ1" t="s">
+        <v>564</v>
+      </c>
+      <c r="GA1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="GB1" t="s">
+        <v>570</v>
+      </c>
+      <c r="GC1" t="s">
+        <v>573</v>
+      </c>
+      <c r="GD1" t="s">
+        <v>576</v>
+      </c>
+      <c r="GE1" t="s">
+        <v>579</v>
+      </c>
+      <c r="GF1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="GG1" t="s">
+        <v>585</v>
+      </c>
+      <c r="GH1" t="s">
+        <v>588</v>
+      </c>
+      <c r="GI1" t="s">
+        <v>591</v>
+      </c>
+      <c r="GJ1" t="s">
+        <v>594</v>
+      </c>
+      <c r="GK1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="GL1" t="s">
+        <v>600</v>
+      </c>
+      <c r="GM1" t="s">
+        <v>603</v>
+      </c>
+      <c r="GN1" t="s">
+        <v>606</v>
+      </c>
+      <c r="GO1" t="s">
+        <v>609</v>
+      </c>
+      <c r="GP1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="GQ1" t="s">
+        <v>615</v>
+      </c>
+      <c r="GR1" t="s">
+        <v>618</v>
+      </c>
+      <c r="GS1" t="s">
+        <v>621</v>
+      </c>
+      <c r="GT1" t="s">
+        <v>624</v>
+      </c>
+      <c r="GU1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="GV1" t="s">
+        <v>630</v>
+      </c>
+      <c r="GW1" t="s">
+        <v>633</v>
+      </c>
+      <c r="GX1" t="s">
+        <v>636</v>
+      </c>
+      <c r="GY1" t="s">
+        <v>639</v>
+      </c>
+      <c r="GZ1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="HA1" t="s">
+        <v>645</v>
+      </c>
+      <c r="HB1" t="s">
+        <v>648</v>
+      </c>
+      <c r="HC1" t="s">
+        <v>651</v>
+      </c>
+      <c r="HD1" t="s">
+        <v>654</v>
+      </c>
+      <c r="HE1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="HF1" t="s">
+        <v>660</v>
+      </c>
+      <c r="HG1" t="s">
+        <v>663</v>
+      </c>
+      <c r="HH1" t="s">
+        <v>666</v>
+      </c>
+      <c r="HI1" t="s">
+        <v>669</v>
+      </c>
+      <c r="HJ1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="HK1" t="s">
+        <v>675</v>
+      </c>
+      <c r="HL1" t="s">
+        <v>678</v>
+      </c>
+      <c r="HM1" t="s">
+        <v>681</v>
+      </c>
+      <c r="HN1" t="s">
+        <v>684</v>
+      </c>
+      <c r="HO1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="HP1" t="s">
+        <v>690</v>
+      </c>
+      <c r="HQ1" t="s">
+        <v>693</v>
+      </c>
+      <c r="HR1" t="s">
+        <v>696</v>
+      </c>
+      <c r="HS1" t="s">
+        <v>699</v>
+      </c>
+      <c r="HT1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="HU1" t="s">
+        <v>705</v>
+      </c>
+      <c r="HV1" t="s">
+        <v>708</v>
+      </c>
+      <c r="HW1" t="s">
+        <v>711</v>
+      </c>
+      <c r="HX1" t="s">
+        <v>714</v>
+      </c>
+      <c r="HY1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="HZ1" t="s">
+        <v>720</v>
+      </c>
+      <c r="IA1" t="s">
+        <v>723</v>
+      </c>
+      <c r="IB1" t="s">
+        <v>726</v>
+      </c>
+      <c r="IC1" t="s">
+        <v>729</v>
+      </c>
+      <c r="ID1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="IE1" t="s">
+        <v>735</v>
+      </c>
+      <c r="IF1" t="s">
+        <v>738</v>
+      </c>
+      <c r="IG1" t="s">
+        <v>741</v>
+      </c>
+      <c r="IH1" t="s">
+        <v>744</v>
+      </c>
+      <c r="II1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="IJ1" t="s">
+        <v>750</v>
+      </c>
+      <c r="IK1" t="s">
+        <v>753</v>
+      </c>
+      <c r="IL1" t="s">
+        <v>756</v>
+      </c>
+      <c r="IM1" t="s">
+        <v>759</v>
+      </c>
+      <c r="IN1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="IO1" t="s">
+        <v>765</v>
+      </c>
+      <c r="IP1" t="s">
+        <v>768</v>
+      </c>
+      <c r="IQ1" t="s">
+        <v>771</v>
+      </c>
+      <c r="IR1" t="s">
+        <v>774</v>
+      </c>
+      <c r="IS1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="IT1" t="s">
+        <v>780</v>
+      </c>
+      <c r="IU1" t="s">
+        <v>783</v>
+      </c>
+      <c r="IV1" t="s">
+        <v>786</v>
+      </c>
+      <c r="IW1" t="s">
+        <v>789</v>
+      </c>
+      <c r="IX1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="IY1" t="s">
+        <v>795</v>
+      </c>
+      <c r="IZ1" t="s">
+        <v>798</v>
+      </c>
+      <c r="JA1" t="s">
+        <v>801</v>
+      </c>
+      <c r="JB1" t="s">
+        <v>804</v>
+      </c>
+      <c r="JC1" t="s">
+        <v>807</v>
+      </c>
+      <c r="JD1" t="s">
+        <v>810</v>
+      </c>
+      <c r="JE1" t="s">
+        <v>813</v>
+      </c>
+      <c r="JF1" t="s">
+        <v>816</v>
+      </c>
+      <c r="JG1" t="s">
+        <v>819</v>
+      </c>
+      <c r="JH1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="JI1" t="s">
+        <v>825</v>
+      </c>
+      <c r="JJ1" t="s">
+        <v>828</v>
+      </c>
+      <c r="JK1" t="s">
+        <v>831</v>
+      </c>
+      <c r="JL1" t="s">
+        <v>834</v>
+      </c>
+      <c r="JM1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="JN1" t="s">
+        <v>840</v>
+      </c>
+      <c r="JO1" t="s">
+        <v>843</v>
+      </c>
+      <c r="JP1" t="s">
+        <v>846</v>
+      </c>
+      <c r="JQ1" t="s">
+        <v>849</v>
+      </c>
+      <c r="JR1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="JS1" t="s">
+        <v>855</v>
+      </c>
+      <c r="JT1" t="s">
+        <v>858</v>
+      </c>
+      <c r="JU1" t="s">
+        <v>861</v>
+      </c>
+      <c r="JV1" t="s">
+        <v>864</v>
+      </c>
+      <c r="JW1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="JX1" t="s">
+        <v>870</v>
+      </c>
+      <c r="JY1" t="s">
+        <v>873</v>
+      </c>
+      <c r="JZ1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="KA1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="KB1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="KC1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="KD1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="KE1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="KF1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="KG1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="KH1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="KI1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="KJ1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="KK1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="KL1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="KM1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="KN1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="KO1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="KP1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="KQ1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="KR1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="KS1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="KT1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="KU1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="KV1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="KW1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="KX1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="KY1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="KZ1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="LA1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="LB1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="LC1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="LD1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="LE1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="LF1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="LG1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="LH1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="LI1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="LJ1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="LK1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="LL1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="LM1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="LN1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="LO1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="LP1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="LQ1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="LR1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="LS1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="LT1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="LU1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="LV1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="LW1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="LX1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="LY1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="LZ1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="MA1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="MB1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="MC1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="MD1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="ME1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="MF1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="MG1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="MH1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="MI1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="MJ1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="MK1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="ML1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="MM1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="MN1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="MO1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="MP1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="MQ1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="MR1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="MS1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="MT1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="MU1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="MV1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="MW1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="MX1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="MY1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="MZ1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="NA1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="NB1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="NC1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="ND1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="NE1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="NF1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="NG1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="NH1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="NI1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="NJ1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="NK1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="NL1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="NM1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="NN1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="NO1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="NP1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="NQ1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="NR1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="NS1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="NT1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="NU1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="NV1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="NW1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="NX1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="NY1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="NZ1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="OA1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="OB1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="OC1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="OD1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="OE1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="OF1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="OG1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="OH1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="OI1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="OJ1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="OK1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="OL1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="OM1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="ON1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="OO1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="OP1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="OQ1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="OR1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="OS1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="OT1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="OU1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="OV1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="OW1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="OX1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="OY1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="OZ1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="PA1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="PB1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="PC1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="PD1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="PE1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="PF1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="PG1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="PH1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="PI1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="PJ1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="PK1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="PL1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="PM1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="PN1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="PO1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="PP1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="PQ1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="PR1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="PS1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="PT1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="PU1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="PV1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="PW1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="PX1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="PY1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="PZ1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="QA1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="QB1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="QC1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="QD1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="QE1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="QF1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="QG1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="QH1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="QI1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="QJ1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="QK1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="QL1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="QM1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="QN1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="QO1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="QP1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="QQ1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="QR1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="QS1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="QT1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="QU1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="QV1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="QW1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="QX1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="QY1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="QZ1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="RA1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="RB1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="RC1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="RD1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="RE1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="RF1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="RG1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="RH1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="RI1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="RJ1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="RK1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="RL1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="RM1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="RN1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="RO1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="RP1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="RQ1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="RR1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="RS1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="RT1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="RU1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="RV1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="RW1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="RX1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="RY1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="RZ1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="SA1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="SB1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="SC1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="SD1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="SE1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="SF1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="SG1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="SH1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="SI1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="SJ1" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="2" spans="1:504">
+      <c r="A2" s="3"/>
+    </row>
+    <row r="3" spans="1:504">
+      <c r="A3" s="3"/>
+    </row>
+    <row r="4" spans="1:504">
+      <c r="A4" s="3"/>
+    </row>
+    <row r="5" spans="1:504">
+      <c r="A5" s="3"/>
+    </row>
+    <row r="6" spans="1:504">
+      <c r="A6" s="3"/>
+    </row>
+    <row r="7" spans="1:504">
+      <c r="A7" s="3"/>
+    </row>
+    <row r="8" spans="1:504">
+      <c r="A8" s="3"/>
+    </row>
+    <row r="9" spans="1:504">
+      <c r="A9" s="3"/>
+    </row>
+    <row r="10" spans="1:504">
+      <c r="A10" s="3"/>
+    </row>
+    <row r="11" spans="1:504">
+      <c r="A11" s="3"/>
+    </row>
+    <row r="12" spans="1:504">
+      <c r="A12" s="3"/>
+    </row>
+    <row r="13" spans="1:504">
+      <c r="A13" s="3"/>
+    </row>
+    <row r="14" spans="1:504">
+      <c r="A14" s="3"/>
+    </row>
+    <row r="15" spans="1:504">
+      <c r="A15" s="3"/>
+    </row>
+    <row r="16" spans="1:504">
+      <c r="A16" s="3"/>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="4"/>
+      <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" s="4"/>
+      <c r="A18" s="3"/>
     </row>
     <row r="19" spans="1:1">
-      <c r="A19" s="4"/>
+      <c r="A19" s="3"/>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" s="4"/>
+      <c r="A20" s="3"/>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" s="4"/>
+      <c r="A21" s="3"/>
     </row>
     <row r="22" spans="1:1">
-      <c r="A22" s="4"/>
+      <c r="A22" s="3"/>
     </row>
     <row r="23" spans="1:1">
-      <c r="A23" s="4"/>
+      <c r="A23" s="3"/>
     </row>
     <row r="24" spans="1:1">
-      <c r="A24" s="4"/>
+      <c r="A24" s="3"/>
     </row>
     <row r="25" spans="1:1">
-      <c r="A25" s="4"/>
+      <c r="A25" s="3"/>
     </row>
     <row r="26" spans="1:1">
-      <c r="A26" s="4"/>
+      <c r="A26" s="3"/>
     </row>
     <row r="27" spans="1:1">
-      <c r="A27" s="4"/>
+      <c r="A27" s="3"/>
     </row>
     <row r="28" spans="1:1">
-      <c r="A28" s="4"/>
+      <c r="A28" s="3"/>
     </row>
     <row r="29" spans="1:1">
-      <c r="A29" s="4"/>
+      <c r="A29" s="3"/>
     </row>
     <row r="30" spans="1:1">
-      <c r="A30" s="4"/>
+      <c r="A30" s="3"/>
     </row>
     <row r="31" spans="1:1">
-      <c r="A31" s="4"/>
+      <c r="A31" s="3"/>
     </row>
     <row r="32" spans="1:1">
-      <c r="A32" s="4"/>
+      <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="4"/>
+      <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1">
-      <c r="A34" s="4"/>
+      <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1">
-      <c r="A35" s="4"/>
+      <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1">
-      <c r="A36" s="4"/>
+      <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1">
-      <c r="A37" s="4"/>
+      <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1">
-      <c r="A38" s="7"/>
+      <c r="A38" s="3"/>
     </row>
     <row r="39" spans="1:1">
-      <c r="A39" s="7"/>
+      <c r="A39" s="3"/>
     </row>
     <row r="40" spans="1:1">
-      <c r="A40" s="7"/>
+      <c r="A40" s="3"/>
     </row>
     <row r="41" spans="1:1">
-      <c r="A41" s="7"/>
+      <c r="A41" s="3"/>
     </row>
     <row r="42" spans="1:1">
-      <c r="A42" s="7"/>
+      <c r="A42" s="3"/>
     </row>
     <row r="43" spans="1:1">
-      <c r="A43" s="7"/>
+      <c r="A43" s="3"/>
     </row>
     <row r="44" spans="1:1">
-      <c r="A44" s="7"/>
+      <c r="A44" s="3"/>
     </row>
     <row r="45" spans="1:1">
-      <c r="A45" s="7"/>
+      <c r="A45" s="3"/>
     </row>
     <row r="46" spans="1:1">
-      <c r="A46" s="7"/>
+      <c r="A46" s="3"/>
     </row>
     <row r="47" spans="1:1">
-      <c r="A47" s="7"/>
+      <c r="A47" s="3"/>
     </row>
     <row r="48" spans="1:1">
-      <c r="A48" s="7"/>
+      <c r="A48" s="6"/>
     </row>
     <row r="49" spans="1:1">
-      <c r="A49" s="7"/>
+      <c r="A49" s="6"/>
     </row>
     <row r="50" spans="1:1">
-      <c r="A50" s="7"/>
+      <c r="A50" s="6"/>
     </row>
     <row r="51" spans="1:1">
-      <c r="A51" s="7"/>
+      <c r="A51" s="6"/>
     </row>
     <row r="52" spans="1:1">
-      <c r="A52" s="7"/>
+      <c r="A52" s="6"/>
     </row>
     <row r="53" spans="1:1">
-      <c r="A53" s="7"/>
+      <c r="A53" s="6"/>
     </row>
     <row r="54" spans="1:1">
-      <c r="A54" s="7"/>
+      <c r="A54" s="6"/>
     </row>
     <row r="55" spans="1:1">
-      <c r="A55" s="7"/>
+      <c r="A55" s="6"/>
     </row>
     <row r="56" spans="1:1">
-      <c r="A56" s="7"/>
+      <c r="A56" s="6"/>
     </row>
     <row r="57" spans="1:1">
-      <c r="A57" s="7"/>
+      <c r="A57" s="6"/>
     </row>
     <row r="58" spans="1:1">
-      <c r="A58" s="7"/>
+      <c r="A58" s="6"/>
     </row>
     <row r="59" spans="1:1">
-      <c r="A59" s="4"/>
+      <c r="A59" s="6"/>
     </row>
     <row r="60" spans="1:1">
-      <c r="A60" s="4"/>
+      <c r="A60" s="6"/>
     </row>
     <row r="61" spans="1:1">
-      <c r="A61" s="4"/>
+      <c r="A61" s="6"/>
     </row>
     <row r="62" spans="1:1">
-      <c r="A62" s="4"/>
+      <c r="A62" s="6"/>
     </row>
     <row r="63" spans="1:1">
-      <c r="A63" s="4"/>
+      <c r="A63" s="6"/>
     </row>
     <row r="64" spans="1:1">
-      <c r="A64" s="4"/>
+      <c r="A64" s="6"/>
     </row>
     <row r="65" spans="1:1">
-      <c r="A65" s="4"/>
+      <c r="A65" s="6"/>
     </row>
     <row r="66" spans="1:1">
-      <c r="A66" s="4"/>
+      <c r="A66" s="6"/>
     </row>
     <row r="67" spans="1:1">
-      <c r="A67" s="4"/>
+      <c r="A67" s="6"/>
     </row>
     <row r="68" spans="1:1">
-      <c r="A68" s="4"/>
+      <c r="A68" s="6"/>
     </row>
     <row r="69" spans="1:1">
-      <c r="A69" s="4"/>
+      <c r="A69" s="3"/>
     </row>
     <row r="70" spans="1:1">
-      <c r="A70" s="4"/>
+      <c r="A70" s="3"/>
     </row>
     <row r="71" spans="1:1">
-      <c r="A71" s="4"/>
+      <c r="A71" s="3"/>
     </row>
     <row r="72" spans="1:1">
-      <c r="A72" s="4"/>
+      <c r="A72" s="3"/>
     </row>
     <row r="73" spans="1:1">
-      <c r="A73" s="4"/>
+      <c r="A73" s="3"/>
     </row>
     <row r="74" spans="1:1">
-      <c r="A74" s="4"/>
+      <c r="A74" s="3"/>
     </row>
     <row r="75" spans="1:1">
-      <c r="A75" s="4"/>
+      <c r="A75" s="3"/>
     </row>
     <row r="76" spans="1:1">
-      <c r="A76" s="4"/>
+      <c r="A76" s="3"/>
     </row>
     <row r="77" spans="1:1">
-      <c r="A77" s="4"/>
+      <c r="A77" s="3"/>
     </row>
     <row r="78" spans="1:1">
-      <c r="A78" s="4"/>
+      <c r="A78" s="3"/>
     </row>
     <row r="79" spans="1:1">
-      <c r="A79" s="4"/>
+      <c r="A79" s="3"/>
     </row>
     <row r="80" spans="1:1">
-      <c r="A80" s="4"/>
+      <c r="A80" s="3"/>
     </row>
     <row r="81" spans="1:1">
-      <c r="A81" s="4"/>
+      <c r="A81" s="3"/>
     </row>
     <row r="82" spans="1:1">
-      <c r="A82" s="4"/>
+      <c r="A82" s="3"/>
     </row>
     <row r="83" spans="1:1">
-      <c r="A83" s="4"/>
+      <c r="A83" s="3"/>
     </row>
     <row r="84" spans="1:1">
-      <c r="A84" s="4"/>
+      <c r="A84" s="3"/>
     </row>
     <row r="85" spans="1:1">
-      <c r="A85" s="4"/>
+      <c r="A85" s="3"/>
     </row>
     <row r="86" spans="1:1">
-      <c r="A86" s="4"/>
+      <c r="A86" s="3"/>
     </row>
     <row r="87" spans="1:1">
-      <c r="A87" s="4"/>
+      <c r="A87" s="3"/>
     </row>
     <row r="88" spans="1:1">
-      <c r="A88" s="4"/>
+      <c r="A88" s="3"/>
     </row>
     <row r="89" spans="1:1">
-      <c r="A89" s="4"/>
+      <c r="A89" s="3"/>
     </row>
     <row r="90" spans="1:1">
-      <c r="A90" s="4"/>
+      <c r="A90" s="3"/>
     </row>
     <row r="91" spans="1:1">
-      <c r="A91" s="4"/>
+      <c r="A91" s="3"/>
     </row>
     <row r="92" spans="1:1">
-      <c r="A92" s="4"/>
+      <c r="A92" s="3"/>
     </row>
     <row r="93" spans="1:1">
-      <c r="A93" s="4"/>
+      <c r="A93" s="3"/>
     </row>
     <row r="94" spans="1:1">
-      <c r="A94" s="4"/>
+      <c r="A94" s="3"/>
     </row>
     <row r="95" spans="1:1">
-      <c r="A95" s="4"/>
+      <c r="A95" s="3"/>
     </row>
     <row r="96" spans="1:1">
-      <c r="A96" s="4"/>
+      <c r="A96" s="3"/>
     </row>
     <row r="97" spans="1:1">
-      <c r="A97" s="4"/>
+      <c r="A97" s="3"/>
     </row>
     <row r="98" spans="1:1">
-      <c r="A98" s="4"/>
+      <c r="A98" s="3"/>
     </row>
     <row r="99" spans="1:1">
-      <c r="A99" s="4"/>
+      <c r="A99" s="3"/>
     </row>
     <row r="100" spans="1:1">
-      <c r="A100" s="4"/>
+      <c r="A100" s="3"/>
     </row>
     <row r="101" spans="1:1">
-      <c r="A101" s="4"/>
+      <c r="A101" s="3"/>
     </row>
     <row r="102" spans="1:1">
-      <c r="A102" s="4"/>
+      <c r="A102" s="3"/>
     </row>
     <row r="103" spans="1:1">
-      <c r="A103" s="4"/>
+      <c r="A103" s="3"/>
     </row>
     <row r="104" spans="1:1">
-      <c r="A104" s="4"/>
+      <c r="A104" s="3"/>
     </row>
     <row r="105" spans="1:1">
-      <c r="A105" s="4"/>
+      <c r="A105" s="3"/>
     </row>
     <row r="106" spans="1:1">
-      <c r="A106" s="4"/>
+      <c r="A106" s="3"/>
     </row>
     <row r="107" spans="1:1">
-      <c r="A107" s="4"/>
+      <c r="A107" s="3"/>
     </row>
     <row r="108" spans="1:1">
-      <c r="A108" s="4"/>
+      <c r="A108" s="3"/>
     </row>
     <row r="109" spans="1:1">
-      <c r="A109" s="4"/>
+      <c r="A109" s="3"/>
     </row>
     <row r="110" spans="1:1">
-      <c r="A110" s="4"/>
+      <c r="A110" s="3"/>
     </row>
     <row r="111" spans="1:1">
-      <c r="A111" s="4"/>
+      <c r="A111" s="3"/>
     </row>
     <row r="112" spans="1:1">
-      <c r="A112" s="4"/>
+      <c r="A112" s="3"/>
     </row>
     <row r="113" spans="1:1">
-      <c r="A113" s="4"/>
+      <c r="A113" s="3"/>
     </row>
     <row r="114" spans="1:1">
-      <c r="A114" s="4"/>
+      <c r="A114" s="3"/>
     </row>
     <row r="115" spans="1:1">
-      <c r="A115" s="4"/>
-[...8 lines deleted...]
-      <c r="A118" s="5"/>
+      <c r="A115" s="3"/>
+    </row>
+    <row r="116" spans="1:1">
+      <c r="A116" s="3"/>
+    </row>
+    <row r="117" spans="1:1">
+      <c r="A117" s="3"/>
+    </row>
+    <row r="118" spans="1:1">
+      <c r="A118" s="3"/>
     </row>
     <row r="119" spans="1:1">
-      <c r="A119" s="4"/>
+      <c r="A119" s="3"/>
     </row>
     <row r="120" spans="1:1">
-      <c r="A120" s="4"/>
-[...8 lines deleted...]
-      <c r="A123" s="5"/>
+      <c r="A120" s="3"/>
+    </row>
+    <row r="121" spans="1:1">
+      <c r="A121" s="3"/>
+    </row>
+    <row r="122" spans="1:1">
+      <c r="A122" s="3"/>
+    </row>
+    <row r="123" spans="1:1">
+      <c r="A123" s="3"/>
     </row>
     <row r="124" spans="1:1">
-      <c r="A124" s="4"/>
+      <c r="A124" s="3"/>
     </row>
     <row r="125" spans="1:1">
-      <c r="A125" s="4"/>
-[...8 lines deleted...]
-      <c r="A128" s="5"/>
+      <c r="A125" s="3"/>
+    </row>
+    <row r="126" spans="1:1">
+      <c r="A126" s="3"/>
+    </row>
+    <row r="127" spans="1:1">
+      <c r="A127" s="3"/>
+    </row>
+    <row r="128" spans="1:1">
+      <c r="A128" s="3"/>
     </row>
     <row r="129" spans="1:1">
-      <c r="A129" s="4"/>
+      <c r="A129" s="3"/>
     </row>
     <row r="130" spans="1:1">
-      <c r="A130" s="4"/>
-[...8 lines deleted...]
-      <c r="A133" s="5"/>
+      <c r="A130" s="3"/>
+    </row>
+    <row r="131" spans="1:1">
+      <c r="A131" s="3"/>
+    </row>
+    <row r="132" spans="1:1">
+      <c r="A132" s="3"/>
+    </row>
+    <row r="133" spans="1:1">
+      <c r="A133" s="3"/>
     </row>
     <row r="134" spans="1:1">
-      <c r="A134" s="4"/>
+      <c r="A134" s="3"/>
     </row>
     <row r="135" spans="1:1">
-      <c r="A135" s="4"/>
-[...8 lines deleted...]
-      <c r="A138" s="5"/>
+      <c r="A135" s="3"/>
+    </row>
+    <row r="136" spans="1:1">
+      <c r="A136" s="3"/>
+    </row>
+    <row r="137" spans="1:1">
+      <c r="A137" s="3"/>
+    </row>
+    <row r="138" spans="1:1">
+      <c r="A138" s="3"/>
     </row>
     <row r="139" spans="1:1">
-      <c r="A139" s="4"/>
+      <c r="A139" s="3"/>
     </row>
     <row r="140" spans="1:1">
-      <c r="A140" s="4"/>
-[...8 lines deleted...]
-      <c r="A143" s="5"/>
+      <c r="A140" s="3"/>
+    </row>
+    <row r="141" spans="1:1">
+      <c r="A141" s="3"/>
+    </row>
+    <row r="142" spans="1:1">
+      <c r="A142" s="3"/>
+    </row>
+    <row r="143" spans="1:1">
+      <c r="A143" s="3"/>
     </row>
     <row r="144" spans="1:1">
-      <c r="A144" s="4"/>
+      <c r="A144" s="3"/>
     </row>
     <row r="145" spans="1:1">
-      <c r="A145" s="4"/>
-[...8 lines deleted...]
-      <c r="A148" s="5"/>
+      <c r="A145" s="3"/>
+    </row>
+    <row r="146" spans="1:1">
+      <c r="A146" s="3"/>
+    </row>
+    <row r="147" spans="1:1">
+      <c r="A147" s="3"/>
+    </row>
+    <row r="148" spans="1:1">
+      <c r="A148" s="3"/>
     </row>
     <row r="149" spans="1:1">
-      <c r="A149" s="4"/>
+      <c r="A149" s="3"/>
     </row>
     <row r="150" spans="1:1">
-      <c r="A150" s="4"/>
-[...8 lines deleted...]
-      <c r="A153" s="5"/>
+      <c r="A150" s="3"/>
+    </row>
+    <row r="151" spans="1:1">
+      <c r="A151" s="3"/>
+    </row>
+    <row r="152" spans="1:1">
+      <c r="A152" s="3"/>
+    </row>
+    <row r="153" spans="1:1">
+      <c r="A153" s="3"/>
     </row>
     <row r="154" spans="1:1">
-      <c r="A154" s="4"/>
+      <c r="A154" s="3"/>
     </row>
     <row r="155" spans="1:1">
-      <c r="A155" s="4"/>
-[...8 lines deleted...]
-      <c r="A158" s="5"/>
+      <c r="A155" s="3"/>
+    </row>
+    <row r="156" spans="1:1">
+      <c r="A156" s="3"/>
+    </row>
+    <row r="157" spans="1:1">
+      <c r="A157" s="3"/>
+    </row>
+    <row r="158" spans="1:1">
+      <c r="A158" s="3"/>
     </row>
     <row r="159" spans="1:1">
-      <c r="A159" s="4"/>
+      <c r="A159" s="3"/>
     </row>
     <row r="160" spans="1:1">
-      <c r="A160" s="4"/>
-[...8 lines deleted...]
-      <c r="A163" s="5"/>
+      <c r="A160" s="3"/>
+    </row>
+    <row r="161" spans="1:1">
+      <c r="A161" s="3"/>
+    </row>
+    <row r="162" spans="1:1">
+      <c r="A162" s="3"/>
+    </row>
+    <row r="163" spans="1:1">
+      <c r="A163" s="3"/>
     </row>
     <row r="164" spans="1:1">
-      <c r="A164" s="4"/>
+      <c r="A164" s="3"/>
     </row>
     <row r="165" spans="1:1">
-      <c r="A165" s="4"/>
-[...8 lines deleted...]
-      <c r="A168" s="5"/>
+      <c r="A165" s="3"/>
+    </row>
+    <row r="166" spans="1:1">
+      <c r="A166" s="3"/>
+    </row>
+    <row r="167" spans="1:1">
+      <c r="A167" s="3"/>
+    </row>
+    <row r="168" spans="1:1">
+      <c r="A168" s="3"/>
     </row>
     <row r="169" spans="1:1">
-      <c r="A169" s="4"/>
+      <c r="A169" s="3"/>
     </row>
     <row r="170" spans="1:1">
-      <c r="A170" s="4"/>
-[...8 lines deleted...]
-      <c r="A173" s="5"/>
+      <c r="A170" s="3"/>
+    </row>
+    <row r="171" spans="1:1">
+      <c r="A171" s="3"/>
+    </row>
+    <row r="172" spans="1:1">
+      <c r="A172" s="3"/>
+    </row>
+    <row r="173" spans="1:1">
+      <c r="A173" s="3"/>
     </row>
     <row r="174" spans="1:1">
-      <c r="A174" s="4"/>
+      <c r="A174" s="3"/>
     </row>
     <row r="175" spans="1:1">
-      <c r="A175" s="4"/>
-[...8 lines deleted...]
-      <c r="A178" s="5"/>
+      <c r="A175" s="3"/>
+    </row>
+    <row r="176" spans="1:1">
+      <c r="A176" s="3"/>
+    </row>
+    <row r="177" spans="1:1">
+      <c r="A177" s="3"/>
+    </row>
+    <row r="178" spans="1:1">
+      <c r="A178" s="3"/>
     </row>
     <row r="179" spans="1:1">
-      <c r="A179" s="4"/>
+      <c r="A179" s="3"/>
     </row>
     <row r="180" spans="1:1">
-      <c r="A180" s="4"/>
-[...8 lines deleted...]
-      <c r="A183" s="5"/>
+      <c r="A180" s="3"/>
+    </row>
+    <row r="181" spans="1:1">
+      <c r="A181" s="3"/>
+    </row>
+    <row r="182" spans="1:1">
+      <c r="A182" s="3"/>
+    </row>
+    <row r="183" spans="1:1">
+      <c r="A183" s="3"/>
     </row>
     <row r="184" spans="1:1">
-      <c r="A184" s="4"/>
+      <c r="A184" s="3"/>
     </row>
     <row r="185" spans="1:1">
-      <c r="A185" s="4"/>
-[...8 lines deleted...]
-      <c r="A188" s="5"/>
+      <c r="A185" s="3"/>
+    </row>
+    <row r="186" spans="1:1">
+      <c r="A186" s="3"/>
+    </row>
+    <row r="187" spans="1:1">
+      <c r="A187" s="3"/>
+    </row>
+    <row r="188" spans="1:1">
+      <c r="A188" s="3"/>
     </row>
     <row r="189" spans="1:1">
-      <c r="A189" s="4"/>
+      <c r="A189" s="3"/>
     </row>
     <row r="190" spans="1:1">
-      <c r="A190" s="4"/>
-[...8 lines deleted...]
-      <c r="A193" s="5"/>
+      <c r="A190" s="3"/>
+    </row>
+    <row r="191" spans="1:1">
+      <c r="A191" s="3"/>
+    </row>
+    <row r="192" spans="1:1">
+      <c r="A192" s="3"/>
+    </row>
+    <row r="193" spans="1:1">
+      <c r="A193" s="3"/>
     </row>
     <row r="194" spans="1:1">
-      <c r="A194" s="4"/>
+      <c r="A194" s="3"/>
     </row>
     <row r="195" spans="1:1">
-      <c r="A195" s="4"/>
-[...8 lines deleted...]
-      <c r="A198" s="5"/>
+      <c r="A195" s="3"/>
+    </row>
+    <row r="196" spans="1:1">
+      <c r="A196" s="3"/>
+    </row>
+    <row r="197" spans="1:1">
+      <c r="A197" s="3"/>
+    </row>
+    <row r="198" spans="1:1">
+      <c r="A198" s="3"/>
     </row>
     <row r="199" spans="1:1">
-      <c r="A199" s="4"/>
+      <c r="A199" s="3"/>
     </row>
     <row r="200" spans="1:1">
-      <c r="A200" s="4"/>
-[...8 lines deleted...]
-      <c r="A203" s="5"/>
+      <c r="A200" s="3"/>
+    </row>
+    <row r="201" spans="1:1">
+      <c r="A201" s="3"/>
+    </row>
+    <row r="202" spans="1:1">
+      <c r="A202" s="3"/>
+    </row>
+    <row r="203" spans="1:1">
+      <c r="A203" s="3"/>
     </row>
     <row r="204" spans="1:1">
-      <c r="A204" s="4"/>
+      <c r="A204" s="3"/>
     </row>
     <row r="205" spans="1:1">
-      <c r="A205" s="4"/>
-[...8 lines deleted...]
-      <c r="A208" s="5"/>
+      <c r="A205" s="3"/>
+    </row>
+    <row r="206" spans="1:1">
+      <c r="A206" s="3"/>
+    </row>
+    <row r="207" spans="1:1">
+      <c r="A207" s="3"/>
+    </row>
+    <row r="208" spans="1:1">
+      <c r="A208" s="3"/>
     </row>
     <row r="209" spans="1:1">
-      <c r="A209" s="4"/>
+      <c r="A209" s="3"/>
     </row>
     <row r="210" spans="1:1">
-      <c r="A210" s="4"/>
-[...8 lines deleted...]
-      <c r="A213" s="5"/>
+      <c r="A210" s="3"/>
+    </row>
+    <row r="211" spans="1:1">
+      <c r="A211" s="3"/>
+    </row>
+    <row r="212" spans="1:1">
+      <c r="A212" s="3"/>
+    </row>
+    <row r="213" spans="1:1">
+      <c r="A213" s="3"/>
     </row>
     <row r="214" spans="1:1">
-      <c r="A214" s="4"/>
+      <c r="A214" s="3"/>
     </row>
     <row r="215" spans="1:1">
-      <c r="A215" s="4"/>
-[...8 lines deleted...]
-      <c r="A218" s="5"/>
+      <c r="A215" s="3"/>
+    </row>
+    <row r="216" spans="1:1">
+      <c r="A216" s="3"/>
+    </row>
+    <row r="217" spans="1:1">
+      <c r="A217" s="3"/>
+    </row>
+    <row r="218" spans="1:1">
+      <c r="A218" s="3"/>
     </row>
     <row r="219" spans="1:1">
-      <c r="A219" s="4"/>
+      <c r="A219" s="3"/>
     </row>
     <row r="220" spans="1:1">
-      <c r="A220" s="4"/>
-[...8 lines deleted...]
-      <c r="A223" s="5"/>
+      <c r="A220" s="3"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="3"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="3"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="3"/>
     </row>
     <row r="224" spans="1:1">
-      <c r="A224" s="4"/>
+      <c r="A224" s="3"/>
     </row>
     <row r="225" spans="1:1">
-      <c r="A225" s="4"/>
-[...8 lines deleted...]
-      <c r="A228" s="5"/>
+      <c r="A225" s="3"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="3"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="3"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="3"/>
     </row>
     <row r="229" spans="1:1">
-      <c r="A229" s="4"/>
+      <c r="A229" s="3"/>
     </row>
     <row r="230" spans="1:1">
-      <c r="A230" s="4"/>
-[...8 lines deleted...]
-      <c r="A233" s="5"/>
+      <c r="A230" s="3"/>
+    </row>
+    <row r="231" spans="1:1">
+      <c r="A231" s="3"/>
+    </row>
+    <row r="232" spans="1:1">
+      <c r="A232" s="3"/>
+    </row>
+    <row r="233" spans="1:1">
+      <c r="A233" s="3"/>
     </row>
     <row r="234" spans="1:1">
-      <c r="A234" s="4"/>
+      <c r="A234" s="3"/>
     </row>
     <row r="235" spans="1:1">
-      <c r="A235" s="4"/>
-[...8 lines deleted...]
-      <c r="A238" s="5"/>
+      <c r="A235" s="3"/>
+    </row>
+    <row r="236" spans="1:1">
+      <c r="A236" s="3"/>
+    </row>
+    <row r="237" spans="1:1">
+      <c r="A237" s="3"/>
+    </row>
+    <row r="238" spans="1:1">
+      <c r="A238" s="3"/>
     </row>
     <row r="239" spans="1:1">
-      <c r="A239" s="4"/>
+      <c r="A239" s="3"/>
     </row>
     <row r="240" spans="1:1">
-      <c r="A240" s="4"/>
-[...8 lines deleted...]
-      <c r="A243" s="5"/>
+      <c r="A240" s="3"/>
+    </row>
+    <row r="241" spans="1:1">
+      <c r="A241" s="3"/>
+    </row>
+    <row r="242" spans="1:1">
+      <c r="A242" s="3"/>
+    </row>
+    <row r="243" spans="1:1">
+      <c r="A243" s="3"/>
     </row>
     <row r="244" spans="1:1">
-      <c r="A244" s="4"/>
+      <c r="A244" s="3"/>
     </row>
     <row r="245" spans="1:1">
-      <c r="A245" s="4"/>
-[...8 lines deleted...]
-      <c r="A248" s="5"/>
+      <c r="A245" s="3"/>
+    </row>
+    <row r="246" spans="1:1">
+      <c r="A246" s="3"/>
+    </row>
+    <row r="247" spans="1:1">
+      <c r="A247" s="3"/>
+    </row>
+    <row r="248" spans="1:1">
+      <c r="A248" s="3"/>
     </row>
     <row r="249" spans="1:1">
-      <c r="A249" s="4"/>
+      <c r="A249" s="3"/>
     </row>
     <row r="250" spans="1:1">
-      <c r="A250" s="4"/>
-[...8 lines deleted...]
-      <c r="A253" s="5"/>
+      <c r="A250" s="3"/>
+    </row>
+    <row r="251" spans="1:1">
+      <c r="A251" s="3"/>
+    </row>
+    <row r="252" spans="1:1">
+      <c r="A252" s="3"/>
+    </row>
+    <row r="253" spans="1:1">
+      <c r="A253" s="3"/>
     </row>
     <row r="254" spans="1:1">
-      <c r="A254" s="4"/>
+      <c r="A254" s="3"/>
     </row>
     <row r="255" spans="1:1">
-      <c r="A255" s="4"/>
-[...8 lines deleted...]
-      <c r="A258" s="5"/>
+      <c r="A255" s="3"/>
+    </row>
+    <row r="256" spans="1:1">
+      <c r="A256" s="3"/>
+    </row>
+    <row r="257" spans="1:1">
+      <c r="A257" s="3"/>
+    </row>
+    <row r="258" spans="1:1">
+      <c r="A258" s="3"/>
     </row>
     <row r="259" spans="1:1">
-      <c r="A259" s="4"/>
+      <c r="A259" s="3"/>
     </row>
     <row r="260" spans="1:1">
-      <c r="A260" s="4"/>
-[...8 lines deleted...]
-      <c r="A263" s="5"/>
+      <c r="A260" s="3"/>
+    </row>
+    <row r="261" spans="1:1">
+      <c r="A261" s="3"/>
+    </row>
+    <row r="262" spans="1:1">
+      <c r="A262" s="3"/>
+    </row>
+    <row r="263" spans="1:1">
+      <c r="A263" s="3"/>
     </row>
     <row r="264" spans="1:1">
-      <c r="A264" s="4"/>
+      <c r="A264" s="3"/>
     </row>
     <row r="265" spans="1:1">
-      <c r="A265" s="4"/>
-[...8 lines deleted...]
-      <c r="A268" s="5"/>
+      <c r="A265" s="3"/>
+    </row>
+    <row r="266" spans="1:1">
+      <c r="A266" s="3"/>
+    </row>
+    <row r="267" spans="1:1">
+      <c r="A267" s="3"/>
+    </row>
+    <row r="268" spans="1:1">
+      <c r="A268" s="3"/>
     </row>
     <row r="269" spans="1:1">
-      <c r="A269" s="4"/>
+      <c r="A269" s="3"/>
     </row>
     <row r="270" spans="1:1">
-      <c r="A270" s="4"/>
-[...8 lines deleted...]
-      <c r="A273" s="5"/>
+      <c r="A270" s="3"/>
+    </row>
+    <row r="271" spans="1:1">
+      <c r="A271" s="3"/>
+    </row>
+    <row r="272" spans="1:1">
+      <c r="A272" s="3"/>
+    </row>
+    <row r="273" spans="1:1">
+      <c r="A273" s="3"/>
     </row>
     <row r="274" spans="1:1">
-      <c r="A274" s="4"/>
+      <c r="A274" s="3"/>
     </row>
     <row r="275" spans="1:1">
-      <c r="A275" s="4"/>
-[...8 lines deleted...]
-      <c r="A278" s="5"/>
+      <c r="A275" s="3"/>
+    </row>
+    <row r="276" spans="1:1">
+      <c r="A276" s="3"/>
+    </row>
+    <row r="277" spans="1:1">
+      <c r="A277" s="3"/>
+    </row>
+    <row r="278" spans="1:1">
+      <c r="A278" s="3"/>
     </row>
     <row r="279" spans="1:1">
-      <c r="A279" s="4"/>
+      <c r="A279" s="3"/>
     </row>
     <row r="280" spans="1:1">
-      <c r="A280" s="4"/>
+      <c r="A280" s="3"/>
     </row>
     <row r="281" spans="1:1">
-      <c r="A281" s="4"/>
+      <c r="A281" s="3"/>
     </row>
     <row r="282" spans="1:1">
-      <c r="A282" s="4"/>
+      <c r="A282" s="3"/>
     </row>
     <row r="283" spans="1:1">
-      <c r="A283" s="4"/>
+      <c r="A283" s="3"/>
     </row>
     <row r="284" spans="1:1">
-      <c r="A284" s="4"/>
+      <c r="A284" s="3"/>
     </row>
     <row r="285" spans="1:1">
-      <c r="A285" s="4"/>
+      <c r="A285" s="3"/>
     </row>
     <row r="286" spans="1:1">
-      <c r="A286" s="4"/>
+      <c r="A286" s="3"/>
     </row>
     <row r="287" spans="1:1">
-      <c r="A287" s="4"/>
+      <c r="A287" s="3"/>
     </row>
     <row r="288" spans="1:1">
-      <c r="A288" s="4"/>
+      <c r="A288" s="3"/>
     </row>
     <row r="289" spans="1:1">
-      <c r="A289" s="4"/>
+      <c r="A289" s="3"/>
     </row>
     <row r="290" spans="1:1">
-      <c r="A290" s="4"/>
+      <c r="A290" s="3"/>
     </row>
     <row r="291" spans="1:1">
-      <c r="A291" s="4"/>
+      <c r="A291" s="3"/>
     </row>
     <row r="292" spans="1:1">
-      <c r="A292" s="4"/>
+      <c r="A292" s="3"/>
     </row>
     <row r="293" spans="1:1">
-      <c r="A293" s="4"/>
+      <c r="A293" s="3"/>
     </row>
     <row r="294" spans="1:1">
-      <c r="A294" s="4"/>
+      <c r="A294" s="3"/>
     </row>
     <row r="295" spans="1:1">
-      <c r="A295" s="4"/>
+      <c r="A295" s="3"/>
     </row>
     <row r="296" spans="1:1">
-      <c r="A296" s="4"/>
+      <c r="A296" s="3"/>
     </row>
     <row r="297" spans="1:1">
-      <c r="A297" s="4"/>
+      <c r="A297" s="3"/>
     </row>
     <row r="298" spans="1:1">
-      <c r="A298" s="4"/>
+      <c r="A298" s="3"/>
     </row>
     <row r="299" spans="1:1">
-      <c r="A299" s="4"/>
+      <c r="A299" s="3"/>
     </row>
     <row r="300" spans="1:1">
-      <c r="A300" s="4"/>
+      <c r="A300" s="3"/>
     </row>
     <row r="301" spans="1:1">
-      <c r="A301" s="4"/>
+      <c r="A301" s="3"/>
     </row>
     <row r="302" spans="1:1">
-      <c r="A302" s="4"/>
+      <c r="A302" s="3"/>
     </row>
     <row r="303" spans="1:1">
-      <c r="A303" s="4"/>
+      <c r="A303" s="3"/>
     </row>
     <row r="304" spans="1:1">
-      <c r="A304" s="4"/>
+      <c r="A304" s="3"/>
     </row>
     <row r="305" spans="1:1">
-      <c r="A305" s="4"/>
+      <c r="A305" s="3"/>
     </row>
     <row r="306" spans="1:1">
-      <c r="A306" s="4"/>
+      <c r="A306" s="3"/>
     </row>
     <row r="307" spans="1:1">
-      <c r="A307" s="4"/>
+      <c r="A307" s="3"/>
     </row>
     <row r="308" spans="1:1">
-      <c r="A308" s="4"/>
+      <c r="A308" s="3"/>
     </row>
     <row r="309" spans="1:1">
-      <c r="A309" s="4"/>
+      <c r="A309" s="3"/>
     </row>
     <row r="310" spans="1:1">
-      <c r="A310" s="4"/>
+      <c r="A310" s="3"/>
     </row>
     <row r="311" spans="1:1">
-      <c r="A311" s="4"/>
+      <c r="A311" s="3"/>
     </row>
     <row r="312" spans="1:1">
-      <c r="A312" s="4"/>
+      <c r="A312" s="3"/>
     </row>
     <row r="313" spans="1:1">
-      <c r="A313" s="4"/>
+      <c r="A313" s="3"/>
     </row>
     <row r="314" spans="1:1">
-      <c r="A314" s="4"/>
+      <c r="A314" s="3"/>
     </row>
     <row r="315" spans="1:1">
-      <c r="A315" s="4"/>
+      <c r="A315" s="3"/>
     </row>
     <row r="316" spans="1:1">
-      <c r="A316" s="4"/>
+      <c r="A316" s="3"/>
     </row>
     <row r="317" spans="1:1">
-      <c r="A317" s="4"/>
+      <c r="A317" s="3"/>
     </row>
     <row r="318" spans="1:1">
-      <c r="A318" s="4"/>
+      <c r="A318" s="3"/>
     </row>
     <row r="319" spans="1:1">
-      <c r="A319" s="4"/>
+      <c r="A319" s="3"/>
     </row>
     <row r="320" spans="1:1">
-      <c r="A320" s="4"/>
+      <c r="A320" s="3"/>
     </row>
     <row r="321" spans="1:1">
-      <c r="A321" s="4"/>
+      <c r="A321" s="3"/>
     </row>
     <row r="322" spans="1:1">
-      <c r="A322" s="4"/>
+      <c r="A322" s="3"/>
     </row>
     <row r="323" spans="1:1">
-      <c r="A323" s="4"/>
+      <c r="A323" s="3"/>
     </row>
     <row r="324" spans="1:1">
-      <c r="A324" s="4"/>
+      <c r="A324" s="3"/>
     </row>
     <row r="325" spans="1:1">
-      <c r="A325" s="4"/>
+      <c r="A325" s="3"/>
     </row>
     <row r="326" spans="1:1">
-      <c r="A326" s="4"/>
+      <c r="A326" s="3"/>
     </row>
     <row r="327" spans="1:1">
-      <c r="A327" s="4"/>
+      <c r="A327" s="3"/>
     </row>
     <row r="328" spans="1:1">
-      <c r="A328" s="4"/>
+      <c r="A328" s="3"/>
     </row>
     <row r="329" spans="1:1">
-      <c r="A329" s="4"/>
+      <c r="A329" s="3"/>
     </row>
     <row r="330" spans="1:1">
-      <c r="A330" s="4"/>
+      <c r="A330" s="3"/>
     </row>
     <row r="331" spans="1:1">
-      <c r="A331" s="4"/>
+      <c r="A331" s="3"/>
     </row>
     <row r="332" spans="1:1">
-      <c r="A332" s="4"/>
+      <c r="A332" s="3"/>
     </row>
     <row r="333" spans="1:1">
-      <c r="A333" s="4"/>
+      <c r="A333" s="3"/>
     </row>
     <row r="334" spans="1:1">
-      <c r="A334" s="4"/>
+      <c r="A334" s="3"/>
     </row>
     <row r="335" spans="1:1">
-      <c r="A335" s="4"/>
+      <c r="A335" s="3"/>
     </row>
     <row r="336" spans="1:1">
-      <c r="A336" s="4"/>
+      <c r="A336" s="3"/>
     </row>
     <row r="337" spans="1:1">
-      <c r="A337" s="4"/>
+      <c r="A337" s="3"/>
     </row>
     <row r="338" spans="1:1">
-      <c r="A338" s="4"/>
+      <c r="A338" s="3"/>
     </row>
     <row r="339" spans="1:1">
-      <c r="A339" s="4"/>
+      <c r="A339" s="3"/>
     </row>
     <row r="340" spans="1:1">
-      <c r="A340" s="4"/>
+      <c r="A340" s="3"/>
     </row>
     <row r="341" spans="1:1">
-      <c r="A341" s="4"/>
+      <c r="A341" s="3"/>
     </row>
     <row r="342" spans="1:1">
-      <c r="A342" s="4"/>
+      <c r="A342" s="3"/>
     </row>
     <row r="343" spans="1:1">
-      <c r="A343" s="4"/>
+      <c r="A343" s="3"/>
     </row>
     <row r="344" spans="1:1">
-      <c r="A344" s="4"/>
+      <c r="A344" s="3"/>
     </row>
     <row r="345" spans="1:1">
-      <c r="A345" s="4"/>
+      <c r="A345" s="3"/>
     </row>
     <row r="346" spans="1:1">
-      <c r="A346" s="4"/>
+      <c r="A346" s="3"/>
     </row>
     <row r="347" spans="1:1">
-      <c r="A347" s="4"/>
+      <c r="A347" s="3"/>
     </row>
     <row r="348" spans="1:1">
-      <c r="A348" s="4"/>
+      <c r="A348" s="3"/>
     </row>
     <row r="349" spans="1:1">
-      <c r="A349" s="4"/>
+      <c r="A349" s="3"/>
     </row>
     <row r="350" spans="1:1">
-      <c r="A350" s="4"/>
+      <c r="A350" s="3"/>
     </row>
     <row r="351" spans="1:1">
-      <c r="A351" s="4"/>
+      <c r="A351" s="3"/>
     </row>
     <row r="352" spans="1:1">
-      <c r="A352" s="4"/>
+      <c r="A352" s="3"/>
     </row>
     <row r="353" spans="1:1">
-      <c r="A353" s="4"/>
+      <c r="A353" s="3"/>
     </row>
     <row r="354" spans="1:1">
-      <c r="A354" s="4"/>
+      <c r="A354" s="3"/>
     </row>
     <row r="355" spans="1:1">
-      <c r="A355" s="4"/>
+      <c r="A355" s="3"/>
     </row>
     <row r="356" spans="1:1">
-      <c r="A356" s="4"/>
+      <c r="A356" s="3"/>
     </row>
     <row r="357" spans="1:1">
-      <c r="A357" s="4"/>
+      <c r="A357" s="3"/>
     </row>
     <row r="358" spans="1:1">
-      <c r="A358" s="4"/>
+      <c r="A358" s="3"/>
     </row>
     <row r="359" spans="1:1">
-      <c r="A359" s="4"/>
+      <c r="A359" s="3"/>
     </row>
     <row r="360" spans="1:1">
-      <c r="A360" s="4"/>
+      <c r="A360" s="3"/>
     </row>
     <row r="361" spans="1:1">
-      <c r="A361" s="4"/>
+      <c r="A361" s="3"/>
     </row>
     <row r="362" spans="1:1">
-      <c r="A362" s="4"/>
+      <c r="A362" s="3"/>
     </row>
     <row r="363" spans="1:1">
-      <c r="A363" s="4"/>
+      <c r="A363" s="3"/>
     </row>
     <row r="364" spans="1:1">
-      <c r="A364" s="4"/>
+      <c r="A364" s="3"/>
     </row>
     <row r="365" spans="1:1">
-      <c r="A365" s="4"/>
+      <c r="A365" s="3"/>
     </row>
     <row r="366" spans="1:1">
-      <c r="A366" s="4"/>
+      <c r="A366" s="3"/>
     </row>
     <row r="367" spans="1:1">
-      <c r="A367" s="4"/>
+      <c r="A367" s="3"/>
     </row>
     <row r="368" spans="1:1">
-      <c r="A368" s="4"/>
+      <c r="A368" s="3"/>
     </row>
     <row r="369" spans="1:1">
-      <c r="A369" s="4"/>
+      <c r="A369" s="3"/>
     </row>
     <row r="370" spans="1:1">
-      <c r="A370" s="4"/>
+      <c r="A370" s="3"/>
     </row>
     <row r="371" spans="1:1">
-      <c r="A371" s="4"/>
+      <c r="A371" s="3"/>
     </row>
     <row r="372" spans="1:1">
-      <c r="A372" s="4"/>
+      <c r="A372" s="3"/>
     </row>
     <row r="373" spans="1:1">
-      <c r="A373" s="4"/>
+      <c r="A373" s="3"/>
     </row>
     <row r="374" spans="1:1">
-      <c r="A374" s="4"/>
+      <c r="A374" s="3"/>
     </row>
     <row r="375" spans="1:1">
-      <c r="A375" s="4"/>
+      <c r="A375" s="3"/>
     </row>
     <row r="376" spans="1:1">
-      <c r="A376" s="4"/>
+      <c r="A376" s="3"/>
     </row>
     <row r="377" spans="1:1">
-      <c r="A377" s="4"/>
+      <c r="A377" s="3"/>
     </row>
     <row r="378" spans="1:1">
-      <c r="A378" s="4"/>
+      <c r="A378" s="3"/>
     </row>
     <row r="379" spans="1:1">
-      <c r="A379" s="4"/>
+      <c r="A379" s="3"/>
     </row>
     <row r="380" spans="1:1">
-      <c r="A380" s="4"/>
+      <c r="A380" s="3"/>
     </row>
     <row r="381" spans="1:1">
-      <c r="A381" s="4"/>
+      <c r="A381" s="3"/>
     </row>
     <row r="382" spans="1:1">
-      <c r="A382" s="4"/>
+      <c r="A382" s="3"/>
     </row>
     <row r="383" spans="1:1">
-      <c r="A383" s="4"/>
+      <c r="A383" s="3"/>
     </row>
     <row r="384" spans="1:1">
-      <c r="A384" s="4"/>
+      <c r="A384" s="3"/>
     </row>
     <row r="385" spans="1:1">
-      <c r="A385" s="4"/>
+      <c r="A385" s="3"/>
     </row>
     <row r="386" spans="1:1">
-      <c r="A386" s="4"/>
+      <c r="A386" s="3"/>
     </row>
     <row r="387" spans="1:1">
-      <c r="A387" s="4"/>
+      <c r="A387" s="3"/>
     </row>
     <row r="388" spans="1:1">
-      <c r="A388" s="4"/>
+      <c r="A388" s="3"/>
     </row>
     <row r="389" spans="1:1">
-      <c r="A389" s="4"/>
+      <c r="A389" s="3"/>
     </row>
     <row r="390" spans="1:1">
-      <c r="A390" s="4"/>
+      <c r="A390" s="3"/>
     </row>
     <row r="391" spans="1:1">
-      <c r="A391" s="4"/>
+      <c r="A391" s="3"/>
     </row>
     <row r="392" spans="1:1">
-      <c r="A392" s="4"/>
+      <c r="A392" s="3"/>
     </row>
     <row r="393" spans="1:1">
-      <c r="A393" s="4"/>
+      <c r="A393" s="3"/>
     </row>
     <row r="394" spans="1:1">
-      <c r="A394" s="4"/>
+      <c r="A394" s="3"/>
     </row>
     <row r="395" spans="1:1">
-      <c r="A395" s="4"/>
+      <c r="A395" s="3"/>
     </row>
     <row r="396" spans="1:1">
-      <c r="A396" s="4"/>
+      <c r="A396" s="3"/>
     </row>
     <row r="397" spans="1:1">
-      <c r="A397" s="4"/>
+      <c r="A397" s="3"/>
     </row>
     <row r="398" spans="1:1">
-      <c r="A398" s="4"/>
+      <c r="A398" s="3"/>
     </row>
     <row r="399" spans="1:1">
-      <c r="A399" s="4"/>
+      <c r="A399" s="3"/>
     </row>
     <row r="400" spans="1:1">
-      <c r="A400" s="4"/>
+      <c r="A400" s="3"/>
     </row>
     <row r="401" spans="1:1">
-      <c r="A401" s="4"/>
+      <c r="A401" s="3"/>
     </row>
     <row r="402" spans="1:1">
-      <c r="A402" s="4"/>
+      <c r="A402" s="3"/>
     </row>
     <row r="403" spans="1:1">
-      <c r="A403" s="4"/>
+      <c r="A403" s="3"/>
     </row>
     <row r="404" spans="1:1">
-      <c r="A404" s="4"/>
+      <c r="A404" s="3"/>
     </row>
     <row r="405" spans="1:1">
-      <c r="A405" s="4"/>
+      <c r="A405" s="3"/>
     </row>
     <row r="406" spans="1:1">
-      <c r="A406" s="4"/>
+      <c r="A406" s="3"/>
     </row>
     <row r="407" spans="1:1">
-      <c r="A407" s="4"/>
+      <c r="A407" s="3"/>
     </row>
     <row r="408" spans="1:1">
-      <c r="A408" s="4"/>
+      <c r="A408" s="3"/>
     </row>
     <row r="409" spans="1:1">
-      <c r="A409" s="4"/>
+      <c r="A409" s="3"/>
     </row>
     <row r="410" spans="1:1">
-      <c r="A410" s="4"/>
+      <c r="A410" s="3"/>
     </row>
     <row r="411" spans="1:1">
-      <c r="A411" s="4"/>
+      <c r="A411" s="3"/>
     </row>
     <row r="412" spans="1:1">
-      <c r="A412" s="4"/>
+      <c r="A412" s="3"/>
     </row>
     <row r="413" spans="1:1">
-      <c r="A413" s="4"/>
+      <c r="A413" s="3"/>
     </row>
     <row r="414" spans="1:1">
-      <c r="A414" s="4"/>
+      <c r="A414" s="3"/>
     </row>
     <row r="415" spans="1:1">
-      <c r="A415" s="4"/>
+      <c r="A415" s="3"/>
     </row>
     <row r="416" spans="1:1">
-      <c r="A416" s="4"/>
+      <c r="A416" s="3"/>
     </row>
     <row r="417" spans="1:1">
-      <c r="A417" s="4"/>
+      <c r="A417" s="3"/>
     </row>
     <row r="418" spans="1:1">
-      <c r="A418" s="4"/>
+      <c r="A418" s="3"/>
     </row>
     <row r="419" spans="1:1">
-      <c r="A419" s="4"/>
+      <c r="A419" s="3"/>
     </row>
     <row r="420" spans="1:1">
-      <c r="A420" s="4"/>
+      <c r="A420" s="3"/>
     </row>
     <row r="421" spans="1:1">
-      <c r="A421" s="4"/>
+      <c r="A421" s="3"/>
     </row>
     <row r="422" spans="1:1">
-      <c r="A422" s="4"/>
+      <c r="A422" s="3"/>
     </row>
     <row r="423" spans="1:1">
-      <c r="A423" s="4"/>
+      <c r="A423" s="3"/>
     </row>
     <row r="424" spans="1:1">
-      <c r="A424" s="4"/>
+      <c r="A424" s="3"/>
     </row>
     <row r="425" spans="1:1">
-      <c r="A425" s="4"/>
+      <c r="A425" s="3"/>
     </row>
     <row r="426" spans="1:1">
-      <c r="A426" s="4"/>
+      <c r="A426" s="3"/>
     </row>
     <row r="427" spans="1:1">
-      <c r="A427" s="4"/>
+      <c r="A427" s="3"/>
     </row>
     <row r="428" spans="1:1">
-      <c r="A428" s="4"/>
+      <c r="A428" s="3"/>
     </row>
     <row r="429" spans="1:1">
-      <c r="A429" s="4"/>
+      <c r="A429" s="3"/>
     </row>
     <row r="430" spans="1:1">
-      <c r="A430" s="4"/>
+      <c r="A430" s="3"/>
     </row>
     <row r="431" spans="1:1">
-      <c r="A431" s="4"/>
+      <c r="A431" s="3"/>
     </row>
     <row r="432" spans="1:1">
-      <c r="A432" s="4"/>
+      <c r="A432" s="3"/>
     </row>
     <row r="433" spans="1:1">
-      <c r="A433" s="4"/>
+      <c r="A433" s="3"/>
     </row>
     <row r="434" spans="1:1">
-      <c r="A434" s="4"/>
+      <c r="A434" s="3"/>
     </row>
     <row r="435" spans="1:1">
-      <c r="A435" s="4"/>
+      <c r="A435" s="3"/>
     </row>
     <row r="436" spans="1:1">
-      <c r="A436" s="4"/>
+      <c r="A436" s="3"/>
     </row>
     <row r="437" spans="1:1">
-      <c r="A437" s="4"/>
+      <c r="A437" s="3"/>
     </row>
     <row r="438" spans="1:1">
-      <c r="A438" s="4"/>
+      <c r="A438" s="3"/>
     </row>
     <row r="439" spans="1:1">
-      <c r="A439" s="4"/>
+      <c r="A439" s="3"/>
     </row>
     <row r="440" spans="1:1">
-      <c r="A440" s="4"/>
+      <c r="A440" s="3"/>
     </row>
     <row r="441" spans="1:1">
-      <c r="A441" s="4"/>
+      <c r="A441" s="3"/>
     </row>
     <row r="442" spans="1:1">
-      <c r="A442" s="4"/>
+      <c r="A442" s="3"/>
     </row>
     <row r="443" spans="1:1">
-      <c r="A443" s="4"/>
+      <c r="A443" s="3"/>
     </row>
     <row r="444" spans="1:1">
-      <c r="A444" s="4"/>
+      <c r="A444" s="3"/>
     </row>
     <row r="445" spans="1:1">
-      <c r="A445" s="4"/>
+      <c r="A445" s="3"/>
     </row>
     <row r="446" spans="1:1">
-      <c r="A446" s="4"/>
+      <c r="A446" s="3"/>
     </row>
     <row r="447" spans="1:1">
-      <c r="A447" s="4"/>
+      <c r="A447" s="3"/>
     </row>
     <row r="448" spans="1:1">
-      <c r="A448" s="4"/>
+      <c r="A448" s="3"/>
     </row>
     <row r="449" spans="1:1">
-      <c r="A449" s="4"/>
+      <c r="A449" s="3"/>
     </row>
     <row r="450" spans="1:1">
-      <c r="A450" s="4"/>
+      <c r="A450" s="3"/>
     </row>
     <row r="451" spans="1:1">
-      <c r="A451" s="4"/>
+      <c r="A451" s="3"/>
     </row>
     <row r="452" spans="1:1">
-      <c r="A452" s="4"/>
+      <c r="A452" s="3"/>
     </row>
     <row r="453" spans="1:1">
-      <c r="A453" s="4"/>
+      <c r="A453" s="3"/>
     </row>
     <row r="454" spans="1:1">
-      <c r="A454" s="4"/>
+      <c r="A454" s="3"/>
     </row>
     <row r="455" spans="1:1">
-      <c r="A455" s="4"/>
+      <c r="A455" s="3"/>
     </row>
     <row r="456" spans="1:1">
-      <c r="A456" s="4"/>
+      <c r="A456" s="3"/>
     </row>
     <row r="457" spans="1:1">
-      <c r="A457" s="4"/>
+      <c r="A457" s="3"/>
     </row>
     <row r="458" spans="1:1">
-      <c r="A458" s="4"/>
+      <c r="A458" s="3"/>
     </row>
     <row r="459" spans="1:1">
-      <c r="A459" s="4"/>
+      <c r="A459" s="3"/>
     </row>
     <row r="460" spans="1:1">
-      <c r="A460" s="4"/>
+      <c r="A460" s="3"/>
     </row>
     <row r="461" spans="1:1">
-      <c r="A461" s="4"/>
+      <c r="A461" s="3"/>
     </row>
     <row r="462" spans="1:1">
-      <c r="A462" s="4"/>
+      <c r="A462" s="3"/>
     </row>
     <row r="463" spans="1:1">
-      <c r="A463" s="4"/>
+      <c r="A463" s="3"/>
     </row>
     <row r="464" spans="1:1">
-      <c r="A464" s="4"/>
+      <c r="A464" s="3"/>
     </row>
     <row r="465" spans="1:1">
-      <c r="A465" s="4"/>
+      <c r="A465" s="3"/>
     </row>
     <row r="466" spans="1:1">
-      <c r="A466" s="4"/>
+      <c r="A466" s="3"/>
     </row>
     <row r="467" spans="1:1">
-      <c r="A467" s="4"/>
+      <c r="A467" s="3"/>
     </row>
     <row r="468" spans="1:1">
-      <c r="A468" s="4"/>
+      <c r="A468" s="3"/>
     </row>
     <row r="469" spans="1:1">
-      <c r="A469" s="4"/>
+      <c r="A469" s="3"/>
     </row>
     <row r="470" spans="1:1">
-      <c r="A470" s="4"/>
+      <c r="A470" s="3"/>
     </row>
     <row r="471" spans="1:1">
-      <c r="A471" s="4"/>
+      <c r="A471" s="3"/>
     </row>
     <row r="472" spans="1:1">
-      <c r="A472" s="4"/>
+      <c r="A472" s="3"/>
     </row>
     <row r="473" spans="1:1">
-      <c r="A473" s="4"/>
+      <c r="A473" s="3"/>
     </row>
     <row r="474" spans="1:1">
-      <c r="A474" s="4"/>
+      <c r="A474" s="3"/>
     </row>
     <row r="475" spans="1:1">
-      <c r="A475" s="4"/>
+      <c r="A475" s="3"/>
     </row>
     <row r="476" spans="1:1">
-      <c r="A476" s="4"/>
+      <c r="A476" s="3"/>
     </row>
     <row r="477" spans="1:1">
-      <c r="A477" s="4"/>
+      <c r="A477" s="3"/>
     </row>
     <row r="478" spans="1:1">
-      <c r="A478" s="4"/>
+      <c r="A478" s="3"/>
     </row>
     <row r="479" spans="1:1">
-      <c r="A479" s="4"/>
+      <c r="A479" s="3"/>
     </row>
     <row r="480" spans="1:1">
-      <c r="A480" s="4"/>
+      <c r="A480" s="3"/>
     </row>
     <row r="481" spans="1:1">
-      <c r="A481" s="4"/>
+      <c r="A481" s="3"/>
     </row>
     <row r="482" spans="1:1">
-      <c r="A482" s="4"/>
+      <c r="A482" s="3"/>
     </row>
     <row r="483" spans="1:1">
-      <c r="A483" s="4"/>
+      <c r="A483" s="3"/>
     </row>
     <row r="484" spans="1:1">
-      <c r="A484" s="4"/>
+      <c r="A484" s="3"/>
     </row>
     <row r="485" spans="1:1">
-      <c r="A485" s="4"/>
+      <c r="A485" s="3"/>
     </row>
     <row r="486" spans="1:1">
-      <c r="A486" s="4"/>
+      <c r="A486" s="3"/>
     </row>
     <row r="487" spans="1:1">
-      <c r="A487" s="4"/>
+      <c r="A487" s="3"/>
     </row>
     <row r="488" spans="1:1">
-      <c r="A488" s="4"/>
+      <c r="A488" s="3"/>
     </row>
     <row r="489" spans="1:1">
-      <c r="A489" s="4"/>
+      <c r="A489" s="3"/>
     </row>
     <row r="490" spans="1:1">
-      <c r="A490" s="4"/>
+      <c r="A490" s="3"/>
     </row>
     <row r="491" spans="1:1">
-      <c r="A491" s="4"/>
+      <c r="A491" s="3"/>
     </row>
     <row r="492" spans="1:1">
-      <c r="A492" s="4"/>
+      <c r="A492" s="3"/>
     </row>
     <row r="493" spans="1:1">
-      <c r="A493" s="4"/>
+      <c r="A493" s="3"/>
     </row>
     <row r="494" spans="1:1">
-      <c r="A494" s="4"/>
+      <c r="A494" s="3"/>
     </row>
     <row r="495" spans="1:1">
-      <c r="A495" s="4"/>
+      <c r="A495" s="3"/>
     </row>
     <row r="496" spans="1:1">
-      <c r="A496" s="4"/>
+      <c r="A496" s="3"/>
     </row>
     <row r="497" spans="1:1">
-      <c r="A497" s="4"/>
+      <c r="A497" s="3"/>
     </row>
     <row r="498" spans="1:1">
-      <c r="A498" s="4"/>
+      <c r="A498" s="3"/>
     </row>
     <row r="499" spans="1:1">
-      <c r="A499" s="4"/>
+      <c r="A499" s="3"/>
     </row>
     <row r="500" spans="1:1">
-      <c r="A500" s="4"/>
+      <c r="A500" s="3"/>
     </row>
     <row r="501" spans="1:1">
-      <c r="A501" s="4"/>
+      <c r="A501" s="3"/>
     </row>
     <row r="502" spans="1:1">
-      <c r="A502" s="4"/>
+      <c r="A502" s="3"/>
     </row>
     <row r="503" spans="1:1">
-      <c r="A503" s="4"/>
+      <c r="A503" s="3"/>
     </row>
     <row r="504" spans="1:1">
-      <c r="A504" s="4"/>
+      <c r="A504" s="3"/>
     </row>
     <row r="505" spans="1:1">
-      <c r="A505" s="4"/>
+      <c r="A505" s="3"/>
     </row>
     <row r="506" spans="1:1">
-      <c r="A506" s="4"/>
+      <c r="A506" s="3"/>
     </row>
     <row r="507" spans="1:1">
-      <c r="A507" s="4"/>
+      <c r="A507" s="3"/>
     </row>
     <row r="508" spans="1:1">
-      <c r="A508" s="4"/>
+      <c r="A508" s="3"/>
     </row>
     <row r="509" spans="1:1">
-      <c r="A509" s="4"/>
+      <c r="A509" s="3"/>
     </row>
     <row r="510" spans="1:1">
-      <c r="A510" s="4"/>
+      <c r="A510" s="3"/>
     </row>
     <row r="511" spans="1:1">
-      <c r="A511" s="4"/>
+      <c r="A511" s="3"/>
     </row>
     <row r="512" spans="1:1">
-      <c r="A512" s="4"/>
+      <c r="A512" s="3"/>
     </row>
     <row r="513" spans="1:1">
-      <c r="A513" s="4"/>
+      <c r="A513" s="3"/>
     </row>
     <row r="514" spans="1:1">
-      <c r="A514" s="4"/>
+      <c r="A514" s="3"/>
     </row>
     <row r="515" spans="1:1">
-      <c r="A515" s="4"/>
+      <c r="A515" s="3"/>
     </row>
     <row r="516" spans="1:1">
-      <c r="A516" s="4"/>
+      <c r="A516" s="3"/>
     </row>
     <row r="517" spans="1:1">
-      <c r="A517" s="4"/>
+      <c r="A517" s="3"/>
     </row>
     <row r="518" spans="1:1">
-      <c r="A518" s="4"/>
+      <c r="A518" s="3"/>
     </row>
     <row r="519" spans="1:1">
-      <c r="A519" s="4"/>
+      <c r="A519" s="3"/>
     </row>
     <row r="520" spans="1:1">
-      <c r="A520" s="4"/>
+      <c r="A520" s="3"/>
     </row>
     <row r="521" spans="1:1">
-      <c r="A521" s="4"/>
+      <c r="A521" s="3"/>
     </row>
     <row r="522" spans="1:1">
-      <c r="A522" s="4"/>
+      <c r="A522" s="3"/>
     </row>
     <row r="523" spans="1:1">
-      <c r="A523" s="4"/>
+      <c r="A523" s="3"/>
     </row>
     <row r="524" spans="1:1">
-      <c r="A524" s="4"/>
+      <c r="A524" s="3"/>
     </row>
     <row r="525" spans="1:1">
-      <c r="A525" s="4"/>
+      <c r="A525" s="3"/>
     </row>
     <row r="526" spans="1:1">
-      <c r="A526" s="4"/>
+      <c r="A526" s="3"/>
     </row>
     <row r="527" spans="1:1">
-      <c r="A527" s="4"/>
+      <c r="A527" s="3"/>
     </row>
     <row r="528" spans="1:1">
-      <c r="A528" s="4"/>
+      <c r="A528" s="3"/>
     </row>
     <row r="529" spans="1:1">
-      <c r="A529" s="4"/>
+      <c r="A529" s="3"/>
     </row>
     <row r="530" spans="1:1">
-      <c r="A530" s="4"/>
+      <c r="A530" s="3"/>
     </row>
     <row r="531" spans="1:1">
-      <c r="A531" s="4"/>
+      <c r="A531" s="3"/>
     </row>
     <row r="532" spans="1:1">
-      <c r="A532" s="4"/>
+      <c r="A532" s="3"/>
     </row>
     <row r="533" spans="1:1">
-      <c r="A533" s="4"/>
+      <c r="A533" s="3"/>
     </row>
     <row r="534" spans="1:1">
-      <c r="A534" s="4"/>
+      <c r="A534" s="3"/>
     </row>
     <row r="535" spans="1:1">
-      <c r="A535" s="4"/>
+      <c r="A535" s="3"/>
     </row>
     <row r="536" spans="1:1">
-      <c r="A536" s="4"/>
+      <c r="A536" s="3"/>
     </row>
     <row r="537" spans="1:1">
-      <c r="A537" s="4"/>
+      <c r="A537" s="3"/>
     </row>
     <row r="538" spans="1:1">
-      <c r="A538" s="4"/>
+      <c r="A538" s="3"/>
     </row>
     <row r="539" spans="1:1">
-      <c r="A539" s="4"/>
+      <c r="A539" s="3"/>
     </row>
     <row r="540" spans="1:1">
-      <c r="A540" s="4"/>
+      <c r="A540" s="3"/>
     </row>
     <row r="541" spans="1:1">
-      <c r="A541" s="4"/>
+      <c r="A541" s="3"/>
     </row>
     <row r="542" spans="1:1">
-      <c r="A542" s="4"/>
+      <c r="A542" s="3"/>
     </row>
     <row r="543" spans="1:1">
-      <c r="A543" s="4"/>
+      <c r="A543" s="3"/>
     </row>
     <row r="544" spans="1:1">
-      <c r="A544" s="4"/>
+      <c r="A544" s="3"/>
     </row>
     <row r="545" spans="1:1">
-      <c r="A545" s="4"/>
+      <c r="A545" s="3"/>
     </row>
     <row r="546" spans="1:1">
-      <c r="A546" s="4"/>
+      <c r="A546" s="3"/>
     </row>
     <row r="547" spans="1:1">
-      <c r="A547" s="4"/>
+      <c r="A547" s="3"/>
     </row>
     <row r="548" spans="1:1">
-      <c r="A548" s="4"/>
+      <c r="A548" s="3"/>
     </row>
     <row r="549" spans="1:1">
-      <c r="A549" s="4"/>
+      <c r="A549" s="3"/>
     </row>
     <row r="550" spans="1:1">
-      <c r="A550" s="4"/>
+      <c r="A550" s="3"/>
     </row>
     <row r="551" spans="1:1">
-      <c r="A551" s="4"/>
+      <c r="A551" s="3"/>
     </row>
     <row r="552" spans="1:1">
-      <c r="A552" s="4"/>
+      <c r="A552" s="3"/>
     </row>
     <row r="553" spans="1:1">
-      <c r="A553" s="4"/>
+      <c r="A553" s="3"/>
     </row>
     <row r="554" spans="1:1">
-      <c r="A554" s="4"/>
+      <c r="A554" s="3"/>
     </row>
     <row r="555" spans="1:1">
-      <c r="A555" s="4"/>
+      <c r="A555" s="3"/>
     </row>
     <row r="556" spans="1:1">
-      <c r="A556" s="4"/>
+      <c r="A556" s="3"/>
     </row>
     <row r="557" spans="1:1">
-      <c r="A557" s="4"/>
+      <c r="A557" s="3"/>
     </row>
     <row r="558" spans="1:1">
-      <c r="A558" s="4"/>
+      <c r="A558" s="3"/>
     </row>
     <row r="559" spans="1:1">
-      <c r="A559" s="4"/>
+      <c r="A559" s="3"/>
     </row>
     <row r="560" spans="1:1">
-      <c r="A560" s="4"/>
+      <c r="A560" s="3"/>
     </row>
     <row r="561" spans="1:1">
-      <c r="A561" s="4"/>
+      <c r="A561" s="3"/>
     </row>
     <row r="562" spans="1:1">
-      <c r="A562" s="4"/>
+      <c r="A562" s="3"/>
     </row>
     <row r="563" spans="1:1">
-      <c r="A563" s="4"/>
+      <c r="A563" s="3"/>
     </row>
     <row r="564" spans="1:1">
-      <c r="A564" s="4"/>
+      <c r="A564" s="3"/>
     </row>
     <row r="565" spans="1:1">
-      <c r="A565" s="4"/>
+      <c r="A565" s="3"/>
     </row>
     <row r="566" spans="1:1">
-      <c r="A566" s="4"/>
+      <c r="A566" s="3"/>
     </row>
     <row r="567" spans="1:1">
-      <c r="A567" s="4"/>
+      <c r="A567" s="3"/>
     </row>
     <row r="568" spans="1:1">
-      <c r="A568" s="4"/>
+      <c r="A568" s="3"/>
     </row>
     <row r="569" spans="1:1">
-      <c r="A569" s="4"/>
+      <c r="A569" s="3"/>
     </row>
     <row r="570" spans="1:1">
-      <c r="A570" s="4"/>
+      <c r="A570" s="3"/>
     </row>
     <row r="571" spans="1:1">
-      <c r="A571" s="4"/>
+      <c r="A571" s="3"/>
     </row>
     <row r="572" spans="1:1">
-      <c r="A572" s="4"/>
+      <c r="A572" s="3"/>
     </row>
     <row r="573" spans="1:1">
-      <c r="A573" s="4"/>
+      <c r="A573" s="3"/>
     </row>
     <row r="574" spans="1:1">
-      <c r="A574" s="4"/>
+      <c r="A574" s="3"/>
     </row>
     <row r="575" spans="1:1">
-      <c r="A575" s="4"/>
+      <c r="A575" s="3"/>
     </row>
     <row r="576" spans="1:1">
-      <c r="A576" s="4"/>
+      <c r="A576" s="3"/>
     </row>
     <row r="577" spans="1:1">
-      <c r="A577" s="4"/>
+      <c r="A577" s="3"/>
     </row>
     <row r="578" spans="1:1">
-      <c r="A578" s="4"/>
+      <c r="A578" s="3"/>
     </row>
     <row r="579" spans="1:1">
-      <c r="A579" s="4"/>
+      <c r="A579" s="3"/>
     </row>
     <row r="580" spans="1:1">
-      <c r="A580" s="4"/>
+      <c r="A580" s="3"/>
     </row>
     <row r="581" spans="1:1">
-      <c r="A581" s="4"/>
+      <c r="A581" s="3"/>
     </row>
     <row r="582" spans="1:1">
-      <c r="A582" s="4"/>
+      <c r="A582" s="3"/>
     </row>
     <row r="583" spans="1:1">
-      <c r="A583" s="4"/>
+      <c r="A583" s="3"/>
     </row>
     <row r="584" spans="1:1">
-      <c r="A584" s="4"/>
+      <c r="A584" s="3"/>
     </row>
     <row r="585" spans="1:1">
-      <c r="A585" s="4"/>
+      <c r="A585" s="3"/>
     </row>
     <row r="586" spans="1:1">
-      <c r="A586" s="4"/>
+      <c r="A586" s="3"/>
     </row>
     <row r="587" spans="1:1">
-      <c r="A587" s="4"/>
+      <c r="A587" s="3"/>
     </row>
     <row r="588" spans="1:1">
-      <c r="A588" s="4"/>
+      <c r="A588" s="3"/>
     </row>
     <row r="589" spans="1:1">
-      <c r="A589" s="4"/>
+      <c r="A589" s="3"/>
     </row>
     <row r="590" spans="1:1">
-      <c r="A590" s="4"/>
+      <c r="A590" s="3"/>
     </row>
     <row r="591" spans="1:1">
-      <c r="A591" s="4"/>
+      <c r="A591" s="3"/>
     </row>
     <row r="592" spans="1:1">
-      <c r="A592" s="4"/>
+      <c r="A592" s="3"/>
     </row>
     <row r="593" spans="1:1">
-      <c r="A593" s="4"/>
+      <c r="A593" s="3"/>
     </row>
     <row r="594" spans="1:1">
-      <c r="A594" s="4"/>
+      <c r="A594" s="3"/>
     </row>
     <row r="595" spans="1:1">
-      <c r="A595" s="4"/>
+      <c r="A595" s="3"/>
     </row>
     <row r="596" spans="1:1">
-      <c r="A596" s="4"/>
+      <c r="A596" s="3"/>
     </row>
     <row r="597" spans="1:1">
-      <c r="A597" s="4"/>
+      <c r="A597" s="3"/>
     </row>
     <row r="598" spans="1:1">
-      <c r="A598" s="4"/>
+      <c r="A598" s="3"/>
     </row>
     <row r="599" spans="1:1">
-      <c r="A599" s="4"/>
+      <c r="A599" s="3"/>
     </row>
     <row r="600" spans="1:1">
-      <c r="A600" s="4"/>
+      <c r="A600" s="3"/>
     </row>
     <row r="601" spans="1:1">
-      <c r="A601" s="4"/>
+      <c r="A601" s="3"/>
     </row>
     <row r="602" spans="1:1">
-      <c r="A602" s="4"/>
+      <c r="A602" s="3"/>
     </row>
     <row r="603" spans="1:1">
-      <c r="A603" s="4"/>
+      <c r="A603" s="3"/>
     </row>
     <row r="604" spans="1:1">
-      <c r="A604" s="4"/>
+      <c r="A604" s="3"/>
     </row>
     <row r="605" spans="1:1">
-      <c r="A605" s="4"/>
+      <c r="A605" s="3"/>
     </row>
     <row r="606" spans="1:1">
-      <c r="A606" s="4"/>
+      <c r="A606" s="3"/>
     </row>
     <row r="607" spans="1:1">
-      <c r="A607" s="4"/>
+      <c r="A607" s="3"/>
     </row>
     <row r="608" spans="1:1">
-      <c r="A608" s="4"/>
+      <c r="A608" s="3"/>
     </row>
     <row r="609" spans="1:1">
-      <c r="A609" s="4"/>
+      <c r="A609" s="3"/>
     </row>
     <row r="610" spans="1:1">
-      <c r="A610" s="4"/>
+      <c r="A610" s="3"/>
     </row>
     <row r="611" spans="1:1">
-      <c r="A611" s="4"/>
+      <c r="A611" s="3"/>
     </row>
     <row r="612" spans="1:1">
-      <c r="A612" s="4"/>
+      <c r="A612" s="3"/>
     </row>
     <row r="613" spans="1:1">
-      <c r="A613" s="4"/>
+      <c r="A613" s="3"/>
     </row>
     <row r="614" spans="1:1">
-      <c r="A614" s="4"/>
+      <c r="A614" s="3"/>
     </row>
     <row r="615" spans="1:1">
-      <c r="A615" s="4"/>
+      <c r="A615" s="3"/>
     </row>
     <row r="616" spans="1:1">
-      <c r="A616" s="4"/>
+      <c r="A616" s="3"/>
     </row>
     <row r="617" spans="1:1">
-      <c r="A617" s="4"/>
+      <c r="A617" s="3"/>
     </row>
     <row r="618" spans="1:1">
-      <c r="A618" s="4"/>
+      <c r="A618" s="3"/>
     </row>
     <row r="619" spans="1:1">
-      <c r="A619" s="4"/>
+      <c r="A619" s="3"/>
     </row>
     <row r="620" spans="1:1">
-      <c r="A620" s="4"/>
+      <c r="A620" s="3"/>
     </row>
     <row r="621" spans="1:1">
-      <c r="A621" s="4"/>
+      <c r="A621" s="3"/>
     </row>
     <row r="622" spans="1:1">
-      <c r="A622" s="4"/>
+      <c r="A622" s="3"/>
     </row>
     <row r="623" spans="1:1">
-      <c r="A623" s="4"/>
+      <c r="A623" s="3"/>
     </row>
     <row r="624" spans="1:1">
-      <c r="A624" s="4"/>
+      <c r="A624" s="3"/>
     </row>
     <row r="625" spans="1:1">
-      <c r="A625" s="4"/>
+      <c r="A625" s="3"/>
     </row>
     <row r="626" spans="1:1">
-      <c r="A626" s="4"/>
+      <c r="A626" s="3"/>
     </row>
     <row r="627" spans="1:1">
-      <c r="A627" s="4"/>
+      <c r="A627" s="3"/>
     </row>
     <row r="628" spans="1:1">
-      <c r="A628" s="4"/>
+      <c r="A628" s="3"/>
     </row>
     <row r="629" spans="1:1">
-      <c r="A629" s="4"/>
+      <c r="A629" s="3"/>
     </row>
     <row r="630" spans="1:1">
-      <c r="A630" s="4"/>
+      <c r="A630" s="3"/>
     </row>
     <row r="631" spans="1:1">
-      <c r="A631" s="4"/>
+      <c r="A631" s="3"/>
     </row>
     <row r="632" spans="1:1">
-      <c r="A632" s="4"/>
+      <c r="A632" s="3"/>
     </row>
     <row r="633" spans="1:1">
-      <c r="A633" s="4"/>
+      <c r="A633" s="3"/>
     </row>
     <row r="634" spans="1:1">
-      <c r="A634" s="4"/>
+      <c r="A634" s="3"/>
     </row>
     <row r="635" spans="1:1">
-      <c r="A635" s="4"/>
+      <c r="A635" s="3"/>
     </row>
     <row r="636" spans="1:1">
-      <c r="A636" s="4"/>
+      <c r="A636" s="3"/>
     </row>
     <row r="637" spans="1:1">
-      <c r="A637" s="4"/>
+      <c r="A637" s="3"/>
     </row>
     <row r="638" spans="1:1">
-      <c r="A638" s="4"/>
+      <c r="A638" s="3"/>
     </row>
     <row r="639" spans="1:1">
-      <c r="A639" s="4"/>
+      <c r="A639" s="3"/>
     </row>
     <row r="640" spans="1:1">
-      <c r="A640" s="4"/>
+      <c r="A640" s="3"/>
     </row>
     <row r="641" spans="1:1">
-      <c r="A641" s="4"/>
+      <c r="A641" s="3"/>
     </row>
     <row r="642" spans="1:1">
-      <c r="A642" s="4"/>
+      <c r="A642" s="3"/>
     </row>
     <row r="643" spans="1:1">
-      <c r="A643" s="4"/>
+      <c r="A643" s="3"/>
     </row>
     <row r="644" spans="1:1">
-      <c r="A644" s="4"/>
+      <c r="A644" s="3"/>
     </row>
     <row r="645" spans="1:1">
-      <c r="A645" s="4"/>
+      <c r="A645" s="3"/>
     </row>
     <row r="646" spans="1:1">
-      <c r="A646" s="4"/>
+      <c r="A646" s="3"/>
     </row>
     <row r="647" spans="1:1">
-      <c r="A647" s="4"/>
+      <c r="A647" s="3"/>
     </row>
     <row r="648" spans="1:1">
-      <c r="A648" s="4"/>
+      <c r="A648" s="3"/>
     </row>
     <row r="649" spans="1:1">
-      <c r="A649" s="4"/>
+      <c r="A649" s="3"/>
     </row>
     <row r="650" spans="1:1">
-      <c r="A650" s="4"/>
+      <c r="A650" s="3"/>
     </row>
     <row r="651" spans="1:1">
-      <c r="A651" s="4"/>
+      <c r="A651" s="3"/>
     </row>
     <row r="652" spans="1:1">
-      <c r="A652" s="4"/>
+      <c r="A652" s="3"/>
     </row>
     <row r="653" spans="1:1">
-      <c r="A653" s="4"/>
+      <c r="A653" s="3"/>
     </row>
     <row r="654" spans="1:1">
-      <c r="A654" s="4"/>
+      <c r="A654" s="3"/>
     </row>
     <row r="655" spans="1:1">
-      <c r="A655" s="4"/>
+      <c r="A655" s="3"/>
     </row>
     <row r="656" spans="1:1">
-      <c r="A656" s="4"/>
+      <c r="A656" s="3"/>
     </row>
     <row r="657" spans="1:1">
-      <c r="A657" s="4"/>
+      <c r="A657" s="3"/>
     </row>
     <row r="658" spans="1:1">
-      <c r="A658" s="4"/>
+      <c r="A658" s="3"/>
     </row>
     <row r="659" spans="1:1">
-      <c r="A659" s="4"/>
+      <c r="A659" s="3"/>
     </row>
     <row r="660" spans="1:1">
-      <c r="A660" s="4"/>
+      <c r="A660" s="3"/>
     </row>
     <row r="661" spans="1:1">
-      <c r="A661" s="4"/>
+      <c r="A661" s="3"/>
     </row>
     <row r="662" spans="1:1">
-      <c r="A662" s="4"/>
+      <c r="A662" s="3"/>
     </row>
     <row r="663" spans="1:1">
-      <c r="A663" s="4"/>
+      <c r="A663" s="3"/>
     </row>
     <row r="664" spans="1:1">
-      <c r="A664" s="4"/>
+      <c r="A664" s="3"/>
     </row>
     <row r="665" spans="1:1">
-      <c r="A665" s="4"/>
+      <c r="A665" s="3"/>
     </row>
     <row r="666" spans="1:1">
-      <c r="A666" s="4"/>
+      <c r="A666" s="3"/>
     </row>
     <row r="667" spans="1:1">
-      <c r="A667" s="4"/>
+      <c r="A667" s="3"/>
     </row>
     <row r="668" spans="1:1">
-      <c r="A668" s="4"/>
+      <c r="A668" s="3"/>
     </row>
     <row r="669" spans="1:1">
-      <c r="A669" s="4"/>
+      <c r="A669" s="3"/>
     </row>
     <row r="670" spans="1:1">
-      <c r="A670" s="4"/>
+      <c r="A670" s="3"/>
     </row>
     <row r="671" spans="1:1">
-      <c r="A671" s="4"/>
+      <c r="A671" s="3"/>
     </row>
     <row r="672" spans="1:1">
-      <c r="A672" s="4"/>
+      <c r="A672" s="3"/>
     </row>
     <row r="673" spans="1:1">
-      <c r="A673" s="4"/>
+      <c r="A673" s="3"/>
     </row>
     <row r="674" spans="1:1">
-      <c r="A674" s="4"/>
+      <c r="A674" s="3"/>
     </row>
     <row r="675" spans="1:1">
-      <c r="A675" s="4"/>
+      <c r="A675" s="3"/>
     </row>
     <row r="676" spans="1:1">
-      <c r="A676" s="4"/>
+      <c r="A676" s="3"/>
     </row>
     <row r="677" spans="1:1">
-      <c r="A677" s="4"/>
+      <c r="A677" s="3"/>
     </row>
     <row r="678" spans="1:1">
-      <c r="A678" s="4"/>
+      <c r="A678" s="3"/>
     </row>
     <row r="679" spans="1:1">
-      <c r="A679" s="4"/>
+      <c r="A679" s="3"/>
     </row>
     <row r="680" spans="1:1">
-      <c r="A680" s="4"/>
+      <c r="A680" s="3"/>
     </row>
     <row r="681" spans="1:1">
-      <c r="A681" s="4"/>
+      <c r="A681" s="3"/>
     </row>
     <row r="682" spans="1:1">
-      <c r="A682" s="4"/>
+      <c r="A682" s="3"/>
     </row>
     <row r="683" spans="1:1">
-      <c r="A683" s="4"/>
+      <c r="A683" s="3"/>
     </row>
     <row r="684" spans="1:1">
-      <c r="A684" s="4"/>
+      <c r="A684" s="3"/>
     </row>
     <row r="685" spans="1:1">
-      <c r="A685" s="4"/>
+      <c r="A685" s="3"/>
     </row>
     <row r="686" spans="1:1">
-      <c r="A686" s="4"/>
+      <c r="A686" s="3"/>
     </row>
     <row r="687" spans="1:1">
-      <c r="A687" s="4"/>
+      <c r="A687" s="3"/>
     </row>
     <row r="688" spans="1:1">
-      <c r="A688" s="4"/>
+      <c r="A688" s="3"/>
     </row>
     <row r="689" spans="1:1">
-      <c r="A689" s="4"/>
+      <c r="A689" s="3"/>
     </row>
     <row r="690" spans="1:1">
-      <c r="A690" s="4"/>
+      <c r="A690" s="3"/>
     </row>
     <row r="691" spans="1:1">
-      <c r="A691" s="4"/>
+      <c r="A691" s="3"/>
     </row>
     <row r="692" spans="1:1">
-      <c r="A692" s="4"/>
+      <c r="A692" s="3"/>
     </row>
     <row r="693" spans="1:1">
-      <c r="A693" s="4"/>
+      <c r="A693" s="3"/>
     </row>
     <row r="694" spans="1:1">
-      <c r="A694" s="4"/>
+      <c r="A694" s="3"/>
     </row>
     <row r="695" spans="1:1">
-      <c r="A695" s="4"/>
+      <c r="A695" s="3"/>
     </row>
     <row r="696" spans="1:1">
-      <c r="A696" s="4"/>
+      <c r="A696" s="3"/>
     </row>
     <row r="697" spans="1:1">
-      <c r="A697" s="4"/>
+      <c r="A697" s="3"/>
     </row>
     <row r="698" spans="1:1">
-      <c r="A698" s="4"/>
+      <c r="A698" s="3"/>
     </row>
     <row r="699" spans="1:1">
-      <c r="A699" s="4"/>
+      <c r="A699" s="3"/>
     </row>
     <row r="700" spans="1:1">
-      <c r="A700" s="4"/>
+      <c r="A700" s="3"/>
     </row>
     <row r="701" spans="1:1">
-      <c r="A701" s="4"/>
+      <c r="A701" s="3"/>
     </row>
     <row r="702" spans="1:1">
-      <c r="A702" s="4"/>
+      <c r="A702" s="3"/>
     </row>
     <row r="703" spans="1:1">
-      <c r="A703" s="4"/>
+      <c r="A703" s="3"/>
     </row>
     <row r="704" spans="1:1">
-      <c r="A704" s="4"/>
+      <c r="A704" s="3"/>
     </row>
     <row r="705" spans="1:1">
-      <c r="A705" s="4"/>
+      <c r="A705" s="3"/>
     </row>
     <row r="706" spans="1:1">
-      <c r="A706" s="4"/>
+      <c r="A706" s="3"/>
     </row>
     <row r="707" spans="1:1">
-      <c r="A707" s="4"/>
+      <c r="A707" s="3"/>
     </row>
     <row r="708" spans="1:1">
-      <c r="A708" s="4"/>
+      <c r="A708" s="3"/>
     </row>
     <row r="709" spans="1:1">
-      <c r="A709" s="4"/>
+      <c r="A709" s="3"/>
     </row>
     <row r="710" spans="1:1">
-      <c r="A710" s="4"/>
+      <c r="A710" s="3"/>
     </row>
     <row r="711" spans="1:1">
-      <c r="A711" s="4"/>
+      <c r="A711" s="3"/>
     </row>
     <row r="712" spans="1:1">
-      <c r="A712" s="4"/>
+      <c r="A712" s="3"/>
     </row>
     <row r="713" spans="1:1">
-      <c r="A713" s="4"/>
+      <c r="A713" s="3"/>
     </row>
     <row r="714" spans="1:1">
-      <c r="A714" s="4"/>
+      <c r="A714" s="3"/>
     </row>
     <row r="715" spans="1:1">
-      <c r="A715" s="4"/>
+      <c r="A715" s="3"/>
     </row>
     <row r="716" spans="1:1">
-      <c r="A716" s="4"/>
+      <c r="A716" s="3"/>
     </row>
     <row r="717" spans="1:1">
-      <c r="A717" s="4"/>
+      <c r="A717" s="3"/>
     </row>
     <row r="718" spans="1:1">
-      <c r="A718" s="4"/>
+      <c r="A718" s="3"/>
     </row>
     <row r="719" spans="1:1">
-      <c r="A719" s="4"/>
+      <c r="A719" s="3"/>
     </row>
     <row r="720" spans="1:1">
-      <c r="A720" s="4"/>
+      <c r="A720" s="3"/>
     </row>
     <row r="721" spans="1:1">
-      <c r="A721" s="4"/>
+      <c r="A721" s="3"/>
     </row>
     <row r="722" spans="1:1">
-      <c r="A722" s="4"/>
+      <c r="A722" s="3"/>
     </row>
     <row r="723" spans="1:1">
-      <c r="A723" s="4"/>
+      <c r="A723" s="3"/>
     </row>
     <row r="724" spans="1:1">
-      <c r="A724" s="4"/>
+      <c r="A724" s="3"/>
     </row>
     <row r="725" spans="1:1">
-      <c r="A725" s="4"/>
+      <c r="A725" s="3"/>
     </row>
     <row r="726" spans="1:1">
-      <c r="A726" s="4"/>
+      <c r="A726" s="3"/>
     </row>
     <row r="727" spans="1:1">
-      <c r="A727" s="4"/>
+      <c r="A727" s="3"/>
     </row>
     <row r="728" spans="1:1">
-      <c r="A728" s="4"/>
+      <c r="A728" s="3"/>
     </row>
     <row r="729" spans="1:1">
-      <c r="A729" s="4"/>
+      <c r="A729" s="3"/>
     </row>
     <row r="730" spans="1:1">
-      <c r="A730" s="4"/>
+      <c r="A730" s="3"/>
     </row>
     <row r="731" spans="1:1">
-      <c r="A731" s="4"/>
+      <c r="A731" s="3"/>
     </row>
     <row r="732" spans="1:1">
-      <c r="A732" s="4"/>
+      <c r="A732" s="3"/>
     </row>
     <row r="733" spans="1:1">
-      <c r="A733" s="4"/>
+      <c r="A733" s="3"/>
     </row>
     <row r="734" spans="1:1">
-      <c r="A734" s="4"/>
+      <c r="A734" s="3"/>
     </row>
     <row r="735" spans="1:1">
-      <c r="A735" s="4"/>
+      <c r="A735" s="3"/>
     </row>
     <row r="736" spans="1:1">
-      <c r="A736" s="4"/>
+      <c r="A736" s="3"/>
     </row>
     <row r="737" spans="1:1">
-      <c r="A737" s="4"/>
+      <c r="A737" s="3"/>
     </row>
     <row r="738" spans="1:1">
-      <c r="A738" s="4"/>
+      <c r="A738" s="3"/>
     </row>
     <row r="739" spans="1:1">
-      <c r="A739" s="4"/>
+      <c r="A739" s="3"/>
     </row>
     <row r="740" spans="1:1">
-      <c r="A740" s="4"/>
+      <c r="A740" s="3"/>
     </row>
     <row r="741" spans="1:1">
-      <c r="A741" s="4"/>
+      <c r="A741" s="3"/>
     </row>
     <row r="742" spans="1:1">
-      <c r="A742" s="4"/>
+      <c r="A742" s="3"/>
     </row>
     <row r="743" spans="1:1">
-      <c r="A743" s="4"/>
+      <c r="A743" s="3"/>
     </row>
     <row r="744" spans="1:1">
-      <c r="A744" s="4"/>
+      <c r="A744" s="3"/>
     </row>
     <row r="745" spans="1:1">
-      <c r="A745" s="4"/>
+      <c r="A745" s="3"/>
     </row>
     <row r="746" spans="1:1">
-      <c r="A746" s="4"/>
+      <c r="A746" s="3"/>
     </row>
     <row r="747" spans="1:1">
-      <c r="A747" s="4"/>
+      <c r="A747" s="3"/>
     </row>
     <row r="748" spans="1:1">
-      <c r="A748" s="4"/>
+      <c r="A748" s="3"/>
     </row>
     <row r="749" spans="1:1">
-      <c r="A749" s="4"/>
+      <c r="A749" s="3"/>
     </row>
     <row r="750" spans="1:1">
-      <c r="A750" s="4"/>
+      <c r="A750" s="3"/>
     </row>
     <row r="751" spans="1:1">
-      <c r="A751" s="4"/>
+      <c r="A751" s="3"/>
     </row>
     <row r="752" spans="1:1">
-      <c r="A752" s="4"/>
+      <c r="A752" s="3"/>
     </row>
     <row r="753" spans="1:1">
-      <c r="A753" s="4"/>
+      <c r="A753" s="3"/>
     </row>
     <row r="754" spans="1:1">
-      <c r="A754" s="4"/>
+      <c r="A754" s="3"/>
     </row>
     <row r="755" spans="1:1">
-      <c r="A755" s="4"/>
+      <c r="A755" s="3"/>
     </row>
     <row r="756" spans="1:1">
-      <c r="A756" s="4"/>
+      <c r="A756" s="3"/>
     </row>
     <row r="757" spans="1:1">
-      <c r="A757" s="4"/>
+      <c r="A757" s="3"/>
     </row>
     <row r="758" spans="1:1">
-      <c r="A758" s="4"/>
+      <c r="A758" s="3"/>
     </row>
     <row r="759" spans="1:1">
-      <c r="A759" s="4"/>
+      <c r="A759" s="3"/>
     </row>
     <row r="760" spans="1:1">
-      <c r="A760" s="4"/>
+      <c r="A760" s="3"/>
     </row>
     <row r="761" spans="1:1">
-      <c r="A761" s="4"/>
+      <c r="A761" s="3"/>
     </row>
     <row r="762" spans="1:1">
-      <c r="A762" s="4"/>
+      <c r="A762" s="3"/>
     </row>
     <row r="763" spans="1:1">
-      <c r="A763" s="4"/>
+      <c r="A763" s="3"/>
     </row>
     <row r="764" spans="1:1">
-      <c r="A764" s="4"/>
+      <c r="A764" s="3"/>
     </row>
     <row r="765" spans="1:1">
-      <c r="A765" s="4"/>
+      <c r="A765" s="3"/>
     </row>
     <row r="766" spans="1:1">
-      <c r="A766" s="4"/>
+      <c r="A766" s="3"/>
     </row>
     <row r="767" spans="1:1">
-      <c r="A767" s="4"/>
+      <c r="A767" s="3"/>
     </row>
     <row r="768" spans="1:1">
-      <c r="A768" s="4"/>
+      <c r="A768" s="3"/>
     </row>
     <row r="769" spans="1:1">
-      <c r="A769" s="4"/>
+      <c r="A769" s="3"/>
     </row>
     <row r="770" spans="1:1">
-      <c r="A770" s="4"/>
+      <c r="A770" s="3"/>
     </row>
     <row r="771" spans="1:1">
-      <c r="A771" s="4"/>
+      <c r="A771" s="3"/>
     </row>
     <row r="772" spans="1:1">
-      <c r="A772" s="4"/>
+      <c r="A772" s="3"/>
     </row>
     <row r="773" spans="1:1">
-      <c r="A773" s="4"/>
+      <c r="A773" s="3"/>
     </row>
     <row r="774" spans="1:1">
-      <c r="A774" s="4"/>
+      <c r="A774" s="3"/>
     </row>
     <row r="775" spans="1:1">
-      <c r="A775" s="4"/>
+      <c r="A775" s="3"/>
     </row>
     <row r="776" spans="1:1">
-      <c r="A776" s="4"/>
+      <c r="A776" s="3"/>
     </row>
     <row r="777" spans="1:1">
-      <c r="A777" s="4"/>
+      <c r="A777" s="3"/>
     </row>
     <row r="778" spans="1:1">
-      <c r="A778" s="4"/>
+      <c r="A778" s="3"/>
     </row>
     <row r="779" spans="1:1">
-      <c r="A779" s="4"/>
+      <c r="A779" s="3"/>
     </row>
     <row r="780" spans="1:1">
-      <c r="A780" s="4"/>
+      <c r="A780" s="3"/>
     </row>
     <row r="781" spans="1:1">
-      <c r="A781" s="4"/>
+      <c r="A781" s="3"/>
     </row>
     <row r="782" spans="1:1">
-      <c r="A782" s="4"/>
+      <c r="A782" s="3"/>
     </row>
     <row r="783" spans="1:1">
-      <c r="A783" s="4"/>
+      <c r="A783" s="3"/>
     </row>
     <row r="784" spans="1:1">
-      <c r="A784" s="4"/>
+      <c r="A784" s="3"/>
     </row>
     <row r="785" spans="1:1">
-      <c r="A785" s="4"/>
+      <c r="A785" s="3"/>
     </row>
     <row r="786" spans="1:1">
-      <c r="A786" s="4"/>
+      <c r="A786" s="3"/>
     </row>
     <row r="787" spans="1:1">
-      <c r="A787" s="4"/>
+      <c r="A787" s="3"/>
     </row>
     <row r="788" spans="1:1">
-      <c r="A788" s="4"/>
+      <c r="A788" s="3"/>
     </row>
     <row r="789" spans="1:1">
-      <c r="A789" s="4"/>
+      <c r="A789" s="3"/>
     </row>
     <row r="790" spans="1:1">
-      <c r="A790" s="4"/>
+      <c r="A790" s="3"/>
     </row>
     <row r="791" spans="1:1">
-      <c r="A791" s="4"/>
+      <c r="A791" s="3"/>
     </row>
     <row r="792" spans="1:1">
-      <c r="A792" s="4"/>
+      <c r="A792" s="3"/>
     </row>
     <row r="793" spans="1:1">
-      <c r="A793" s="4"/>
+      <c r="A793" s="3"/>
     </row>
     <row r="794" spans="1:1">
-      <c r="A794" s="4"/>
+      <c r="A794" s="3"/>
     </row>
     <row r="795" spans="1:1">
-      <c r="A795" s="4"/>
+      <c r="A795" s="3"/>
     </row>
     <row r="796" spans="1:1">
-      <c r="A796" s="4"/>
+      <c r="A796" s="3"/>
     </row>
     <row r="797" spans="1:1">
-      <c r="A797" s="4"/>
+      <c r="A797" s="3"/>
     </row>
     <row r="798" spans="1:1">
-      <c r="A798" s="4"/>
+      <c r="A798" s="3"/>
     </row>
     <row r="799" spans="1:1">
-      <c r="A799" s="4"/>
+      <c r="A799" s="3"/>
     </row>
     <row r="800" spans="1:1">
-      <c r="A800" s="4"/>
+      <c r="A800" s="3"/>
     </row>
     <row r="801" spans="1:1">
-      <c r="A801" s="4"/>
+      <c r="A801" s="3"/>
     </row>
     <row r="802" spans="1:1">
-      <c r="A802" s="4"/>
+      <c r="A802" s="3"/>
     </row>
     <row r="803" spans="1:1">
-      <c r="A803" s="4"/>
+      <c r="A803" s="3"/>
     </row>
     <row r="804" spans="1:1">
-      <c r="A804" s="4"/>
+      <c r="A804" s="3"/>
     </row>
     <row r="805" spans="1:1">
-      <c r="A805" s="4"/>
+      <c r="A805" s="3"/>
     </row>
     <row r="806" spans="1:1">
-      <c r="A806" s="4"/>
+      <c r="A806" s="3"/>
     </row>
     <row r="807" spans="1:1">
-      <c r="A807" s="4"/>
+      <c r="A807" s="3"/>
     </row>
     <row r="808" spans="1:1">
-      <c r="A808" s="4"/>
+      <c r="A808" s="3"/>
     </row>
     <row r="809" spans="1:1">
-      <c r="A809" s="4"/>
+      <c r="A809" s="3"/>
     </row>
     <row r="810" spans="1:1">
-      <c r="A810" s="4"/>
+      <c r="A810" s="3"/>
     </row>
     <row r="811" spans="1:1">
-      <c r="A811" s="4"/>
+      <c r="A811" s="3"/>
     </row>
     <row r="812" spans="1:1">
-      <c r="A812" s="4"/>
+      <c r="A812" s="3"/>
     </row>
     <row r="813" spans="1:1">
-      <c r="A813" s="4"/>
+      <c r="A813" s="3"/>
     </row>
     <row r="814" spans="1:1">
-      <c r="A814" s="4"/>
+      <c r="A814" s="3"/>
     </row>
     <row r="815" spans="1:1">
-      <c r="A815" s="4"/>
+      <c r="A815" s="3"/>
     </row>
     <row r="816" spans="1:1">
-      <c r="A816" s="4"/>
+      <c r="A816" s="3"/>
     </row>
     <row r="817" spans="1:1">
-      <c r="A817" s="4"/>
+      <c r="A817" s="3"/>
     </row>
     <row r="818" spans="1:1">
-      <c r="A818" s="4"/>
+      <c r="A818" s="3"/>
     </row>
     <row r="819" spans="1:1">
-      <c r="A819" s="4"/>
+      <c r="A819" s="3"/>
     </row>
     <row r="820" spans="1:1">
-      <c r="A820" s="4"/>
+      <c r="A820" s="3"/>
     </row>
     <row r="821" spans="1:1">
-      <c r="A821" s="4"/>
+      <c r="A821" s="3"/>
     </row>
     <row r="822" spans="1:1">
-      <c r="A822" s="4"/>
+      <c r="A822" s="3"/>
     </row>
     <row r="823" spans="1:1">
-      <c r="A823" s="4"/>
+      <c r="A823" s="3"/>
     </row>
     <row r="824" spans="1:1">
-      <c r="A824" s="4"/>
+      <c r="A824" s="3"/>
     </row>
     <row r="825" spans="1:1">
-      <c r="A825" s="4"/>
+      <c r="A825" s="3"/>
     </row>
     <row r="826" spans="1:1">
-      <c r="A826" s="4"/>
+      <c r="A826" s="3"/>
     </row>
     <row r="827" spans="1:1">
-      <c r="A827" s="4"/>
+      <c r="A827" s="3"/>
     </row>
     <row r="828" spans="1:1">
-      <c r="A828" s="4"/>
+      <c r="A828" s="3"/>
     </row>
     <row r="829" spans="1:1">
-      <c r="A829" s="4"/>
+      <c r="A829" s="3"/>
     </row>
     <row r="830" spans="1:1">
-      <c r="A830" s="4"/>
+      <c r="A830" s="3"/>
     </row>
     <row r="831" spans="1:1">
-      <c r="A831" s="4"/>
+      <c r="A831" s="3"/>
     </row>
     <row r="832" spans="1:1">
-      <c r="A832" s="4"/>
+      <c r="A832" s="3"/>
     </row>
     <row r="833" spans="1:1">
-      <c r="A833" s="4"/>
+      <c r="A833" s="3"/>
     </row>
     <row r="834" spans="1:1">
-      <c r="A834" s="4"/>
+      <c r="A834" s="3"/>
     </row>
     <row r="835" spans="1:1">
-      <c r="A835" s="4"/>
+      <c r="A835" s="3"/>
     </row>
     <row r="836" spans="1:1">
-      <c r="A836" s="4"/>
+      <c r="A836" s="3"/>
     </row>
     <row r="837" spans="1:1">
-      <c r="A837" s="4"/>
+      <c r="A837" s="3"/>
     </row>
     <row r="838" spans="1:1">
-      <c r="A838" s="4"/>
+      <c r="A838" s="3"/>
     </row>
     <row r="839" spans="1:1">
-      <c r="A839" s="4"/>
+      <c r="A839" s="3"/>
     </row>
     <row r="840" spans="1:1">
-      <c r="A840" s="4"/>
+      <c r="A840" s="3"/>
     </row>
     <row r="841" spans="1:1">
-      <c r="A841" s="4"/>
+      <c r="A841" s="3"/>
     </row>
     <row r="842" spans="1:1">
-      <c r="A842" s="4"/>
+      <c r="A842" s="3"/>
     </row>
     <row r="843" spans="1:1">
-      <c r="A843" s="4"/>
+      <c r="A843" s="3"/>
     </row>
     <row r="844" spans="1:1">
-      <c r="A844" s="4"/>
+      <c r="A844" s="3"/>
     </row>
     <row r="845" spans="1:1">
-      <c r="A845" s="4"/>
+      <c r="A845" s="3"/>
     </row>
     <row r="846" spans="1:1">
-      <c r="A846" s="4"/>
+      <c r="A846" s="3"/>
     </row>
     <row r="847" spans="1:1">
-      <c r="A847" s="4"/>
+      <c r="A847" s="3"/>
     </row>
     <row r="848" spans="1:1">
-      <c r="A848" s="4"/>
+      <c r="A848" s="3"/>
     </row>
     <row r="849" spans="1:1">
-      <c r="A849" s="4"/>
+      <c r="A849" s="3"/>
     </row>
     <row r="850" spans="1:1">
-      <c r="A850" s="4"/>
+      <c r="A850" s="3"/>
     </row>
     <row r="851" spans="1:1">
-      <c r="A851" s="4"/>
+      <c r="A851" s="3"/>
     </row>
     <row r="852" spans="1:1">
-      <c r="A852" s="4"/>
+      <c r="A852" s="3"/>
     </row>
     <row r="853" spans="1:1">
-      <c r="A853" s="4"/>
+      <c r="A853" s="3"/>
     </row>
     <row r="854" spans="1:1">
-      <c r="A854" s="4"/>
+      <c r="A854" s="3"/>
     </row>
     <row r="855" spans="1:1">
-      <c r="A855" s="4"/>
+      <c r="A855" s="3"/>
     </row>
     <row r="856" spans="1:1">
-      <c r="A856" s="4"/>
+      <c r="A856" s="3"/>
     </row>
     <row r="857" spans="1:1">
-      <c r="A857" s="4"/>
+      <c r="A857" s="3"/>
     </row>
     <row r="858" spans="1:1">
-      <c r="A858" s="4"/>
+      <c r="A858" s="3"/>
     </row>
     <row r="859" spans="1:1">
-      <c r="A859" s="4"/>
+      <c r="A859" s="3"/>
     </row>
     <row r="860" spans="1:1">
-      <c r="A860" s="4"/>
+      <c r="A860" s="3"/>
     </row>
     <row r="861" spans="1:1">
-      <c r="A861" s="4"/>
+      <c r="A861" s="3"/>
     </row>
     <row r="862" spans="1:1">
-      <c r="A862" s="4"/>
+      <c r="A862" s="3"/>
     </row>
     <row r="863" spans="1:1">
-      <c r="A863" s="4"/>
+      <c r="A863" s="3"/>
     </row>
     <row r="864" spans="1:1">
-      <c r="A864" s="4"/>
+      <c r="A864" s="3"/>
     </row>
     <row r="865" spans="1:1">
-      <c r="A865" s="4"/>
+      <c r="A865" s="3"/>
     </row>
     <row r="866" spans="1:1">
-      <c r="A866" s="4"/>
+      <c r="A866" s="3"/>
     </row>
     <row r="867" spans="1:1">
-      <c r="A867" s="4"/>
+      <c r="A867" s="3"/>
     </row>
     <row r="868" spans="1:1">
-      <c r="A868" s="4"/>
+      <c r="A868" s="3"/>
     </row>
     <row r="869" spans="1:1">
-      <c r="A869" s="4"/>
+      <c r="A869" s="3"/>
     </row>
     <row r="870" spans="1:1">
-      <c r="A870" s="4"/>
+      <c r="A870" s="3"/>
     </row>
     <row r="871" spans="1:1">
-      <c r="A871" s="4"/>
+      <c r="A871" s="3"/>
     </row>
     <row r="872" spans="1:1">
-      <c r="A872" s="4"/>
+      <c r="A872" s="3"/>
     </row>
     <row r="873" spans="1:1">
-      <c r="A873" s="4"/>
+      <c r="A873" s="3"/>
     </row>
     <row r="874" spans="1:1">
-      <c r="A874" s="4"/>
+      <c r="A874" s="3"/>
     </row>
     <row r="875" spans="1:1">
-      <c r="A875" s="4"/>
+      <c r="A875" s="3"/>
     </row>
     <row r="876" spans="1:1">
-      <c r="A876" s="4"/>
+      <c r="A876" s="3"/>
     </row>
     <row r="877" spans="1:1">
-      <c r="A877" s="4"/>
+      <c r="A877" s="3"/>
     </row>
     <row r="878" spans="1:1">
-      <c r="A878" s="4"/>
+      <c r="A878" s="3"/>
     </row>
     <row r="879" spans="1:1">
-      <c r="A879" s="4"/>
+      <c r="A879" s="3"/>
     </row>
     <row r="880" spans="1:1">
-      <c r="A880" s="4"/>
+      <c r="A880" s="3"/>
     </row>
     <row r="881" spans="1:1">
-      <c r="A881" s="4"/>
+      <c r="A881" s="3"/>
     </row>
     <row r="882" spans="1:1">
-      <c r="A882" s="4"/>
+      <c r="A882" s="3"/>
     </row>
     <row r="883" spans="1:1">
-      <c r="A883" s="4"/>
+      <c r="A883" s="3"/>
     </row>
     <row r="884" spans="1:1">
-      <c r="A884" s="4"/>
+      <c r="A884" s="3"/>
     </row>
     <row r="885" spans="1:1">
-      <c r="A885" s="4"/>
+      <c r="A885" s="3"/>
     </row>
     <row r="886" spans="1:1">
-      <c r="A886" s="4"/>
+      <c r="A886" s="3"/>
     </row>
     <row r="887" spans="1:1">
-      <c r="A887" s="4"/>
+      <c r="A887" s="3"/>
     </row>
     <row r="888" spans="1:1">
-      <c r="A888" s="4"/>
+      <c r="A888" s="3"/>
     </row>
     <row r="889" spans="1:1">
-      <c r="A889" s="4"/>
+      <c r="A889" s="3"/>
     </row>
     <row r="890" spans="1:1">
-      <c r="A890" s="4"/>
+      <c r="A890" s="3"/>
     </row>
     <row r="891" spans="1:1">
-      <c r="A891" s="4"/>
+      <c r="A891" s="3"/>
     </row>
     <row r="892" spans="1:1">
-      <c r="A892" s="4"/>
+      <c r="A892" s="3"/>
     </row>
     <row r="893" spans="1:1">
-      <c r="A893" s="4"/>
+      <c r="A893" s="3"/>
     </row>
     <row r="894" spans="1:1">
-      <c r="A894" s="4"/>
+      <c r="A894" s="3"/>
     </row>
     <row r="895" spans="1:1">
-      <c r="A895" s="4"/>
+      <c r="A895" s="3"/>
     </row>
     <row r="896" spans="1:1">
-      <c r="A896" s="4"/>
+      <c r="A896" s="3"/>
     </row>
     <row r="897" spans="1:1">
-      <c r="A897" s="4"/>
+      <c r="A897" s="3"/>
     </row>
     <row r="898" spans="1:1">
-      <c r="A898" s="4"/>
+      <c r="A898" s="3"/>
     </row>
     <row r="899" spans="1:1">
-      <c r="A899" s="4"/>
+      <c r="A899" s="3"/>
     </row>
     <row r="900" spans="1:1">
-      <c r="A900" s="4"/>
+      <c r="A900" s="3"/>
     </row>
     <row r="901" spans="1:1">
-      <c r="A901" s="4"/>
+      <c r="A901" s="3"/>
     </row>
     <row r="902" spans="1:1">
-      <c r="A902" s="4"/>
+      <c r="A902" s="3"/>
     </row>
     <row r="903" spans="1:1">
-      <c r="A903" s="4"/>
+      <c r="A903" s="3"/>
     </row>
     <row r="904" spans="1:1">
-      <c r="A904" s="4"/>
+      <c r="A904" s="3"/>
     </row>
     <row r="905" spans="1:1">
-      <c r="A905" s="4"/>
+      <c r="A905" s="3"/>
     </row>
     <row r="906" spans="1:1">
-      <c r="A906" s="4"/>
+      <c r="A906" s="3"/>
     </row>
     <row r="907" spans="1:1">
-      <c r="A907" s="4"/>
+      <c r="A907" s="3"/>
     </row>
     <row r="908" spans="1:1">
-      <c r="A908" s="4"/>
+      <c r="A908" s="3"/>
     </row>
     <row r="909" spans="1:1">
-      <c r="A909" s="4"/>
+      <c r="A909" s="3"/>
     </row>
     <row r="910" spans="1:1">
-      <c r="A910" s="4"/>
+      <c r="A910" s="3"/>
     </row>
     <row r="911" spans="1:1">
-      <c r="A911" s="4"/>
+      <c r="A911" s="3"/>
     </row>
     <row r="912" spans="1:1">
-      <c r="A912" s="4"/>
+      <c r="A912" s="3"/>
     </row>
     <row r="913" spans="1:1">
-      <c r="A913" s="4"/>
+      <c r="A913" s="3"/>
     </row>
     <row r="914" spans="1:1">
-      <c r="A914" s="4"/>
+      <c r="A914" s="3"/>
     </row>
     <row r="915" spans="1:1">
-      <c r="A915" s="4"/>
+      <c r="A915" s="3"/>
     </row>
     <row r="916" spans="1:1">
-      <c r="A916" s="4"/>
+      <c r="A916" s="3"/>
     </row>
     <row r="917" spans="1:1">
-      <c r="A917" s="4"/>
+      <c r="A917" s="3"/>
     </row>
     <row r="918" spans="1:1">
-      <c r="A918" s="4"/>
+      <c r="A918" s="3"/>
     </row>
     <row r="919" spans="1:1">
-      <c r="A919" s="4"/>
+      <c r="A919" s="3"/>
     </row>
     <row r="920" spans="1:1">
-      <c r="A920" s="4"/>
+      <c r="A920" s="3"/>
     </row>
     <row r="921" spans="1:1">
-      <c r="A921" s="4"/>
+      <c r="A921" s="3"/>
     </row>
     <row r="922" spans="1:1">
-      <c r="A922" s="4"/>
+      <c r="A922" s="3"/>
     </row>
     <row r="923" spans="1:1">
-      <c r="A923" s="4"/>
+      <c r="A923" s="3"/>
     </row>
     <row r="924" spans="1:1">
-      <c r="A924" s="4"/>
+      <c r="A924" s="3"/>
     </row>
     <row r="925" spans="1:1">
-      <c r="A925" s="4"/>
+      <c r="A925" s="3"/>
     </row>
     <row r="926" spans="1:1">
-      <c r="A926" s="4"/>
+      <c r="A926" s="3"/>
     </row>
     <row r="927" spans="1:1">
-      <c r="A927" s="4"/>
+      <c r="A927" s="3"/>
     </row>
     <row r="928" spans="1:1">
-      <c r="A928" s="4"/>
+      <c r="A928" s="3"/>
     </row>
     <row r="929" spans="1:1">
-      <c r="A929" s="4"/>
+      <c r="A929" s="3"/>
     </row>
     <row r="930" spans="1:1">
-      <c r="A930" s="4"/>
+      <c r="A930" s="3"/>
     </row>
     <row r="931" spans="1:1">
-      <c r="A931" s="4"/>
+      <c r="A931" s="3"/>
     </row>
     <row r="932" spans="1:1">
-      <c r="A932" s="4"/>
+      <c r="A932" s="3"/>
     </row>
     <row r="933" spans="1:1">
-      <c r="A933" s="4"/>
+      <c r="A933" s="3"/>
     </row>
     <row r="934" spans="1:1">
-      <c r="A934" s="4"/>
+      <c r="A934" s="3"/>
     </row>
     <row r="935" spans="1:1">
-      <c r="A935" s="4"/>
+      <c r="A935" s="3"/>
     </row>
     <row r="936" spans="1:1">
-      <c r="A936" s="4"/>
+      <c r="A936" s="3"/>
     </row>
     <row r="937" spans="1:1">
-      <c r="A937" s="4"/>
+      <c r="A937" s="3"/>
     </row>
     <row r="938" spans="1:1">
-      <c r="A938" s="4"/>
+      <c r="A938" s="3"/>
     </row>
     <row r="939" spans="1:1">
-      <c r="A939" s="4"/>
+      <c r="A939" s="3"/>
     </row>
     <row r="940" spans="1:1">
-      <c r="A940" s="4"/>
+      <c r="A940" s="3"/>
     </row>
     <row r="941" spans="1:1">
-      <c r="A941" s="4"/>
+      <c r="A941" s="3"/>
     </row>
     <row r="942" spans="1:1">
-      <c r="A942" s="4"/>
+      <c r="A942" s="3"/>
     </row>
     <row r="943" spans="1:1">
-      <c r="A943" s="4"/>
+      <c r="A943" s="3"/>
     </row>
     <row r="944" spans="1:1">
-      <c r="A944" s="4"/>
+      <c r="A944" s="3"/>
     </row>
     <row r="945" spans="1:1">
-      <c r="A945" s="4"/>
+      <c r="A945" s="3"/>
     </row>
     <row r="946" spans="1:1">
-      <c r="A946" s="4"/>
+      <c r="A946" s="3"/>
     </row>
     <row r="947" spans="1:1">
-      <c r="A947" s="4"/>
+      <c r="A947" s="3"/>
     </row>
     <row r="948" spans="1:1">
-      <c r="A948" s="4"/>
+      <c r="A948" s="3"/>
     </row>
     <row r="949" spans="1:1">
-      <c r="A949" s="4"/>
+      <c r="A949" s="3"/>
     </row>
     <row r="950" spans="1:1">
-      <c r="A950" s="4"/>
+      <c r="A950" s="3"/>
     </row>
     <row r="951" spans="1:1">
-      <c r="A951" s="4"/>
+      <c r="A951" s="3"/>
     </row>
     <row r="952" spans="1:1">
-      <c r="A952" s="4"/>
+      <c r="A952" s="3"/>
     </row>
     <row r="953" spans="1:1">
-      <c r="A953" s="4"/>
+      <c r="A953" s="3"/>
     </row>
     <row r="954" spans="1:1">
-      <c r="A954" s="4"/>
+      <c r="A954" s="3"/>
     </row>
     <row r="955" spans="1:1">
-      <c r="A955" s="4"/>
+      <c r="A955" s="3"/>
     </row>
     <row r="956" spans="1:1">
-      <c r="A956" s="4"/>
+      <c r="A956" s="3"/>
     </row>
     <row r="957" spans="1:1">
-      <c r="A957" s="4"/>
+      <c r="A957" s="3"/>
     </row>
     <row r="958" spans="1:1">
-      <c r="A958" s="4"/>
+      <c r="A958" s="3"/>
     </row>
     <row r="959" spans="1:1">
-      <c r="A959" s="4"/>
+      <c r="A959" s="3"/>
     </row>
     <row r="960" spans="1:1">
-      <c r="A960" s="4"/>
+      <c r="A960" s="3"/>
     </row>
     <row r="961" spans="1:1">
-      <c r="A961" s="4"/>
+      <c r="A961" s="3"/>
     </row>
     <row r="962" spans="1:1">
-      <c r="A962" s="4"/>
+      <c r="A962" s="3"/>
     </row>
     <row r="963" spans="1:1">
-      <c r="A963" s="4"/>
+      <c r="A963" s="3"/>
     </row>
     <row r="964" spans="1:1">
-      <c r="A964" s="4"/>
+      <c r="A964" s="3"/>
     </row>
     <row r="965" spans="1:1">
-      <c r="A965" s="4"/>
+      <c r="A965" s="3"/>
     </row>
     <row r="966" spans="1:1">
-      <c r="A966" s="4"/>
+      <c r="A966" s="3"/>
     </row>
     <row r="967" spans="1:1">
-      <c r="A967" s="4"/>
+      <c r="A967" s="3"/>
     </row>
     <row r="968" spans="1:1">
-      <c r="A968" s="4"/>
+      <c r="A968" s="3"/>
     </row>
     <row r="969" spans="1:1">
-      <c r="A969" s="4"/>
+      <c r="A969" s="3"/>
     </row>
     <row r="970" spans="1:1">
-      <c r="A970" s="4"/>
+      <c r="A970" s="3"/>
     </row>
     <row r="971" spans="1:1">
-      <c r="A971" s="4"/>
+      <c r="A971" s="3"/>
     </row>
     <row r="972" spans="1:1">
-      <c r="A972" s="4"/>
+      <c r="A972" s="3"/>
     </row>
     <row r="973" spans="1:1">
-      <c r="A973" s="4"/>
+      <c r="A973" s="3"/>
     </row>
     <row r="974" spans="1:1">
-      <c r="A974" s="4"/>
+      <c r="A974" s="3"/>
     </row>
     <row r="975" spans="1:1">
-      <c r="A975" s="4"/>
+      <c r="A975" s="3"/>
     </row>
     <row r="976" spans="1:1">
-      <c r="A976" s="4"/>
+      <c r="A976" s="3"/>
     </row>
     <row r="977" spans="1:1">
-      <c r="A977" s="4"/>
+      <c r="A977" s="3"/>
     </row>
     <row r="978" spans="1:1">
-      <c r="A978" s="4"/>
+      <c r="A978" s="3"/>
     </row>
     <row r="979" spans="1:1">
-      <c r="A979" s="4"/>
+      <c r="A979" s="3"/>
     </row>
     <row r="980" spans="1:1">
-      <c r="A980" s="4"/>
+      <c r="A980" s="3"/>
     </row>
     <row r="981" spans="1:1">
-      <c r="A981" s="4"/>
+      <c r="A981" s="3"/>
     </row>
     <row r="982" spans="1:1">
-      <c r="A982" s="4"/>
+      <c r="A982" s="3"/>
     </row>
     <row r="983" spans="1:1">
-      <c r="A983" s="4"/>
+      <c r="A983" s="3"/>
     </row>
     <row r="984" spans="1:1">
-      <c r="A984" s="4"/>
+      <c r="A984" s="3"/>
     </row>
     <row r="985" spans="1:1">
-      <c r="A985" s="4"/>
+      <c r="A985" s="3"/>
     </row>
     <row r="986" spans="1:1">
-      <c r="A986" s="4"/>
+      <c r="A986" s="3"/>
     </row>
     <row r="987" spans="1:1">
-      <c r="A987" s="4"/>
+      <c r="A987" s="3"/>
     </row>
     <row r="988" spans="1:1">
-      <c r="A988" s="4"/>
+      <c r="A988" s="3"/>
     </row>
     <row r="989" spans="1:1">
-      <c r="A989" s="4"/>
+      <c r="A989" s="3"/>
     </row>
     <row r="990" spans="1:1">
-      <c r="A990" s="4"/>
+      <c r="A990" s="3"/>
     </row>
     <row r="991" spans="1:1">
-      <c r="A991" s="4"/>
+      <c r="A991" s="3"/>
     </row>
     <row r="992" spans="1:1">
-      <c r="A992" s="4"/>
+      <c r="A992" s="3"/>
     </row>
     <row r="993" spans="1:1">
-      <c r="A993" s="4"/>
+      <c r="A993" s="3"/>
     </row>
     <row r="994" spans="1:1">
-      <c r="A994" s="4"/>
+      <c r="A994" s="3"/>
     </row>
     <row r="995" spans="1:1">
-      <c r="A995" s="4"/>
+      <c r="A995" s="3"/>
     </row>
     <row r="996" spans="1:1">
-      <c r="A996" s="4"/>
+      <c r="A996" s="3"/>
     </row>
     <row r="997" spans="1:1">
-      <c r="A997" s="4"/>
+      <c r="A997" s="3"/>
     </row>
     <row r="998" spans="1:1">
-      <c r="A998" s="4"/>
+      <c r="A998" s="3"/>
     </row>
     <row r="999" spans="1:1">
-      <c r="A999" s="4"/>
+      <c r="A999" s="3"/>
     </row>
     <row r="1000" spans="1:1">
-      <c r="A1000" s="4"/>
+      <c r="A1000" s="3"/>
     </row>
     <row r="1001" spans="1:1">
-      <c r="A1001" s="4"/>
+      <c r="A1001" s="3"/>
     </row>
     <row r="1002" spans="1:1">
-      <c r="A1002" s="4"/>
+      <c r="A1002" s="3"/>
     </row>
     <row r="1003" spans="1:1">
-      <c r="A1003" s="4"/>
+      <c r="A1003" s="3"/>
     </row>
     <row r="1004" spans="1:1">
-      <c r="A1004" s="4"/>
+      <c r="A1004" s="3"/>
     </row>
     <row r="1005" spans="1:1">
-      <c r="A1005" s="4"/>
+      <c r="A1005" s="3"/>
     </row>
     <row r="1006" spans="1:1">
-      <c r="A1006" s="4"/>
+      <c r="A1006" s="3"/>
     </row>
     <row r="1007" spans="1:1">
-      <c r="A1007" s="4"/>
+      <c r="A1007" s="3"/>
     </row>
     <row r="1008" spans="1:1">
-      <c r="A1008" s="4"/>
+      <c r="A1008" s="3"/>
     </row>
     <row r="1009" spans="1:1">
-      <c r="A1009" s="4"/>
+      <c r="A1009" s="3"/>
     </row>
     <row r="1010" spans="1:1">
-      <c r="A1010" s="4"/>
+      <c r="A1010" s="3"/>
     </row>
     <row r="1011" spans="1:1">
-      <c r="A1011" s="4"/>
+      <c r="A1011" s="3"/>
     </row>
     <row r="1012" spans="1:1">
-      <c r="A1012" s="4"/>
+      <c r="A1012" s="3"/>
     </row>
     <row r="1013" spans="1:1">
-      <c r="A1013" s="4"/>
+      <c r="A1013" s="3"/>
     </row>
     <row r="1014" spans="1:1">
-      <c r="A1014" s="4"/>
+      <c r="A1014" s="3"/>
     </row>
     <row r="1015" spans="1:1">
-      <c r="A1015" s="4"/>
+      <c r="A1015" s="3"/>
     </row>
     <row r="1016" spans="1:1">
-      <c r="A1016" s="4"/>
+      <c r="A1016" s="3"/>
     </row>
     <row r="1017" spans="1:1">
-      <c r="A1017" s="4"/>
+      <c r="A1017" s="3"/>
     </row>
     <row r="1018" spans="1:1">
-      <c r="A1018" s="4"/>
+      <c r="A1018" s="3"/>
     </row>
     <row r="1019" spans="1:1">
-      <c r="A1019" s="4"/>
+      <c r="A1019" s="3"/>
     </row>
     <row r="1020" spans="1:1">
-      <c r="A1020" s="4"/>
+      <c r="A1020" s="3"/>
     </row>
     <row r="1021" spans="1:1">
-      <c r="A1021" s="4"/>
+      <c r="A1021" s="3"/>
     </row>
     <row r="1022" spans="1:1">
-      <c r="A1022" s="4"/>
+      <c r="A1022" s="3"/>
     </row>
     <row r="1023" spans="1:1">
-      <c r="A1023" s="4"/>
+      <c r="A1023" s="3"/>
     </row>
     <row r="1024" spans="1:1">
-      <c r="A1024" s="4"/>
+      <c r="A1024" s="3"/>
     </row>
     <row r="1025" spans="1:1">
-      <c r="A1025" s="4"/>
+      <c r="A1025" s="3"/>
     </row>
     <row r="1026" spans="1:1">
-      <c r="A1026" s="4"/>
+      <c r="A1026" s="3"/>
     </row>
     <row r="1027" spans="1:1">
-      <c r="A1027" s="4"/>
+      <c r="A1027" s="3"/>
     </row>
     <row r="1028" spans="1:1">
-      <c r="A1028" s="4"/>
+      <c r="A1028" s="3"/>
     </row>
     <row r="1029" spans="1:1">
-      <c r="A1029" s="4"/>
+      <c r="A1029" s="3"/>
     </row>
     <row r="1030" spans="1:1">
-      <c r="A1030" s="4"/>
+      <c r="A1030" s="3"/>
     </row>
     <row r="1031" spans="1:1">
-      <c r="A1031" s="4"/>
+      <c r="A1031" s="3"/>
     </row>
     <row r="1032" spans="1:1">
-      <c r="A1032" s="4"/>
+      <c r="A1032" s="3"/>
     </row>
     <row r="1033" spans="1:1">
-      <c r="A1033" s="4"/>
+      <c r="A1033" s="3"/>
     </row>
     <row r="1034" spans="1:1">
-      <c r="A1034" s="4"/>
+      <c r="A1034" s="3"/>
     </row>
     <row r="1035" spans="1:1">
-      <c r="A1035" s="4"/>
+      <c r="A1035" s="3"/>
     </row>
     <row r="1036" spans="1:1">
-      <c r="A1036" s="4"/>
+      <c r="A1036" s="3"/>
     </row>
     <row r="1037" spans="1:1">
-      <c r="A1037" s="4"/>
+      <c r="A1037" s="3"/>
     </row>
     <row r="1038" spans="1:1">
-      <c r="A1038" s="4"/>
+      <c r="A1038" s="3"/>
     </row>
     <row r="1039" spans="1:1">
-      <c r="A1039" s="4"/>
+      <c r="A1039" s="3"/>
     </row>
     <row r="1040" spans="1:1">
-      <c r="A1040" s="4"/>
+      <c r="A1040" s="3"/>
     </row>
     <row r="1041" spans="1:1">
-      <c r="A1041" s="4"/>
+      <c r="A1041" s="3"/>
     </row>
     <row r="1042" spans="1:1">
-      <c r="A1042" s="4"/>
+      <c r="A1042" s="3"/>
     </row>
     <row r="1043" spans="1:1">
-      <c r="A1043" s="4"/>
+      <c r="A1043" s="3"/>
     </row>
     <row r="1044" spans="1:1">
-      <c r="A1044" s="4"/>
+      <c r="A1044" s="3"/>
     </row>
     <row r="1045" spans="1:1">
-      <c r="A1045" s="4"/>
+      <c r="A1045" s="3"/>
     </row>
     <row r="1046" spans="1:1">
-      <c r="A1046" s="4"/>
+      <c r="A1046" s="3"/>
     </row>
     <row r="1047" spans="1:1">
-      <c r="A1047" s="4"/>
+      <c r="A1047" s="3"/>
     </row>
     <row r="1048" spans="1:1">
-      <c r="A1048" s="4"/>
+      <c r="A1048" s="3"/>
     </row>
     <row r="1049" spans="1:1">
-      <c r="A1049" s="4"/>
+      <c r="A1049" s="3"/>
     </row>
     <row r="1050" spans="1:1">
-      <c r="A1050" s="4"/>
+      <c r="A1050" s="3"/>
     </row>
     <row r="1051" spans="1:1">
-      <c r="A1051" s="4"/>
+      <c r="A1051" s="3"/>
     </row>
     <row r="1052" spans="1:1">
-      <c r="A1052" s="4"/>
+      <c r="A1052" s="3"/>
     </row>
     <row r="1053" spans="1:1">
-      <c r="A1053" s="4"/>
+      <c r="A1053" s="3"/>
     </row>
     <row r="1054" spans="1:1">
-      <c r="A1054" s="4"/>
+      <c r="A1054" s="3"/>
     </row>
     <row r="1055" spans="1:1">
-      <c r="A1055" s="4"/>
+      <c r="A1055" s="3"/>
     </row>
     <row r="1056" spans="1:1">
-      <c r="A1056" s="4"/>
+      <c r="A1056" s="3"/>
     </row>
     <row r="1057" spans="1:1">
-      <c r="A1057" s="4"/>
+      <c r="A1057" s="3"/>
     </row>
     <row r="1058" spans="1:1">
-      <c r="A1058" s="4"/>
+      <c r="A1058" s="3"/>
     </row>
     <row r="1059" spans="1:1">
-      <c r="A1059" s="4"/>
+      <c r="A1059" s="3"/>
     </row>
     <row r="1060" spans="1:1">
-      <c r="A1060" s="4"/>
+      <c r="A1060" s="3"/>
     </row>
     <row r="1061" spans="1:1">
-      <c r="A1061" s="4"/>
+      <c r="A1061" s="3"/>
     </row>
     <row r="1062" spans="1:1">
-      <c r="A1062" s="4"/>
+      <c r="A1062" s="3"/>
     </row>
     <row r="1063" spans="1:1">
-      <c r="A1063" s="4"/>
+      <c r="A1063" s="3"/>
     </row>
     <row r="1064" spans="1:1">
-      <c r="A1064" s="4"/>
+      <c r="A1064" s="3"/>
     </row>
     <row r="1065" spans="1:1">
-      <c r="A1065" s="4"/>
+      <c r="A1065" s="3"/>
     </row>
     <row r="1066" spans="1:1">
-      <c r="A1066" s="4"/>
+      <c r="A1066" s="3"/>
     </row>
     <row r="1067" spans="1:1">
-      <c r="A1067" s="4"/>
+      <c r="A1067" s="3"/>
     </row>
     <row r="1068" spans="1:1">
-      <c r="A1068" s="4"/>
+      <c r="A1068" s="3"/>
     </row>
     <row r="1069" spans="1:1">
-      <c r="A1069" s="4"/>
+      <c r="A1069" s="3"/>
     </row>
     <row r="1070" spans="1:1">
-      <c r="A1070" s="4"/>
+      <c r="A1070" s="3"/>
     </row>
     <row r="1071" spans="1:1">
-      <c r="A1071" s="4"/>
+      <c r="A1071" s="3"/>
     </row>
     <row r="1072" spans="1:1">
-      <c r="A1072" s="4"/>
+      <c r="A1072" s="3"/>
     </row>
     <row r="1073" spans="1:1">
-      <c r="A1073" s="4"/>
+      <c r="A1073" s="3"/>
     </row>
     <row r="1074" spans="1:1">
-      <c r="A1074" s="4"/>
+      <c r="A1074" s="3"/>
     </row>
     <row r="1075" spans="1:1">
-      <c r="A1075" s="4"/>
+      <c r="A1075" s="3"/>
     </row>
     <row r="1076" spans="1:1">
-      <c r="A1076" s="4"/>
+      <c r="A1076" s="3"/>
     </row>
     <row r="1077" spans="1:1">
-      <c r="A1077" s="4"/>
+      <c r="A1077" s="3"/>
     </row>
     <row r="1078" spans="1:1">
-      <c r="A1078" s="4"/>
+      <c r="A1078" s="3"/>
     </row>
     <row r="1079" spans="1:1">
-      <c r="A1079" s="4"/>
+      <c r="A1079" s="3"/>
     </row>
     <row r="1080" spans="1:1">
-      <c r="A1080" s="4"/>
+      <c r="A1080" s="3"/>
     </row>
     <row r="1081" spans="1:1">
-      <c r="A1081" s="4"/>
+      <c r="A1081" s="3"/>
     </row>
     <row r="1082" spans="1:1">
-      <c r="A1082" s="4"/>
+      <c r="A1082" s="3"/>
     </row>
     <row r="1083" spans="1:1">
-      <c r="A1083" s="4"/>
+      <c r="A1083" s="3"/>
     </row>
     <row r="1084" spans="1:1">
-      <c r="A1084" s="4"/>
+      <c r="A1084" s="3"/>
     </row>
     <row r="1085" spans="1:1">
-      <c r="A1085" s="4"/>
+      <c r="A1085" s="3"/>
     </row>
     <row r="1086" spans="1:1">
-      <c r="A1086" s="4"/>
+      <c r="A1086" s="3"/>
     </row>
     <row r="1087" spans="1:1">
-      <c r="A1087" s="4"/>
+      <c r="A1087" s="3"/>
     </row>
     <row r="1088" spans="1:1">
-      <c r="A1088" s="4"/>
+      <c r="A1088" s="3"/>
     </row>
     <row r="1089" spans="1:1">
-      <c r="A1089" s="4"/>
+      <c r="A1089" s="3"/>
     </row>
     <row r="1090" spans="1:1">
-      <c r="A1090" s="4"/>
+      <c r="A1090" s="3"/>
     </row>
     <row r="1091" spans="1:1">
-      <c r="A1091" s="4"/>
+      <c r="A1091" s="3"/>
     </row>
     <row r="1092" spans="1:1">
-      <c r="A1092" s="4"/>
+      <c r="A1092" s="3"/>
     </row>
     <row r="1093" spans="1:1">
-      <c r="A1093" s="4"/>
+      <c r="A1093" s="3"/>
     </row>
     <row r="1094" spans="1:1">
-      <c r="A1094" s="4"/>
+      <c r="A1094" s="3"/>
     </row>
     <row r="1095" spans="1:1">
-      <c r="A1095" s="4"/>
+      <c r="A1095" s="3"/>
     </row>
     <row r="1096" spans="1:1">
-      <c r="A1096" s="4"/>
+      <c r="A1096" s="3"/>
     </row>
     <row r="1097" spans="1:1">
-      <c r="A1097" s="4"/>
+      <c r="A1097" s="3"/>
     </row>
     <row r="1098" spans="1:1">
-      <c r="A1098" s="4"/>
+      <c r="A1098" s="3"/>
     </row>
     <row r="1099" spans="1:1">
-      <c r="A1099" s="4"/>
+      <c r="A1099" s="3"/>
     </row>
     <row r="1100" spans="1:1">
-      <c r="A1100" s="4"/>
+      <c r="A1100" s="3"/>
     </row>
     <row r="1101" spans="1:1">
-      <c r="A1101" s="4"/>
+      <c r="A1101" s="3"/>
     </row>
     <row r="1102" spans="1:1">
-      <c r="A1102" s="4"/>
+      <c r="A1102" s="3"/>
     </row>
     <row r="1103" spans="1:1">
-      <c r="A1103" s="4"/>
+      <c r="A1103" s="3"/>
     </row>
     <row r="1104" spans="1:1">
-      <c r="A1104" s="4"/>
+      <c r="A1104" s="3"/>
     </row>
     <row r="1105" spans="1:1">
-      <c r="A1105" s="4"/>
+      <c r="A1105" s="3"/>
     </row>
     <row r="1106" spans="1:1">
-      <c r="A1106" s="4"/>
+      <c r="A1106" s="3"/>
     </row>
     <row r="1107" spans="1:1">
-      <c r="A1107" s="4"/>
+      <c r="A1107" s="3"/>
     </row>
     <row r="1108" spans="1:1">
-      <c r="A1108" s="4"/>
+      <c r="A1108" s="3"/>
     </row>
     <row r="1109" spans="1:1">
-      <c r="A1109" s="4"/>
+      <c r="A1109" s="3"/>
     </row>
     <row r="1110" spans="1:1">
-      <c r="A1110" s="4"/>
+      <c r="A1110" s="3"/>
     </row>
     <row r="1111" spans="1:1">
-      <c r="A1111" s="4"/>
+      <c r="A1111" s="3"/>
     </row>
     <row r="1112" spans="1:1">
-      <c r="A1112" s="4"/>
+      <c r="A1112" s="3"/>
     </row>
     <row r="1113" spans="1:1">
-      <c r="A1113" s="4"/>
+      <c r="A1113" s="3"/>
     </row>
     <row r="1114" spans="1:1">
-      <c r="A1114" s="4"/>
+      <c r="A1114" s="3"/>
     </row>
     <row r="1115" spans="1:1">
-      <c r="A1115" s="4"/>
+      <c r="A1115" s="3"/>
     </row>
     <row r="1116" spans="1:1">
-      <c r="A1116" s="4"/>
+      <c r="A1116" s="3"/>
     </row>
     <row r="1117" spans="1:1">
-      <c r="A1117" s="4"/>
+      <c r="A1117" s="3"/>
     </row>
     <row r="1118" spans="1:1">
-      <c r="A1118" s="4"/>
+      <c r="A1118" s="3"/>
     </row>
     <row r="1119" spans="1:1">
-      <c r="A1119" s="4"/>
+      <c r="A1119" s="3"/>
     </row>
     <row r="1120" spans="1:1">
-      <c r="A1120" s="4"/>
+      <c r="A1120" s="3"/>
     </row>
     <row r="1121" spans="1:1">
-      <c r="A1121" s="4"/>
+      <c r="A1121" s="3"/>
     </row>
     <row r="1122" spans="1:1">
-      <c r="A1122" s="4"/>
+      <c r="A1122" s="3"/>
     </row>
     <row r="1123" spans="1:1">
-      <c r="A1123" s="4"/>
+      <c r="A1123" s="3"/>
     </row>
     <row r="1124" spans="1:1">
-      <c r="A1124" s="4"/>
+      <c r="A1124" s="3"/>
     </row>
     <row r="1125" spans="1:1">
-      <c r="A1125" s="4"/>
+      <c r="A1125" s="3"/>
     </row>
     <row r="1126" spans="1:1">
-      <c r="A1126" s="4"/>
+      <c r="A1126" s="3"/>
     </row>
     <row r="1127" spans="1:1">
-      <c r="A1127" s="4"/>
+      <c r="A1127" s="3"/>
     </row>
     <row r="1128" spans="1:1">
-      <c r="A1128" s="4"/>
+      <c r="A1128" s="3"/>
     </row>
     <row r="1129" spans="1:1">
-      <c r="A1129" s="4"/>
+      <c r="A1129" s="3"/>
     </row>
     <row r="1130" spans="1:1">
-      <c r="A1130" s="4"/>
+      <c r="A1130" s="3"/>
     </row>
     <row r="1131" spans="1:1">
-      <c r="A1131" s="4"/>
+      <c r="A1131" s="3"/>
     </row>
     <row r="1132" spans="1:1">
-      <c r="A1132" s="4"/>
+      <c r="A1132" s="3"/>
     </row>
     <row r="1133" spans="1:1">
-      <c r="A1133" s="4"/>
+      <c r="A1133" s="3"/>
     </row>
     <row r="1134" spans="1:1">
-      <c r="A1134" s="4"/>
+      <c r="A1134" s="3"/>
     </row>
     <row r="1135" spans="1:1">
-      <c r="A1135" s="4"/>
+      <c r="A1135" s="3"/>
     </row>
     <row r="1136" spans="1:1">
-      <c r="A1136" s="4"/>
+      <c r="A1136" s="3"/>
     </row>
     <row r="1137" spans="1:1">
-      <c r="A1137" s="4"/>
+      <c r="A1137" s="3"/>
     </row>
     <row r="1138" spans="1:1">
-      <c r="A1138" s="4"/>
+      <c r="A1138" s="3"/>
     </row>
     <row r="1139" spans="1:1">
-      <c r="A1139" s="4"/>
+      <c r="A1139" s="3"/>
     </row>
     <row r="1140" spans="1:1">
-      <c r="A1140" s="4"/>
+      <c r="A1140" s="3"/>
     </row>
     <row r="1141" spans="1:1">
-      <c r="A1141" s="4"/>
+      <c r="A1141" s="3"/>
     </row>
     <row r="1142" spans="1:1">
-      <c r="A1142" s="4"/>
+      <c r="A1142" s="3"/>
     </row>
     <row r="1143" spans="1:1">
-      <c r="A1143" s="4"/>
+      <c r="A1143" s="3"/>
     </row>
     <row r="1144" spans="1:1">
-      <c r="A1144" s="4"/>
+      <c r="A1144" s="3"/>
     </row>
     <row r="1145" spans="1:1">
-      <c r="A1145" s="4"/>
+      <c r="A1145" s="3"/>
     </row>
     <row r="1146" spans="1:1">
-      <c r="A1146" s="4"/>
+      <c r="A1146" s="3"/>
     </row>
     <row r="1147" spans="1:1">
-      <c r="A1147" s="4"/>
+      <c r="A1147" s="3"/>
     </row>
     <row r="1148" spans="1:1">
-      <c r="A1148" s="4"/>
+      <c r="A1148" s="3"/>
     </row>
     <row r="1149" spans="1:1">
-      <c r="A1149" s="4"/>
+      <c r="A1149" s="3"/>
     </row>
     <row r="1150" spans="1:1">
-      <c r="A1150" s="4"/>
+      <c r="A1150" s="3"/>
     </row>
     <row r="1151" spans="1:1">
-      <c r="A1151" s="4"/>
+      <c r="A1151" s="3"/>
     </row>
     <row r="1152" spans="1:1">
-      <c r="A1152" s="4"/>
+      <c r="A1152" s="3"/>
     </row>
     <row r="1153" spans="1:1">
-      <c r="A1153" s="4"/>
+      <c r="A1153" s="3"/>
     </row>
     <row r="1154" spans="1:1">
-      <c r="A1154" s="4"/>
+      <c r="A1154" s="3"/>
     </row>
     <row r="1155" spans="1:1">
-      <c r="A1155" s="4"/>
+      <c r="A1155" s="3"/>
     </row>
     <row r="1156" spans="1:1">
-      <c r="A1156" s="4"/>
+      <c r="A1156" s="3"/>
     </row>
     <row r="1157" spans="1:1">
-      <c r="A1157" s="4"/>
+      <c r="A1157" s="3"/>
     </row>
     <row r="1158" spans="1:1">
-      <c r="A1158" s="4"/>
+      <c r="A1158" s="3"/>
     </row>
     <row r="1159" spans="1:1">
-      <c r="A1159" s="4"/>
+      <c r="A1159" s="3"/>
     </row>
     <row r="1160" spans="1:1">
-      <c r="A1160" s="4"/>
+      <c r="A1160" s="3"/>
     </row>
     <row r="1161" spans="1:1">
-      <c r="A1161" s="4"/>
+      <c r="A1161" s="3"/>
     </row>
     <row r="1162" spans="1:1">
-      <c r="A1162" s="4"/>
+      <c r="A1162" s="3"/>
     </row>
     <row r="1163" spans="1:1">
-      <c r="A1163" s="4"/>
+      <c r="A1163" s="3"/>
     </row>
     <row r="1164" spans="1:1">
-      <c r="A1164" s="4"/>
+      <c r="A1164" s="3"/>
     </row>
     <row r="1165" spans="1:1">
-      <c r="A1165" s="4"/>
+      <c r="A1165" s="3"/>
     </row>
     <row r="1166" spans="1:1">
-      <c r="A1166" s="4"/>
+      <c r="A1166" s="3"/>
     </row>
     <row r="1167" spans="1:1">
-      <c r="A1167" s="4"/>
+      <c r="A1167" s="3"/>
     </row>
     <row r="1168" spans="1:1">
-      <c r="A1168" s="4"/>
+      <c r="A1168" s="3"/>
     </row>
     <row r="1169" spans="1:1">
-      <c r="A1169" s="4"/>
+      <c r="A1169" s="3"/>
     </row>
     <row r="1170" spans="1:1">
-      <c r="A1170" s="4"/>
+      <c r="A1170" s="3"/>
     </row>
     <row r="1171" spans="1:1">
-      <c r="A1171" s="4"/>
+      <c r="A1171" s="3"/>
     </row>
     <row r="1172" spans="1:1">
-      <c r="A1172" s="4"/>
+      <c r="A1172" s="3"/>
     </row>
     <row r="1173" spans="1:1">
-      <c r="A1173" s="4"/>
+      <c r="A1173" s="3"/>
     </row>
     <row r="1174" spans="1:1">
-      <c r="A1174" s="4"/>
+      <c r="A1174" s="3"/>
     </row>
     <row r="1175" spans="1:1">
-      <c r="A1175" s="4"/>
+      <c r="A1175" s="3"/>
     </row>
     <row r="1176" spans="1:1">
-      <c r="A1176" s="4"/>
+      <c r="A1176" s="3"/>
     </row>
     <row r="1177" spans="1:1">
-      <c r="A1177" s="4"/>
+      <c r="A1177" s="3"/>
     </row>
     <row r="1178" spans="1:1">
-      <c r="A1178" s="4"/>
+      <c r="A1178" s="3"/>
     </row>
     <row r="1179" spans="1:1">
-      <c r="A1179" s="4"/>
+      <c r="A1179" s="3"/>
     </row>
     <row r="1180" spans="1:1">
-      <c r="A1180" s="4"/>
+      <c r="A1180" s="3"/>
     </row>
     <row r="1181" spans="1:1">
-      <c r="A1181" s="4"/>
+      <c r="A1181" s="3"/>
     </row>
     <row r="1182" spans="1:1">
-      <c r="A1182" s="4"/>
+      <c r="A1182" s="3"/>
     </row>
     <row r="1183" spans="1:1">
-      <c r="A1183" s="4"/>
+      <c r="A1183" s="3"/>
     </row>
     <row r="1184" spans="1:1">
-      <c r="A1184" s="4"/>
+      <c r="A1184" s="3"/>
     </row>
     <row r="1185" spans="1:1">
-      <c r="A1185" s="4"/>
+      <c r="A1185" s="3"/>
     </row>
     <row r="1186" spans="1:1">
-      <c r="A1186" s="4"/>
+      <c r="A1186" s="3"/>
     </row>
     <row r="1187" spans="1:1">
-      <c r="A1187" s="4"/>
+      <c r="A1187" s="3"/>
     </row>
     <row r="1188" spans="1:1">
-      <c r="A1188" s="4"/>
+      <c r="A1188" s="3"/>
     </row>
     <row r="1189" spans="1:1">
-      <c r="A1189" s="4"/>
+      <c r="A1189" s="3"/>
     </row>
     <row r="1190" spans="1:1">
-      <c r="A1190" s="4"/>
+      <c r="A1190" s="3"/>
     </row>
     <row r="1191" spans="1:1">
-      <c r="A1191" s="4"/>
+      <c r="A1191" s="3"/>
     </row>
     <row r="1192" spans="1:1">
-      <c r="A1192" s="4"/>
+      <c r="A1192" s="3"/>
     </row>
     <row r="1193" spans="1:1">
-      <c r="A1193" s="4"/>
+      <c r="A1193" s="3"/>
     </row>
     <row r="1194" spans="1:1">
-      <c r="A1194" s="4"/>
+      <c r="A1194" s="3"/>
     </row>
     <row r="1195" spans="1:1">
-      <c r="A1195" s="4"/>
+      <c r="A1195" s="3"/>
     </row>
     <row r="1196" spans="1:1">
-      <c r="A1196" s="4"/>
+      <c r="A1196" s="3"/>
     </row>
     <row r="1197" spans="1:1">
-      <c r="A1197" s="4"/>
+      <c r="A1197" s="3"/>
     </row>
     <row r="1198" spans="1:1">
-      <c r="A1198" s="4"/>
+      <c r="A1198" s="3"/>
     </row>
     <row r="1199" spans="1:1">
-      <c r="A1199" s="4"/>
+      <c r="A1199" s="3"/>
     </row>
     <row r="1200" spans="1:1">
-      <c r="A1200" s="4"/>
+      <c r="A1200" s="3"/>
     </row>
     <row r="1201" spans="1:1">
-      <c r="A1201" s="4"/>
+      <c r="A1201" s="3"/>
     </row>
     <row r="1202" spans="1:1">
-      <c r="A1202" s="4"/>
+      <c r="A1202" s="3"/>
     </row>
     <row r="1203" spans="1:1">
-      <c r="A1203" s="4"/>
+      <c r="A1203" s="3"/>
     </row>
     <row r="1204" spans="1:1">
-      <c r="A1204" s="4"/>
+      <c r="A1204" s="3"/>
     </row>
     <row r="1205" spans="1:1">
-      <c r="A1205" s="4"/>
+      <c r="A1205" s="3"/>
     </row>
     <row r="1206" spans="1:1">
-      <c r="A1206" s="4"/>
+      <c r="A1206" s="3"/>
     </row>
     <row r="1207" spans="1:1">
-      <c r="A1207" s="4"/>
+      <c r="A1207" s="3"/>
     </row>
     <row r="1208" spans="1:1">
-      <c r="A1208" s="4"/>
+      <c r="A1208" s="3"/>
     </row>
     <row r="1209" spans="1:1">
-      <c r="A1209" s="4"/>
+      <c r="A1209" s="3"/>
     </row>
     <row r="1210" spans="1:1">
-      <c r="A1210" s="4"/>
+      <c r="A1210" s="3"/>
     </row>
     <row r="1211" spans="1:1">
-      <c r="A1211" s="4"/>
+      <c r="A1211" s="3"/>
     </row>
     <row r="1212" spans="1:1">
-      <c r="A1212" s="4"/>
+      <c r="A1212" s="3"/>
     </row>
     <row r="1213" spans="1:1">
-      <c r="A1213" s="4"/>
+      <c r="A1213" s="3"/>
     </row>
     <row r="1214" spans="1:1">
-      <c r="A1214" s="4"/>
+      <c r="A1214" s="3"/>
     </row>
     <row r="1215" spans="1:1">
-      <c r="A1215" s="4"/>
+      <c r="A1215" s="3"/>
     </row>
     <row r="1216" spans="1:1">
-      <c r="A1216" s="4"/>
+      <c r="A1216" s="3"/>
     </row>
     <row r="1217" spans="1:1">
-      <c r="A1217" s="4"/>
+      <c r="A1217" s="3"/>
     </row>
     <row r="1218" spans="1:1">
-      <c r="A1218" s="4"/>
+      <c r="A1218" s="3"/>
     </row>
     <row r="1219" spans="1:1">
-      <c r="A1219" s="4"/>
+      <c r="A1219" s="3"/>
     </row>
     <row r="1220" spans="1:1">
-      <c r="A1220" s="4"/>
+      <c r="A1220" s="3"/>
     </row>
     <row r="1221" spans="1:1">
-      <c r="A1221" s="4"/>
+      <c r="A1221" s="3"/>
     </row>
     <row r="1222" spans="1:1">
-      <c r="A1222" s="4"/>
+      <c r="A1222" s="3"/>
     </row>
     <row r="1223" spans="1:1">
-      <c r="A1223" s="4"/>
+      <c r="A1223" s="3"/>
     </row>
     <row r="1224" spans="1:1">
-      <c r="A1224" s="4"/>
+      <c r="A1224" s="3"/>
     </row>
     <row r="1225" spans="1:1">
-      <c r="A1225" s="4"/>
+      <c r="A1225" s="3"/>
     </row>
     <row r="1226" spans="1:1">
-      <c r="A1226" s="4"/>
+      <c r="A1226" s="3"/>
     </row>
     <row r="1227" spans="1:1">
-      <c r="A1227" s="4"/>
+      <c r="A1227" s="3"/>
     </row>
     <row r="1228" spans="1:1">
-      <c r="A1228" s="4"/>
+      <c r="A1228" s="3"/>
     </row>
     <row r="1229" spans="1:1">
-      <c r="A1229" s="4"/>
+      <c r="A1229" s="3"/>
     </row>
     <row r="1230" spans="1:1">
-      <c r="A1230" s="4"/>
+      <c r="A1230" s="3"/>
     </row>
     <row r="1231" spans="1:1">
-      <c r="A1231" s="4"/>
+      <c r="A1231" s="3"/>
     </row>
     <row r="1232" spans="1:1">
-      <c r="A1232" s="4"/>
+      <c r="A1232" s="3"/>
     </row>
     <row r="1233" spans="1:1">
-      <c r="A1233" s="4"/>
+      <c r="A1233" s="3"/>
     </row>
     <row r="1234" spans="1:1">
-      <c r="A1234" s="4"/>
+      <c r="A1234" s="3"/>
     </row>
     <row r="1235" spans="1:1">
-      <c r="A1235" s="4"/>
+      <c r="A1235" s="3"/>
     </row>
     <row r="1236" spans="1:1">
-      <c r="A1236" s="4"/>
+      <c r="A1236" s="3"/>
     </row>
     <row r="1237" spans="1:1">
-      <c r="A1237" s="4"/>
+      <c r="A1237" s="3"/>
     </row>
     <row r="1238" spans="1:1">
-      <c r="A1238" s="4"/>
+      <c r="A1238" s="3"/>
     </row>
     <row r="1239" spans="1:1">
-      <c r="A1239" s="4"/>
+      <c r="A1239" s="3"/>
     </row>
     <row r="1240" spans="1:1">
-      <c r="A1240" s="4"/>
+      <c r="A1240" s="3"/>
     </row>
     <row r="1241" spans="1:1">
-      <c r="A1241" s="4"/>
+      <c r="A1241" s="3"/>
     </row>
     <row r="1242" spans="1:1">
-      <c r="A1242" s="4"/>
+      <c r="A1242" s="3"/>
     </row>
     <row r="1243" spans="1:1">
-      <c r="A1243" s="4"/>
+      <c r="A1243" s="3"/>
     </row>
     <row r="1244" spans="1:1">
-      <c r="A1244" s="4"/>
+      <c r="A1244" s="3"/>
     </row>
     <row r="1245" spans="1:1">
-      <c r="A1245" s="4"/>
+      <c r="A1245" s="3"/>
     </row>
     <row r="1246" spans="1:1">
-      <c r="A1246" s="4"/>
+      <c r="A1246" s="3"/>
     </row>
     <row r="1247" spans="1:1">
-      <c r="A1247" s="4"/>
+      <c r="A1247" s="3"/>
     </row>
     <row r="1248" spans="1:1">
-      <c r="A1248" s="4"/>
+      <c r="A1248" s="3"/>
     </row>
     <row r="1249" spans="1:1">
-      <c r="A1249" s="4"/>
+      <c r="A1249" s="3"/>
     </row>
     <row r="1250" spans="1:1">
-      <c r="A1250" s="4"/>
+      <c r="A1250" s="3"/>
     </row>
     <row r="1251" spans="1:1">
-      <c r="A1251" s="4"/>
+      <c r="A1251" s="3"/>
     </row>
     <row r="1252" spans="1:1">
-      <c r="A1252" s="4"/>
+      <c r="A1252" s="3"/>
     </row>
     <row r="1253" spans="1:1">
-      <c r="A1253" s="4"/>
+      <c r="A1253" s="3"/>
     </row>
     <row r="1254" spans="1:1">
-      <c r="A1254" s="4"/>
+      <c r="A1254" s="3"/>
     </row>
     <row r="1255" spans="1:1">
-      <c r="A1255" s="4"/>
+      <c r="A1255" s="3"/>
     </row>
     <row r="1256" spans="1:1">
-      <c r="A1256" s="4"/>
+      <c r="A1256" s="3"/>
     </row>
     <row r="1257" spans="1:1">
-      <c r="A1257" s="4"/>
+      <c r="A1257" s="3"/>
     </row>
     <row r="1258" spans="1:1">
-      <c r="A1258" s="4"/>
+      <c r="A1258" s="3"/>
     </row>
     <row r="1259" spans="1:1">
-      <c r="A1259" s="4"/>
+      <c r="A1259" s="3"/>
     </row>
     <row r="1260" spans="1:1">
-      <c r="A1260" s="4"/>
+      <c r="A1260" s="3"/>
     </row>
     <row r="1261" spans="1:1">
-      <c r="A1261" s="4"/>
+      <c r="A1261" s="3"/>
     </row>
     <row r="1262" spans="1:1">
-      <c r="A1262" s="4"/>
+      <c r="A1262" s="3"/>
     </row>
     <row r="1263" spans="1:1">
-      <c r="A1263" s="4"/>
+      <c r="A1263" s="3"/>
     </row>
     <row r="1264" spans="1:1">
-      <c r="A1264" s="4"/>
+      <c r="A1264" s="3"/>
     </row>
     <row r="1265" spans="1:1">
-      <c r="A1265" s="4"/>
+      <c r="A1265" s="3"/>
     </row>
     <row r="1266" spans="1:1">
-      <c r="A1266" s="4"/>
+      <c r="A1266" s="3"/>
     </row>
     <row r="1267" spans="1:1">
-      <c r="A1267" s="4"/>
+      <c r="A1267" s="3"/>
     </row>
     <row r="1268" spans="1:1">
-      <c r="A1268" s="4"/>
+      <c r="A1268" s="3"/>
     </row>
     <row r="1269" spans="1:1">
-      <c r="A1269" s="4"/>
+      <c r="A1269" s="3"/>
     </row>
     <row r="1270" spans="1:1">
-      <c r="A1270" s="4"/>
+      <c r="A1270" s="3"/>
     </row>
     <row r="1271" spans="1:1">
-      <c r="A1271" s="4"/>
+      <c r="A1271" s="3"/>
     </row>
     <row r="1272" spans="1:1">
-      <c r="A1272" s="4"/>
+      <c r="A1272" s="3"/>
     </row>
     <row r="1273" spans="1:1">
-      <c r="A1273" s="4"/>
+      <c r="A1273" s="3"/>
     </row>
     <row r="1274" spans="1:1">
-      <c r="A1274" s="4"/>
+      <c r="A1274" s="3"/>
     </row>
     <row r="1275" spans="1:1">
-      <c r="A1275" s="4"/>
+      <c r="A1275" s="3"/>
     </row>
     <row r="1276" spans="1:1">
-      <c r="A1276" s="4"/>
+      <c r="A1276" s="3"/>
     </row>
     <row r="1277" spans="1:1">
-      <c r="A1277" s="4"/>
+      <c r="A1277" s="3"/>
     </row>
     <row r="1278" spans="1:1">
-      <c r="A1278" s="4"/>
+      <c r="A1278" s="3"/>
     </row>
     <row r="1279" spans="1:1">
-      <c r="A1279" s="4"/>
+      <c r="A1279" s="3"/>
     </row>
     <row r="1280" spans="1:1">
-      <c r="A1280" s="4"/>
+      <c r="A1280" s="3"/>
     </row>
     <row r="1281" spans="1:1">
-      <c r="A1281" s="4"/>
+      <c r="A1281" s="3"/>
     </row>
     <row r="1282" spans="1:1">
-      <c r="A1282" s="4"/>
+      <c r="A1282" s="3"/>
     </row>
     <row r="1283" spans="1:1">
-      <c r="A1283" s="4"/>
+      <c r="A1283" s="3"/>
     </row>
     <row r="1284" spans="1:1">
-      <c r="A1284" s="4"/>
+      <c r="A1284" s="3"/>
     </row>
     <row r="1285" spans="1:1">
-      <c r="A1285" s="4"/>
+      <c r="A1285" s="3"/>
     </row>
     <row r="1286" spans="1:1">
-      <c r="A1286" s="4"/>
+      <c r="A1286" s="3"/>
     </row>
     <row r="1287" spans="1:1">
-      <c r="A1287" s="4"/>
+      <c r="A1287" s="3"/>
     </row>
     <row r="1288" spans="1:1">
-      <c r="A1288" s="4"/>
+      <c r="A1288" s="3"/>
     </row>
     <row r="1289" spans="1:1">
-      <c r="A1289" s="4"/>
+      <c r="A1289" s="3"/>
     </row>
     <row r="1290" spans="1:1">
-      <c r="A1290" s="4"/>
+      <c r="A1290" s="3"/>
     </row>
     <row r="1291" spans="1:1">
-      <c r="A1291" s="4"/>
+      <c r="A1291" s="3"/>
     </row>
     <row r="1292" spans="1:1">
-      <c r="A1292" s="4"/>
+      <c r="A1292" s="3"/>
     </row>
     <row r="1293" spans="1:1">
-      <c r="A1293" s="4"/>
+      <c r="A1293" s="3"/>
     </row>
     <row r="1294" spans="1:1">
-      <c r="A1294" s="4"/>
+      <c r="A1294" s="3"/>
     </row>
     <row r="1295" spans="1:1">
-      <c r="A1295" s="4"/>
+      <c r="A1295" s="3"/>
     </row>
     <row r="1296" spans="1:1">
-      <c r="A1296" s="4"/>
+      <c r="A1296" s="3"/>
     </row>
     <row r="1297" spans="1:1">
-      <c r="A1297" s="4"/>
+      <c r="A1297" s="3"/>
     </row>
     <row r="1298" spans="1:1">
-      <c r="A1298" s="4"/>
+      <c r="A1298" s="3"/>
     </row>
     <row r="1299" spans="1:1">
-      <c r="A1299" s="4"/>
+      <c r="A1299" s="3"/>
     </row>
     <row r="1300" spans="1:1">
-      <c r="A1300" s="4"/>
+      <c r="A1300" s="3"/>
     </row>
     <row r="1301" spans="1:1">
-      <c r="A1301" s="4"/>
+      <c r="A1301" s="3"/>
     </row>
     <row r="1302" spans="1:1">
-      <c r="A1302" s="4"/>
+      <c r="A1302" s="3"/>
     </row>
     <row r="1303" spans="1:1">
-      <c r="A1303" s="4"/>
+      <c r="A1303" s="3"/>
     </row>
     <row r="1304" spans="1:1">
-      <c r="A1304" s="4"/>
+      <c r="A1304" s="3"/>
     </row>
     <row r="1305" spans="1:1">
-      <c r="A1305" s="4"/>
+      <c r="A1305" s="3"/>
     </row>
     <row r="1306" spans="1:1">
-      <c r="A1306" s="4"/>
+      <c r="A1306" s="3"/>
     </row>
     <row r="1307" spans="1:1">
-      <c r="A1307" s="4"/>
+      <c r="A1307" s="3"/>
     </row>
     <row r="1308" spans="1:1">
-      <c r="A1308" s="4"/>
+      <c r="A1308" s="3"/>
     </row>
     <row r="1309" spans="1:1">
-      <c r="A1309" s="4"/>
+      <c r="A1309" s="3"/>
     </row>
     <row r="1310" spans="1:1">
-      <c r="A1310" s="4"/>
+      <c r="A1310" s="3"/>
     </row>
     <row r="1311" spans="1:1">
-      <c r="A1311" s="4"/>
+      <c r="A1311" s="3"/>
     </row>
     <row r="1312" spans="1:1">
-      <c r="A1312" s="4"/>
+      <c r="A1312" s="3"/>
     </row>
     <row r="1313" spans="1:1">
-      <c r="A1313" s="4"/>
+      <c r="A1313" s="3"/>
     </row>
     <row r="1314" spans="1:1">
-      <c r="A1314" s="4"/>
+      <c r="A1314" s="3"/>
     </row>
     <row r="1315" spans="1:1">
-      <c r="A1315" s="4"/>
+      <c r="A1315" s="3"/>
     </row>
     <row r="1316" spans="1:1">
-      <c r="A1316" s="4"/>
+      <c r="A1316" s="3"/>
     </row>
     <row r="1317" spans="1:1">
-      <c r="A1317" s="4"/>
+      <c r="A1317" s="3"/>
     </row>
     <row r="1318" spans="1:1">
-      <c r="A1318" s="4"/>
+      <c r="A1318" s="3"/>
     </row>
     <row r="1319" spans="1:1">
-      <c r="A1319" s="4"/>
+      <c r="A1319" s="3"/>
     </row>
     <row r="1320" spans="1:1">
-      <c r="A1320" s="4"/>
+      <c r="A1320" s="3"/>
     </row>
     <row r="1321" spans="1:1">
-      <c r="A1321" s="4"/>
+      <c r="A1321" s="3"/>
     </row>
     <row r="1322" spans="1:1">
-      <c r="A1322" s="4"/>
+      <c r="A1322" s="3"/>
     </row>
     <row r="1323" spans="1:1">
-      <c r="A1323" s="4"/>
+      <c r="A1323" s="3"/>
     </row>
     <row r="1324" spans="1:1">
-      <c r="A1324" s="4"/>
+      <c r="A1324" s="3"/>
     </row>
     <row r="1325" spans="1:1">
-      <c r="A1325" s="4"/>
+      <c r="A1325" s="3"/>
     </row>
     <row r="1326" spans="1:1">
-      <c r="A1326" s="4"/>
+      <c r="A1326" s="3"/>
     </row>
     <row r="1327" spans="1:1">
-      <c r="A1327" s="4"/>
+      <c r="A1327" s="3"/>
     </row>
     <row r="1328" spans="1:1">
-      <c r="A1328" s="4"/>
+      <c r="A1328" s="3"/>
     </row>
     <row r="1329" spans="1:1">
-      <c r="A1329" s="4"/>
+      <c r="A1329" s="3"/>
     </row>
     <row r="1330" spans="1:1">
-      <c r="A1330" s="4"/>
+      <c r="A1330" s="3"/>
     </row>
     <row r="1331" spans="1:1">
-      <c r="A1331" s="4"/>
+      <c r="A1331" s="3"/>
     </row>
     <row r="1332" spans="1:1">
-      <c r="A1332" s="4"/>
+      <c r="A1332" s="3"/>
     </row>
     <row r="1333" spans="1:1">
-      <c r="A1333" s="4"/>
+      <c r="A1333" s="3"/>
     </row>
     <row r="1334" spans="1:1">
-      <c r="A1334" s="4"/>
+      <c r="A1334" s="3"/>
     </row>
     <row r="1335" spans="1:1">
-      <c r="A1335" s="4"/>
+      <c r="A1335" s="3"/>
     </row>
     <row r="1336" spans="1:1">
-      <c r="A1336" s="4"/>
+      <c r="A1336" s="3"/>
     </row>
     <row r="1337" spans="1:1">
-      <c r="A1337" s="4"/>
+      <c r="A1337" s="3"/>
     </row>
     <row r="1338" spans="1:1">
-      <c r="A1338" s="4"/>
+      <c r="A1338" s="3"/>
     </row>
     <row r="1339" spans="1:1">
-      <c r="A1339" s="4"/>
+      <c r="A1339" s="3"/>
     </row>
     <row r="1340" spans="1:1">
-      <c r="A1340" s="4"/>
+      <c r="A1340" s="3"/>
     </row>
     <row r="1341" spans="1:1">
-      <c r="A1341" s="4"/>
+      <c r="A1341" s="3"/>
     </row>
     <row r="1342" spans="1:1">
-      <c r="A1342" s="4"/>
+      <c r="A1342" s="3"/>
     </row>
     <row r="1343" spans="1:1">
-      <c r="A1343" s="4"/>
+      <c r="A1343" s="3"/>
     </row>
     <row r="1344" spans="1:1">
-      <c r="A1344" s="4"/>
+      <c r="A1344" s="3"/>
     </row>
     <row r="1345" spans="1:1">
-      <c r="A1345" s="4"/>
+      <c r="A1345" s="3"/>
     </row>
     <row r="1346" spans="1:1">
-      <c r="A1346" s="4"/>
+      <c r="A1346" s="3"/>
     </row>
     <row r="1347" spans="1:1">
-      <c r="A1347" s="4"/>
+      <c r="A1347" s="3"/>
     </row>
     <row r="1348" spans="1:1">
-      <c r="A1348" s="4"/>
+      <c r="A1348" s="3"/>
     </row>
     <row r="1349" spans="1:1">
-      <c r="A1349" s="4"/>
+      <c r="A1349" s="3"/>
     </row>
     <row r="1350" spans="1:1">
-      <c r="A1350" s="4"/>
+      <c r="A1350" s="3"/>
     </row>
     <row r="1351" spans="1:1">
-      <c r="A1351" s="4"/>
+      <c r="A1351" s="3"/>
     </row>
     <row r="1352" spans="1:1">
-      <c r="A1352" s="4"/>
+      <c r="A1352" s="3"/>
     </row>
     <row r="1353" spans="1:1">
-      <c r="A1353" s="4"/>
+      <c r="A1353" s="3"/>
     </row>
     <row r="1354" spans="1:1">
-      <c r="A1354" s="4"/>
+      <c r="A1354" s="3"/>
     </row>
     <row r="1355" spans="1:1">
-      <c r="A1355" s="4"/>
+      <c r="A1355" s="3"/>
     </row>
     <row r="1356" spans="1:1">
-      <c r="A1356" s="4"/>
+      <c r="A1356" s="3"/>
     </row>
     <row r="1357" spans="1:1">
-      <c r="A1357" s="4"/>
+      <c r="A1357" s="3"/>
     </row>
     <row r="1358" spans="1:1">
-      <c r="A1358" s="4"/>
+      <c r="A1358" s="3"/>
     </row>
     <row r="1359" spans="1:1">
-      <c r="A1359" s="4"/>
+      <c r="A1359" s="3"/>
     </row>
     <row r="1360" spans="1:1">
-      <c r="A1360" s="4"/>
+      <c r="A1360" s="3"/>
     </row>
     <row r="1361" spans="1:1">
-      <c r="A1361" s="4"/>
+      <c r="A1361" s="3"/>
     </row>
     <row r="1362" spans="1:1">
-      <c r="A1362" s="4"/>
+      <c r="A1362" s="3"/>
     </row>
     <row r="1363" spans="1:1">
-      <c r="A1363" s="4"/>
+      <c r="A1363" s="3"/>
     </row>
     <row r="1364" spans="1:1">
-      <c r="A1364" s="4"/>
+      <c r="A1364" s="3"/>
     </row>
     <row r="1365" spans="1:1">
-      <c r="A1365" s="4"/>
+      <c r="A1365" s="3"/>
     </row>
     <row r="1366" spans="1:1">
-      <c r="A1366" s="4"/>
+      <c r="A1366" s="3"/>
     </row>
     <row r="1367" spans="1:1">
-      <c r="A1367" s="4"/>
+      <c r="A1367" s="3"/>
     </row>
     <row r="1368" spans="1:1">
-      <c r="A1368" s="4"/>
+      <c r="A1368" s="3"/>
     </row>
     <row r="1369" spans="1:1">
-      <c r="A1369" s="4"/>
+      <c r="A1369" s="3"/>
     </row>
     <row r="1370" spans="1:1">
-      <c r="A1370" s="4"/>
+      <c r="A1370" s="3"/>
     </row>
     <row r="1371" spans="1:1">
-      <c r="A1371" s="4"/>
+      <c r="A1371" s="3"/>
     </row>
     <row r="1372" spans="1:1">
-      <c r="A1372" s="4"/>
+      <c r="A1372" s="3"/>
     </row>
     <row r="1373" spans="1:1">
-      <c r="A1373" s="4"/>
+      <c r="A1373" s="3"/>
     </row>
     <row r="1374" spans="1:1">
-      <c r="A1374" s="4"/>
+      <c r="A1374" s="3"/>
     </row>
     <row r="1375" spans="1:1">
-      <c r="A1375" s="4"/>
+      <c r="A1375" s="3"/>
     </row>
     <row r="1376" spans="1:1">
-      <c r="A1376" s="4"/>
+      <c r="A1376" s="3"/>
     </row>
     <row r="1377" spans="1:1">
-      <c r="A1377" s="4"/>
+      <c r="A1377" s="3"/>
     </row>
     <row r="1378" spans="1:1">
-      <c r="A1378" s="4"/>
+      <c r="A1378" s="3"/>
     </row>
     <row r="1379" spans="1:1">
-      <c r="A1379" s="4"/>
+      <c r="A1379" s="3"/>
     </row>
     <row r="1380" spans="1:1">
-      <c r="A1380" s="4"/>
+      <c r="A1380" s="3"/>
     </row>
     <row r="1381" spans="1:1">
-      <c r="A1381" s="4"/>
+      <c r="A1381" s="3"/>
     </row>
     <row r="1382" spans="1:1">
-      <c r="A1382" s="4"/>
+      <c r="A1382" s="3"/>
     </row>
     <row r="1383" spans="1:1">
-      <c r="A1383" s="4"/>
+      <c r="A1383" s="3"/>
     </row>
     <row r="1384" spans="1:1">
-      <c r="A1384" s="4"/>
+      <c r="A1384" s="3"/>
     </row>
     <row r="1385" spans="1:1">
-      <c r="A1385" s="4"/>
+      <c r="A1385" s="3"/>
     </row>
     <row r="1386" spans="1:1">
-      <c r="A1386" s="4"/>
+      <c r="A1386" s="3"/>
     </row>
     <row r="1387" spans="1:1">
-      <c r="A1387" s="4"/>
+      <c r="A1387" s="3"/>
     </row>
     <row r="1388" spans="1:1">
-      <c r="A1388" s="4"/>
+      <c r="A1388" s="3"/>
     </row>
     <row r="1389" spans="1:1">
-      <c r="A1389" s="4"/>
+      <c r="A1389" s="3"/>
     </row>
     <row r="1390" spans="1:1">
-      <c r="A1390" s="4"/>
+      <c r="A1390" s="3"/>
     </row>
     <row r="1391" spans="1:1">
-      <c r="A1391" s="4"/>
+      <c r="A1391" s="3"/>
     </row>
     <row r="1392" spans="1:1">
-      <c r="A1392" s="4"/>
+      <c r="A1392" s="3"/>
     </row>
     <row r="1393" spans="1:1">
-      <c r="A1393" s="4"/>
+      <c r="A1393" s="3"/>
     </row>
     <row r="1394" spans="1:1">
-      <c r="A1394" s="4"/>
+      <c r="A1394" s="3"/>
     </row>
     <row r="1395" spans="1:1">
-      <c r="A1395" s="4"/>
+      <c r="A1395" s="3"/>
     </row>
     <row r="1396" spans="1:1">
-      <c r="A1396" s="4"/>
+      <c r="A1396" s="3"/>
     </row>
     <row r="1397" spans="1:1">
-      <c r="A1397" s="4"/>
+      <c r="A1397" s="3"/>
     </row>
     <row r="1398" spans="1:1">
-      <c r="A1398" s="4"/>
+      <c r="A1398" s="3"/>
     </row>
     <row r="1399" spans="1:1">
-      <c r="A1399" s="4"/>
+      <c r="A1399" s="3"/>
     </row>
     <row r="1400" spans="1:1">
-      <c r="A1400" s="4"/>
+      <c r="A1400" s="3"/>
     </row>
     <row r="1401" spans="1:1">
-      <c r="A1401" s="4"/>
+      <c r="A1401" s="3"/>
     </row>
     <row r="1402" spans="1:1">
-      <c r="A1402" s="4"/>
+      <c r="A1402" s="3"/>
     </row>
     <row r="1403" spans="1:1">
-      <c r="A1403" s="4"/>
+      <c r="A1403" s="3"/>
     </row>
     <row r="1404" spans="1:1">
-      <c r="A1404" s="4"/>
+      <c r="A1404" s="3"/>
     </row>
     <row r="1405" spans="1:1">
-      <c r="A1405" s="4"/>
+      <c r="A1405" s="3"/>
     </row>
     <row r="1406" spans="1:1">
-      <c r="A1406" s="4"/>
+      <c r="A1406" s="3"/>
     </row>
     <row r="1407" spans="1:1">
-      <c r="A1407" s="4"/>
+      <c r="A1407" s="3"/>
     </row>
     <row r="1408" spans="1:1">
-      <c r="A1408" s="4"/>
+      <c r="A1408" s="3"/>
     </row>
     <row r="1409" spans="1:1">
-      <c r="A1409" s="4"/>
+      <c r="A1409" s="3"/>
     </row>
     <row r="1410" spans="1:1">
-      <c r="A1410" s="4"/>
+      <c r="A1410" s="3"/>
     </row>
     <row r="1411" spans="1:1">
-      <c r="A1411" s="4"/>
+      <c r="A1411" s="3"/>
     </row>
     <row r="1412" spans="1:1">
-      <c r="A1412" s="4"/>
+      <c r="A1412" s="3"/>
     </row>
     <row r="1413" spans="1:1">
-      <c r="A1413" s="4"/>
+      <c r="A1413" s="3"/>
     </row>
     <row r="1414" spans="1:1">
-      <c r="A1414" s="4"/>
+      <c r="A1414" s="3"/>
     </row>
     <row r="1415" spans="1:1">
-      <c r="A1415" s="4"/>
+      <c r="A1415" s="3"/>
     </row>
     <row r="1416" spans="1:1">
-      <c r="A1416" s="4"/>
+      <c r="A1416" s="3"/>
     </row>
     <row r="1417" spans="1:1">
-      <c r="A1417" s="4"/>
+      <c r="A1417" s="3"/>
     </row>
     <row r="1418" spans="1:1">
-      <c r="A1418" s="4"/>
+      <c r="A1418" s="3"/>
     </row>
     <row r="1419" spans="1:1">
-      <c r="A1419" s="4"/>
+      <c r="A1419" s="3"/>
     </row>
     <row r="1420" spans="1:1">
-      <c r="A1420" s="4"/>
+      <c r="A1420" s="3"/>
     </row>
     <row r="1421" spans="1:1">
-      <c r="A1421" s="4"/>
+      <c r="A1421" s="3"/>
     </row>
     <row r="1422" spans="1:1">
-      <c r="A1422" s="4"/>
+      <c r="A1422" s="3"/>
     </row>
     <row r="1423" spans="1:1">
-      <c r="A1423" s="4"/>
+      <c r="A1423" s="3"/>
     </row>
     <row r="1424" spans="1:1">
-      <c r="A1424" s="4"/>
+      <c r="A1424" s="3"/>
     </row>
     <row r="1425" spans="1:1">
-      <c r="A1425" s="4"/>
+      <c r="A1425" s="3"/>
     </row>
     <row r="1426" spans="1:1">
-      <c r="A1426" s="4"/>
+      <c r="A1426" s="3"/>
     </row>
     <row r="1427" spans="1:1">
-      <c r="A1427" s="4"/>
+      <c r="A1427" s="3"/>
     </row>
     <row r="1428" spans="1:1">
-      <c r="A1428" s="4"/>
+      <c r="A1428" s="3"/>
     </row>
     <row r="1429" spans="1:1">
-      <c r="A1429" s="4"/>
+      <c r="A1429" s="3"/>
     </row>
     <row r="1430" spans="1:1">
-      <c r="A1430" s="4"/>
+      <c r="A1430" s="3"/>
     </row>
     <row r="1431" spans="1:1">
-      <c r="A1431" s="4"/>
+      <c r="A1431" s="3"/>
     </row>
     <row r="1432" spans="1:1">
-      <c r="A1432" s="4"/>
+      <c r="A1432" s="3"/>
     </row>
     <row r="1433" spans="1:1">
-      <c r="A1433" s="4"/>
+      <c r="A1433" s="3"/>
     </row>
     <row r="1434" spans="1:1">
-      <c r="A1434" s="4"/>
+      <c r="A1434" s="3"/>
     </row>
     <row r="1435" spans="1:1">
-      <c r="A1435" s="4"/>
+      <c r="A1435" s="3"/>
     </row>
     <row r="1436" spans="1:1">
-      <c r="A1436" s="4"/>
+      <c r="A1436" s="3"/>
     </row>
     <row r="1437" spans="1:1">
-      <c r="A1437" s="4"/>
+      <c r="A1437" s="3"/>
     </row>
     <row r="1438" spans="1:1">
-      <c r="A1438" s="4"/>
+      <c r="A1438" s="3"/>
     </row>
     <row r="1439" spans="1:1">
-      <c r="A1439" s="4"/>
+      <c r="A1439" s="3"/>
     </row>
     <row r="1440" spans="1:1">
-      <c r="A1440" s="4"/>
+      <c r="A1440" s="3"/>
     </row>
     <row r="1441" spans="1:1">
-      <c r="A1441" s="4"/>
+      <c r="A1441" s="3"/>
     </row>
     <row r="1442" spans="1:1">
-      <c r="A1442" s="4"/>
+      <c r="A1442" s="3"/>
     </row>
     <row r="1443" spans="1:1">
-      <c r="A1443" s="4"/>
+      <c r="A1443" s="3"/>
     </row>
     <row r="1444" spans="1:1">
-      <c r="A1444" s="4"/>
+      <c r="A1444" s="3"/>
     </row>
     <row r="1445" spans="1:1">
-      <c r="A1445" s="4"/>
+      <c r="A1445" s="3"/>
     </row>
     <row r="1446" spans="1:1">
-      <c r="A1446" s="4"/>
+      <c r="A1446" s="3"/>
     </row>
     <row r="1447" spans="1:1">
-      <c r="A1447" s="4"/>
+      <c r="A1447" s="3"/>
     </row>
     <row r="1448" spans="1:1">
-      <c r="A1448" s="4"/>
+      <c r="A1448" s="3"/>
     </row>
     <row r="1449" spans="1:1">
-      <c r="A1449" s="4"/>
+      <c r="A1449" s="3"/>
     </row>
     <row r="1450" spans="1:1">
-      <c r="A1450" s="4"/>
+      <c r="A1450" s="3"/>
     </row>
     <row r="1451" spans="1:1">
-      <c r="A1451" s="4"/>
+      <c r="A1451" s="3"/>
     </row>
     <row r="1452" spans="1:1">
-      <c r="A1452" s="4"/>
+      <c r="A1452" s="3"/>
     </row>
     <row r="1453" spans="1:1">
-      <c r="A1453" s="4"/>
+      <c r="A1453" s="3"/>
     </row>
     <row r="1454" spans="1:1">
-      <c r="A1454" s="4"/>
+      <c r="A1454" s="3"/>
     </row>
     <row r="1455" spans="1:1">
-      <c r="A1455" s="4"/>
+      <c r="A1455" s="3"/>
     </row>
     <row r="1456" spans="1:1">
-      <c r="A1456" s="4"/>
+      <c r="A1456" s="3"/>
     </row>
     <row r="1457" spans="1:1">
-      <c r="A1457" s="4"/>
+      <c r="A1457" s="3"/>
     </row>
     <row r="1458" spans="1:1">
-      <c r="A1458" s="4"/>
+      <c r="A1458" s="3"/>
     </row>
     <row r="1459" spans="1:1">
-      <c r="A1459" s="4"/>
+      <c r="A1459" s="3"/>
     </row>
     <row r="1460" spans="1:1">
-      <c r="A1460" s="4"/>
+      <c r="A1460" s="3"/>
     </row>
     <row r="1461" spans="1:1">
-      <c r="A1461" s="4"/>
+      <c r="A1461" s="3"/>
     </row>
     <row r="1462" spans="1:1">
-      <c r="A1462" s="4"/>
+      <c r="A1462" s="3"/>
     </row>
     <row r="1463" spans="1:1">
-      <c r="A1463" s="4"/>
+      <c r="A1463" s="3"/>
     </row>
     <row r="1464" spans="1:1">
-      <c r="A1464" s="4"/>
+      <c r="A1464" s="3"/>
     </row>
     <row r="1465" spans="1:1">
-      <c r="A1465" s="4"/>
+      <c r="A1465" s="3"/>
     </row>
     <row r="1466" spans="1:1">
-      <c r="A1466" s="4"/>
+      <c r="A1466" s="3"/>
     </row>
     <row r="1467" spans="1:1">
-      <c r="A1467" s="4"/>
+      <c r="A1467" s="3"/>
     </row>
     <row r="1468" spans="1:1">
-      <c r="A1468" s="4"/>
+      <c r="A1468" s="3"/>
     </row>
     <row r="1469" spans="1:1">
-      <c r="A1469" s="4"/>
+      <c r="A1469" s="3"/>
     </row>
     <row r="1470" spans="1:1">
-      <c r="A1470" s="4"/>
+      <c r="A1470" s="3"/>
     </row>
     <row r="1471" spans="1:1">
-      <c r="A1471" s="4"/>
+      <c r="A1471" s="3"/>
     </row>
     <row r="1472" spans="1:1">
-      <c r="A1472" s="4"/>
+      <c r="A1472" s="3"/>
     </row>
     <row r="1473" spans="1:1">
-      <c r="A1473" s="4"/>
+      <c r="A1473" s="3"/>
     </row>
     <row r="1474" spans="1:1">
-      <c r="A1474" s="4"/>
+      <c r="A1474" s="3"/>
     </row>
     <row r="1475" spans="1:1">
-      <c r="A1475" s="4"/>
+      <c r="A1475" s="3"/>
     </row>
     <row r="1476" spans="1:1">
-      <c r="A1476" s="4"/>
+      <c r="A1476" s="3"/>
     </row>
     <row r="1477" spans="1:1">
-      <c r="A1477" s="4"/>
+      <c r="A1477" s="3"/>
     </row>
     <row r="1478" spans="1:1">
-      <c r="A1478" s="4"/>
+      <c r="A1478" s="3"/>
     </row>
     <row r="1479" spans="1:1">
-      <c r="A1479" s="4"/>
+      <c r="A1479" s="3"/>
     </row>
     <row r="1480" spans="1:1">
-      <c r="A1480" s="4"/>
+      <c r="A1480" s="3"/>
     </row>
     <row r="1481" spans="1:1">
-      <c r="A1481" s="4"/>
+      <c r="A1481" s="3"/>
     </row>
     <row r="1482" spans="1:1">
-      <c r="A1482" s="4"/>
+      <c r="A1482" s="3"/>
     </row>
     <row r="1483" spans="1:1">
-      <c r="A1483" s="4"/>
+      <c r="A1483" s="3"/>
     </row>
     <row r="1484" spans="1:1">
-      <c r="A1484" s="4"/>
+      <c r="A1484" s="3"/>
     </row>
     <row r="1485" spans="1:1">
-      <c r="A1485" s="4"/>
+      <c r="A1485" s="3"/>
     </row>
     <row r="1486" spans="1:1">
-      <c r="A1486" s="4"/>
+      <c r="A1486" s="3"/>
     </row>
     <row r="1487" spans="1:1">
-      <c r="A1487" s="4"/>
+      <c r="A1487" s="3"/>
     </row>
     <row r="1488" spans="1:1">
-      <c r="A1488" s="4"/>
+      <c r="A1488" s="3"/>
     </row>
     <row r="1489" spans="1:1">
-      <c r="A1489" s="4"/>
+      <c r="A1489" s="3"/>
     </row>
     <row r="1490" spans="1:1">
-      <c r="A1490" s="4"/>
+      <c r="A1490" s="3"/>
     </row>
     <row r="1491" spans="1:1">
-      <c r="A1491" s="4"/>
+      <c r="A1491" s="3"/>
     </row>
     <row r="1492" spans="1:1">
-      <c r="A1492" s="4"/>
+      <c r="A1492" s="3"/>
     </row>
     <row r="1493" spans="1:1">
-      <c r="A1493" s="4"/>
+      <c r="A1493" s="3"/>
     </row>
     <row r="1494" spans="1:1">
-      <c r="A1494" s="4"/>
+      <c r="A1494" s="3"/>
     </row>
     <row r="1495" spans="1:1">
-      <c r="A1495" s="4"/>
+      <c r="A1495" s="3"/>
     </row>
     <row r="1496" spans="1:1">
-      <c r="A1496" s="4"/>
+      <c r="A1496" s="3"/>
     </row>
     <row r="1497" spans="1:1">
-      <c r="A1497" s="4"/>
+      <c r="A1497" s="3"/>
     </row>
     <row r="1498" spans="1:1">
-      <c r="A1498" s="4"/>
+      <c r="A1498" s="3"/>
     </row>
     <row r="1499" spans="1:1">
-      <c r="A1499" s="4"/>
+      <c r="A1499" s="3"/>
     </row>
     <row r="1500" spans="1:1">
-      <c r="A1500" s="4"/>
+      <c r="A1500" s="3"/>
     </row>
     <row r="1501" spans="1:1">
-      <c r="A1501" s="4"/>
+      <c r="A1501" s="3"/>
     </row>
     <row r="1502" spans="1:1">
-      <c r="A1502" s="4"/>
+      <c r="A1502" s="3"/>
     </row>
     <row r="1503" spans="1:1">
-      <c r="A1503" s="4"/>
+      <c r="A1503" s="3"/>
     </row>
     <row r="1504" spans="1:1">
-      <c r="A1504" s="4"/>
+      <c r="A1504" s="3"/>
     </row>
     <row r="1505" spans="1:1">
-      <c r="A1505" s="4"/>
+      <c r="A1505" s="3"/>
     </row>
     <row r="1506" spans="1:1">
-      <c r="A1506" s="4"/>
+      <c r="A1506" s="3"/>
     </row>
     <row r="1507" spans="1:1">
-      <c r="A1507" s="4"/>
+      <c r="A1507" s="3"/>
     </row>
     <row r="1508" spans="1:1">
-      <c r="A1508" s="4"/>
+      <c r="A1508" s="3"/>
     </row>
     <row r="1509" spans="1:1">
-      <c r="A1509" s="4"/>
+      <c r="A1509" s="3"/>
     </row>
     <row r="1510" spans="1:1">
-      <c r="A1510" s="4"/>
+      <c r="A1510" s="3"/>
     </row>
     <row r="1511" spans="1:1">
-      <c r="A1511" s="4"/>
+      <c r="A1511" s="3"/>
     </row>
     <row r="1512" spans="1:1">
-      <c r="A1512" s="4"/>
+      <c r="A1512" s="3"/>
     </row>
     <row r="1513" spans="1:1">
-      <c r="A1513" s="4"/>
+      <c r="A1513" s="3"/>
     </row>
     <row r="1514" spans="1:1">
-      <c r="A1514" s="4"/>
+      <c r="A1514" s="3"/>
     </row>
     <row r="1515" spans="1:1">
-      <c r="A1515" s="4"/>
+      <c r="A1515" s="3"/>
     </row>
     <row r="1516" spans="1:1">
-      <c r="A1516" s="4"/>
+      <c r="A1516" s="3"/>
     </row>
     <row r="1517" spans="1:1">
-      <c r="A1517" s="4"/>
+      <c r="A1517" s="3"/>
     </row>
     <row r="1518" spans="1:1">
-      <c r="A1518" s="4"/>
+      <c r="A1518" s="3"/>
     </row>
     <row r="1519" spans="1:1">
-      <c r="A1519" s="4"/>
+      <c r="A1519" s="3"/>
     </row>
     <row r="1520" spans="1:1">
-      <c r="A1520" s="4"/>
+      <c r="A1520" s="3"/>
     </row>
     <row r="1521" spans="1:1">
-      <c r="A1521" s="4"/>
+      <c r="A1521" s="3"/>
     </row>
     <row r="1522" spans="1:1">
-      <c r="A1522" s="4"/>
+      <c r="A1522" s="3"/>
     </row>
     <row r="1523" spans="1:1">
-      <c r="A1523" s="4"/>
+      <c r="A1523" s="3"/>
     </row>
     <row r="1524" spans="1:1">
-      <c r="A1524" s="4"/>
+      <c r="A1524" s="3"/>
     </row>
     <row r="1525" spans="1:1">
-      <c r="A1525" s="4"/>
+      <c r="A1525" s="3"/>
     </row>
     <row r="1526" spans="1:1">
-      <c r="A1526" s="4"/>
+      <c r="A1526" s="3"/>
     </row>
     <row r="1527" spans="1:1">
-      <c r="A1527" s="4"/>
+      <c r="A1527" s="3"/>
     </row>
     <row r="1528" spans="1:1">
-      <c r="A1528" s="4"/>
+      <c r="A1528" s="3"/>
     </row>
     <row r="1529" spans="1:1">
-      <c r="A1529" s="4"/>
+      <c r="A1529" s="3"/>
     </row>
     <row r="1530" spans="1:1">
-      <c r="A1530" s="4"/>
+      <c r="A1530" s="3"/>
     </row>
     <row r="1531" spans="1:1">
-      <c r="A1531" s="4"/>
+      <c r="A1531" s="3"/>
     </row>
     <row r="1532" spans="1:1">
-      <c r="A1532" s="4"/>
+      <c r="A1532" s="3"/>
     </row>
     <row r="1533" spans="1:1">
-      <c r="A1533" s="4"/>
+      <c r="A1533" s="3"/>
     </row>
     <row r="1534" spans="1:1">
-      <c r="A1534" s="4"/>
+      <c r="A1534" s="3"/>
     </row>
     <row r="1535" spans="1:1">
-      <c r="A1535" s="4"/>
+      <c r="A1535" s="3"/>
     </row>
     <row r="1536" spans="1:1">
-      <c r="A1536" s="4"/>
+      <c r="A1536" s="3"/>
     </row>
     <row r="1537" spans="1:1">
-      <c r="A1537" s="4"/>
+      <c r="A1537" s="3"/>
     </row>
     <row r="1538" spans="1:1">
-      <c r="A1538" s="4"/>
+      <c r="A1538" s="3"/>
     </row>
     <row r="1539" spans="1:1">
-      <c r="A1539" s="4"/>
+      <c r="A1539" s="3"/>
     </row>
     <row r="1540" spans="1:1">
-      <c r="A1540" s="4"/>
+      <c r="A1540" s="3"/>
     </row>
     <row r="1541" spans="1:1">
-      <c r="A1541" s="4"/>
+      <c r="A1541" s="3"/>
     </row>
     <row r="1542" spans="1:1">
-      <c r="A1542" s="4"/>
+      <c r="A1542" s="3"/>
     </row>
     <row r="1543" spans="1:1">
-      <c r="A1543" s="4"/>
+      <c r="A1543" s="3"/>
     </row>
     <row r="1544" spans="1:1">
-      <c r="A1544" s="4"/>
+      <c r="A1544" s="3"/>
     </row>
     <row r="1545" spans="1:1">
-      <c r="A1545" s="4"/>
+      <c r="A1545" s="3"/>
     </row>
     <row r="1546" spans="1:1">
-      <c r="A1546" s="4"/>
+      <c r="A1546" s="3"/>
     </row>
     <row r="1547" spans="1:1">
-      <c r="A1547" s="4"/>
+      <c r="A1547" s="3"/>
     </row>
     <row r="1548" spans="1:1">
-      <c r="A1548" s="4"/>
+      <c r="A1548" s="3"/>
     </row>
     <row r="1549" spans="1:1">
-      <c r="A1549" s="4"/>
+      <c r="A1549" s="3"/>
     </row>
     <row r="1550" spans="1:1">
-      <c r="A1550" s="4"/>
+      <c r="A1550" s="3"/>
     </row>
     <row r="1551" spans="1:1">
-      <c r="A1551" s="4"/>
+      <c r="A1551" s="3"/>
     </row>
     <row r="1552" spans="1:1">
-      <c r="A1552" s="4"/>
+      <c r="A1552" s="3"/>
     </row>
     <row r="1553" spans="1:1">
-      <c r="A1553" s="4"/>
+      <c r="A1553" s="3"/>
     </row>
     <row r="1554" spans="1:1">
-      <c r="A1554" s="4"/>
+      <c r="A1554" s="3"/>
     </row>
     <row r="1555" spans="1:1">
-      <c r="A1555" s="4"/>
+      <c r="A1555" s="3"/>
     </row>
     <row r="1556" spans="1:1">
-      <c r="A1556" s="4"/>
+      <c r="A1556" s="3"/>
     </row>
     <row r="1557" spans="1:1">
-      <c r="A1557" s="4"/>
+      <c r="A1557" s="3"/>
     </row>
     <row r="1558" spans="1:1">
-      <c r="A1558" s="4"/>
+      <c r="A1558" s="3"/>
     </row>
     <row r="1559" spans="1:1">
-      <c r="A1559" s="4"/>
+      <c r="A1559" s="3"/>
     </row>
     <row r="1560" spans="1:1">
-      <c r="A1560" s="4"/>
+      <c r="A1560" s="3"/>
     </row>
     <row r="1561" spans="1:1">
-      <c r="A1561" s="4"/>
+      <c r="A1561" s="3"/>
     </row>
     <row r="1562" spans="1:1">
-      <c r="A1562" s="4"/>
+      <c r="A1562" s="3"/>
     </row>
     <row r="1563" spans="1:1">
-      <c r="A1563" s="4"/>
+      <c r="A1563" s="3"/>
     </row>
     <row r="1564" spans="1:1">
-      <c r="A1564" s="4"/>
+      <c r="A1564" s="3"/>
     </row>
     <row r="1565" spans="1:1">
-      <c r="A1565" s="4"/>
+      <c r="A1565" s="3"/>
     </row>
     <row r="1566" spans="1:1">
-      <c r="A1566" s="4"/>
+      <c r="A1566" s="3"/>
     </row>
     <row r="1567" spans="1:1">
-      <c r="A1567" s="4"/>
+      <c r="A1567" s="3"/>
     </row>
     <row r="1568" spans="1:1">
-      <c r="A1568" s="4"/>
+      <c r="A1568" s="3"/>
     </row>
     <row r="1569" spans="1:1">
-      <c r="A1569" s="4"/>
+      <c r="A1569" s="3"/>
     </row>
     <row r="1570" spans="1:1">
-      <c r="A1570" s="4"/>
+      <c r="A1570" s="3"/>
     </row>
     <row r="1571" spans="1:1">
-      <c r="A1571" s="4"/>
+      <c r="A1571" s="3"/>
     </row>
     <row r="1572" spans="1:1">
-      <c r="A1572" s="4"/>
+      <c r="A1572" s="3"/>
     </row>
     <row r="1573" spans="1:1">
-      <c r="A1573" s="4"/>
+      <c r="A1573" s="3"/>
     </row>
     <row r="1574" spans="1:1">
-      <c r="A1574" s="4"/>
+      <c r="A1574" s="3"/>
     </row>
     <row r="1575" spans="1:1">
-      <c r="A1575" s="4"/>
+      <c r="A1575" s="3"/>
     </row>
     <row r="1576" spans="1:1">
-      <c r="A1576" s="4"/>
+      <c r="A1576" s="3"/>
     </row>
     <row r="1577" spans="1:1">
-      <c r="A1577" s="4"/>
+      <c r="A1577" s="3"/>
     </row>
     <row r="1578" spans="1:1">
-      <c r="A1578" s="4"/>
+      <c r="A1578" s="3"/>
     </row>
     <row r="1579" spans="1:1">
-      <c r="A1579" s="4"/>
+      <c r="A1579" s="3"/>
     </row>
     <row r="1580" spans="1:1">
-      <c r="A1580" s="4"/>
+      <c r="A1580" s="3"/>
     </row>
     <row r="1581" spans="1:1">
-      <c r="A1581" s="4"/>
+      <c r="A1581" s="3"/>
     </row>
     <row r="1582" spans="1:1">
-      <c r="A1582" s="4"/>
+      <c r="A1582" s="3"/>
     </row>
     <row r="1583" spans="1:1">
-      <c r="A1583" s="4"/>
+      <c r="A1583" s="3"/>
     </row>
     <row r="1584" spans="1:1">
-      <c r="A1584" s="4"/>
+      <c r="A1584" s="3"/>
     </row>
     <row r="1585" spans="1:1">
-      <c r="A1585" s="4"/>
+      <c r="A1585" s="3"/>
     </row>
     <row r="1586" spans="1:1">
-      <c r="A1586" s="4"/>
+      <c r="A1586" s="3"/>
     </row>
     <row r="1587" spans="1:1">
-      <c r="A1587" s="4"/>
+      <c r="A1587" s="3"/>
     </row>
     <row r="1588" spans="1:1">
-      <c r="A1588" s="4"/>
+      <c r="A1588" s="3"/>
     </row>
     <row r="1589" spans="1:1">
-      <c r="A1589" s="4"/>
+      <c r="A1589" s="3"/>
     </row>
     <row r="1590" spans="1:1">
-      <c r="A1590" s="4"/>
+      <c r="A1590" s="3"/>
     </row>
     <row r="1591" spans="1:1">
-      <c r="A1591" s="4"/>
+      <c r="A1591" s="3"/>
     </row>
     <row r="1592" spans="1:1">
-      <c r="A1592" s="4"/>
+      <c r="A1592" s="3"/>
     </row>
     <row r="1593" spans="1:1">
-      <c r="A1593" s="4"/>
+      <c r="A1593" s="3"/>
     </row>
     <row r="1594" spans="1:1">
-      <c r="A1594" s="4"/>
+      <c r="A1594" s="3"/>
     </row>
     <row r="1595" spans="1:1">
-      <c r="A1595" s="4"/>
+      <c r="A1595" s="3"/>
     </row>
     <row r="1596" spans="1:1">
-      <c r="A1596" s="4"/>
+      <c r="A1596" s="3"/>
     </row>
     <row r="1597" spans="1:1">
-      <c r="A1597" s="4"/>
+      <c r="A1597" s="3"/>
     </row>
     <row r="1598" spans="1:1">
-      <c r="A1598" s="4"/>
+      <c r="A1598" s="3"/>
     </row>
     <row r="1599" spans="1:1">
-      <c r="A1599" s="4"/>
+      <c r="A1599" s="3"/>
     </row>
     <row r="1600" spans="1:1">
-      <c r="A1600" s="4"/>
+      <c r="A1600" s="3"/>
     </row>
     <row r="1601" spans="1:1">
-      <c r="A1601" s="4"/>
+      <c r="A1601" s="3"/>
     </row>
     <row r="1602" spans="1:1">
-      <c r="A1602" s="4"/>
+      <c r="A1602" s="3"/>
     </row>
     <row r="1603" spans="1:1">
-      <c r="A1603" s="4"/>
+      <c r="A1603" s="3"/>
     </row>
     <row r="1604" spans="1:1">
-      <c r="A1604" s="4"/>
+      <c r="A1604" s="3"/>
     </row>
     <row r="1605" spans="1:1">
-      <c r="A1605" s="4"/>
+      <c r="A1605" s="3"/>
     </row>
     <row r="1606" spans="1:1">
-      <c r="A1606" s="4"/>
+      <c r="A1606" s="3"/>
     </row>
     <row r="1607" spans="1:1">
-      <c r="A1607" s="4"/>
+      <c r="A1607" s="3"/>
     </row>
     <row r="1608" spans="1:1">
-      <c r="A1608" s="4"/>
+      <c r="A1608" s="3"/>
     </row>
     <row r="1609" spans="1:1">
-      <c r="A1609" s="4"/>
+      <c r="A1609" s="3"/>
     </row>
     <row r="1610" spans="1:1">
-      <c r="A1610" s="4"/>
+      <c r="A1610" s="3"/>
     </row>
     <row r="1611" spans="1:1">
-      <c r="A1611" s="4"/>
+      <c r="A1611" s="3"/>
     </row>
     <row r="1612" spans="1:1">
-      <c r="A1612" s="4"/>
+      <c r="A1612" s="3"/>
     </row>
     <row r="1613" spans="1:1">
-      <c r="A1613" s="4"/>
+      <c r="A1613" s="3"/>
     </row>
     <row r="1614" spans="1:1">
-      <c r="A1614" s="4"/>
+      <c r="A1614" s="3"/>
     </row>
     <row r="1615" spans="1:1">
-      <c r="A1615" s="4"/>
+      <c r="A1615" s="3"/>
     </row>
     <row r="1616" spans="1:1">
-      <c r="A1616" s="4"/>
+      <c r="A1616" s="3"/>
     </row>
     <row r="1617" spans="1:1">
-      <c r="A1617" s="4"/>
+      <c r="A1617" s="3"/>
     </row>
     <row r="1618" spans="1:1">
-      <c r="A1618" s="4"/>
+      <c r="A1618" s="3"/>
     </row>
     <row r="1619" spans="1:1">
-      <c r="A1619" s="4"/>
+      <c r="A1619" s="3"/>
     </row>
     <row r="1620" spans="1:1">
-      <c r="A1620" s="4"/>
+      <c r="A1620" s="3"/>
     </row>
     <row r="1621" spans="1:1">
-      <c r="A1621" s="4"/>
+      <c r="A1621" s="3"/>
     </row>
     <row r="1622" spans="1:1">
-      <c r="A1622" s="4"/>
+      <c r="A1622" s="3"/>
     </row>
     <row r="1623" spans="1:1">
-      <c r="A1623" s="4"/>
+      <c r="A1623" s="3"/>
     </row>
     <row r="1624" spans="1:1">
-      <c r="A1624" s="4"/>
+      <c r="A1624" s="3"/>
     </row>
     <row r="1625" spans="1:1">
-      <c r="A1625" s="4"/>
+      <c r="A1625" s="3"/>
     </row>
     <row r="1626" spans="1:1">
-      <c r="A1626" s="4"/>
+      <c r="A1626" s="3"/>
     </row>
     <row r="1627" spans="1:1">
-      <c r="A1627" s="4"/>
+      <c r="A1627" s="3"/>
     </row>
     <row r="1628" spans="1:1">
-      <c r="A1628" s="4"/>
+      <c r="A1628" s="3"/>
     </row>
     <row r="1629" spans="1:1">
-      <c r="A1629" s="4"/>
+      <c r="A1629" s="3"/>
     </row>
     <row r="1630" spans="1:1">
-      <c r="A1630" s="4"/>
+      <c r="A1630" s="3"/>
     </row>
     <row r="1631" spans="1:1">
-      <c r="A1631" s="4"/>
+      <c r="A1631" s="3"/>
     </row>
     <row r="1632" spans="1:1">
-      <c r="A1632" s="4"/>
+      <c r="A1632" s="3"/>
     </row>
     <row r="1633" spans="1:1">
-      <c r="A1633" s="4"/>
+      <c r="A1633" s="3"/>
     </row>
     <row r="1634" spans="1:1">
-      <c r="A1634" s="4"/>
+      <c r="A1634" s="3"/>
     </row>
     <row r="1635" spans="1:1">
-      <c r="A1635" s="4"/>
+      <c r="A1635" s="3"/>
     </row>
     <row r="1636" spans="1:1">
-      <c r="A1636" s="4"/>
+      <c r="A1636" s="3"/>
     </row>
     <row r="1637" spans="1:1">
-      <c r="A1637" s="4"/>
+      <c r="A1637" s="3"/>
     </row>
     <row r="1638" spans="1:1">
-      <c r="A1638" s="4"/>
+      <c r="A1638" s="3"/>
     </row>
     <row r="1639" spans="1:1">
-      <c r="A1639" s="4"/>
+      <c r="A1639" s="3"/>
     </row>
     <row r="1640" spans="1:1">
-      <c r="A1640" s="4"/>
+      <c r="A1640" s="3"/>
     </row>
     <row r="1641" spans="1:1">
-      <c r="A1641" s="4"/>
+      <c r="A1641" s="3"/>
     </row>
     <row r="1642" spans="1:1">
-      <c r="A1642" s="4"/>
+      <c r="A1642" s="3"/>
     </row>
     <row r="1643" spans="1:1">
-      <c r="A1643" s="4"/>
+      <c r="A1643" s="3"/>
     </row>
     <row r="1644" spans="1:1">
-      <c r="A1644" s="4"/>
+      <c r="A1644" s="3"/>
     </row>
     <row r="1645" spans="1:1">
-      <c r="A1645" s="4"/>
+      <c r="A1645" s="3"/>
     </row>
     <row r="1646" spans="1:1">
-      <c r="A1646" s="4"/>
+      <c r="A1646" s="3"/>
     </row>
     <row r="1647" spans="1:1">
-      <c r="A1647" s="4"/>
+      <c r="A1647" s="3"/>
     </row>
     <row r="1648" spans="1:1">
-      <c r="A1648" s="4"/>
+      <c r="A1648" s="3"/>
     </row>
     <row r="1649" spans="1:1">
-      <c r="A1649" s="4"/>
+      <c r="A1649" s="3"/>
     </row>
     <row r="1650" spans="1:1">
-      <c r="A1650" s="4"/>
+      <c r="A1650" s="3"/>
     </row>
     <row r="1651" spans="1:1">
-      <c r="A1651" s="4"/>
+      <c r="A1651" s="3"/>
     </row>
     <row r="1652" spans="1:1">
-      <c r="A1652" s="4"/>
+      <c r="A1652" s="3"/>
     </row>
     <row r="1653" spans="1:1">
-      <c r="A1653" s="4"/>
+      <c r="A1653" s="3"/>
     </row>
     <row r="1654" spans="1:1">
-      <c r="A1654" s="4"/>
+      <c r="A1654" s="3"/>
     </row>
     <row r="1655" spans="1:1">
-      <c r="A1655" s="4"/>
+      <c r="A1655" s="3"/>
     </row>
     <row r="1656" spans="1:1">
-      <c r="A1656" s="4"/>
+      <c r="A1656" s="3"/>
     </row>
     <row r="1657" spans="1:1">
-      <c r="A1657" s="4"/>
+      <c r="A1657" s="3"/>
     </row>
     <row r="1658" spans="1:1">
-      <c r="A1658" s="4"/>
+      <c r="A1658" s="3"/>
     </row>
     <row r="1659" spans="1:1">
-      <c r="A1659" s="4"/>
+      <c r="A1659" s="3"/>
     </row>
     <row r="1660" spans="1:1">
-      <c r="A1660" s="4"/>
+      <c r="A1660" s="3"/>
     </row>
     <row r="1661" spans="1:1">
-      <c r="A1661" s="4"/>
+      <c r="A1661" s="3"/>
     </row>
     <row r="1662" spans="1:1">
-      <c r="A1662" s="4"/>
+      <c r="A1662" s="3"/>
     </row>
     <row r="1663" spans="1:1">
-      <c r="A1663" s="4"/>
+      <c r="A1663" s="3"/>
     </row>
     <row r="1664" spans="1:1">
-      <c r="A1664" s="4"/>
+      <c r="A1664" s="3"/>
     </row>
     <row r="1665" spans="1:1">
-      <c r="A1665" s="4"/>
+      <c r="A1665" s="3"/>
     </row>
     <row r="1666" spans="1:1">
-      <c r="A1666" s="4"/>
+      <c r="A1666" s="3"/>
     </row>
     <row r="1667" spans="1:1">
-      <c r="A1667" s="4"/>
+      <c r="A1667" s="3"/>
     </row>
     <row r="1668" spans="1:1">
-      <c r="A1668" s="4"/>
+      <c r="A1668" s="3"/>
     </row>
     <row r="1669" spans="1:1">
-      <c r="A1669" s="4"/>
+      <c r="A1669" s="3"/>
     </row>
     <row r="1670" spans="1:1">
-      <c r="A1670" s="4"/>
+      <c r="A1670" s="3"/>
     </row>
     <row r="1671" spans="1:1">
-      <c r="A1671" s="4"/>
+      <c r="A1671" s="3"/>
     </row>
     <row r="1672" spans="1:1">
-      <c r="A1672" s="4"/>
+      <c r="A1672" s="3"/>
     </row>
     <row r="1673" spans="1:1">
-      <c r="A1673" s="4"/>
+      <c r="A1673" s="3"/>
     </row>
     <row r="1674" spans="1:1">
-      <c r="A1674" s="4"/>
+      <c r="A1674" s="3"/>
     </row>
     <row r="1675" spans="1:1">
-      <c r="A1675" s="4"/>
+      <c r="A1675" s="3"/>
     </row>
     <row r="1676" spans="1:1">
-      <c r="A1676" s="4"/>
+      <c r="A1676" s="3"/>
     </row>
     <row r="1677" spans="1:1">
-      <c r="A1677" s="4"/>
+      <c r="A1677" s="3"/>
     </row>
     <row r="1678" spans="1:1">
-      <c r="A1678" s="4"/>
+      <c r="A1678" s="3"/>
     </row>
     <row r="1679" spans="1:1">
-      <c r="A1679" s="4"/>
+      <c r="A1679" s="3"/>
     </row>
     <row r="1680" spans="1:1">
-      <c r="A1680" s="4"/>
+      <c r="A1680" s="3"/>
     </row>
     <row r="1681" spans="1:1">
-      <c r="A1681" s="4"/>
+      <c r="A1681" s="3"/>
     </row>
     <row r="1682" spans="1:1">
-      <c r="A1682" s="4"/>
+      <c r="A1682" s="3"/>
     </row>
     <row r="1683" spans="1:1">
-      <c r="A1683" s="4"/>
+      <c r="A1683" s="3"/>
     </row>
     <row r="1684" spans="1:1">
-      <c r="A1684" s="4"/>
+      <c r="A1684" s="3"/>
     </row>
     <row r="1685" spans="1:1">
-      <c r="A1685" s="4"/>
+      <c r="A1685" s="3"/>
     </row>
     <row r="1686" spans="1:1">
-      <c r="A1686" s="4"/>
+      <c r="A1686" s="3"/>
     </row>
     <row r="1687" spans="1:1">
-      <c r="A1687" s="4"/>
+      <c r="A1687" s="3"/>
     </row>
     <row r="1688" spans="1:1">
-      <c r="A1688" s="4"/>
+      <c r="A1688" s="3"/>
     </row>
     <row r="1689" spans="1:1">
-      <c r="A1689" s="4"/>
+      <c r="A1689" s="3"/>
     </row>
     <row r="1690" spans="1:1">
-      <c r="A1690" s="4"/>
+      <c r="A1690" s="3"/>
     </row>
     <row r="1691" spans="1:1">
-      <c r="A1691" s="4"/>
+      <c r="A1691" s="3"/>
     </row>
     <row r="1692" spans="1:1">
-      <c r="A1692" s="4"/>
+      <c r="A1692" s="3"/>
     </row>
     <row r="1693" spans="1:1">
-      <c r="A1693" s="4"/>
+      <c r="A1693" s="3"/>
     </row>
     <row r="1694" spans="1:1">
-      <c r="A1694" s="4"/>
+      <c r="A1694" s="3"/>
     </row>
     <row r="1695" spans="1:1">
-      <c r="A1695" s="4"/>
+      <c r="A1695" s="3"/>
     </row>
     <row r="1696" spans="1:1">
-      <c r="A1696" s="4"/>
+      <c r="A1696" s="3"/>
     </row>
     <row r="1697" spans="1:1">
-      <c r="A1697" s="4"/>
+      <c r="A1697" s="3"/>
     </row>
     <row r="1698" spans="1:1">
-      <c r="A1698" s="4"/>
+      <c r="A1698" s="3"/>
     </row>
     <row r="1699" spans="1:1">
-      <c r="A1699" s="4"/>
+      <c r="A1699" s="3"/>
     </row>
     <row r="1700" spans="1:1">
-      <c r="A1700" s="4"/>
+      <c r="A1700" s="3"/>
     </row>
     <row r="1701" spans="1:1">
-      <c r="A1701" s="4"/>
+      <c r="A1701" s="3"/>
     </row>
     <row r="1702" spans="1:1">
-      <c r="A1702" s="4"/>
+      <c r="A1702" s="3"/>
     </row>
     <row r="1703" spans="1:1">
-      <c r="A1703" s="4"/>
+      <c r="A1703" s="3"/>
     </row>
     <row r="1704" spans="1:1">
-      <c r="A1704" s="4"/>
+      <c r="A1704" s="3"/>
     </row>
     <row r="1705" spans="1:1">
-      <c r="A1705" s="4"/>
+      <c r="A1705" s="3"/>
     </row>
     <row r="1706" spans="1:1">
-      <c r="A1706" s="4"/>
+      <c r="A1706" s="3"/>
     </row>
     <row r="1707" spans="1:1">
-      <c r="A1707" s="4"/>
+      <c r="A1707" s="3"/>
     </row>
     <row r="1708" spans="1:1">
-      <c r="A1708" s="4"/>
+      <c r="A1708" s="3"/>
     </row>
     <row r="1709" spans="1:1">
-      <c r="A1709" s="4"/>
+      <c r="A1709" s="3"/>
     </row>
     <row r="1710" spans="1:1">
-      <c r="A1710" s="4"/>
+      <c r="A1710" s="3"/>
     </row>
     <row r="1711" spans="1:1">
-      <c r="A1711" s="4"/>
+      <c r="A1711" s="3"/>
     </row>
     <row r="1712" spans="1:1">
-      <c r="A1712" s="4"/>
+      <c r="A1712" s="3"/>
     </row>
     <row r="1713" spans="1:1">
-      <c r="A1713" s="4"/>
+      <c r="A1713" s="3"/>
     </row>
     <row r="1714" spans="1:1">
-      <c r="A1714" s="4"/>
+      <c r="A1714" s="3"/>
     </row>
     <row r="1715" spans="1:1">
-      <c r="A1715" s="4"/>
+      <c r="A1715" s="3"/>
     </row>
     <row r="1716" spans="1:1">
-      <c r="A1716" s="4"/>
+      <c r="A1716" s="3"/>
     </row>
     <row r="1717" spans="1:1">
-      <c r="A1717" s="4"/>
+      <c r="A1717" s="3"/>
     </row>
     <row r="1718" spans="1:1">
-      <c r="A1718" s="4"/>
+      <c r="A1718" s="3"/>
     </row>
     <row r="1719" spans="1:1">
-      <c r="A1719" s="4"/>
+      <c r="A1719" s="3"/>
     </row>
     <row r="1720" spans="1:1">
-      <c r="A1720" s="4"/>
+      <c r="A1720" s="3"/>
     </row>
     <row r="1721" spans="1:1">
-      <c r="A1721" s="4"/>
+      <c r="A1721" s="3"/>
     </row>
     <row r="1722" spans="1:1">
-      <c r="A1722" s="4"/>
+      <c r="A1722" s="3"/>
     </row>
     <row r="1723" spans="1:1">
-      <c r="A1723" s="4"/>
+      <c r="A1723" s="3"/>
     </row>
     <row r="1724" spans="1:1">
-      <c r="A1724" s="4"/>
+      <c r="A1724" s="3"/>
     </row>
     <row r="1725" spans="1:1">
-      <c r="A1725" s="4"/>
+      <c r="A1725" s="3"/>
     </row>
     <row r="1726" spans="1:1">
-      <c r="A1726" s="4"/>
+      <c r="A1726" s="3"/>
     </row>
     <row r="1727" spans="1:1">
-      <c r="A1727" s="4"/>
+      <c r="A1727" s="3"/>
     </row>
     <row r="1728" spans="1:1">
-      <c r="A1728" s="4"/>
+      <c r="A1728" s="3"/>
     </row>
     <row r="1729" spans="1:1">
-      <c r="A1729" s="4"/>
+      <c r="A1729" s="3"/>
     </row>
     <row r="1730" spans="1:1">
-      <c r="A1730" s="4"/>
+      <c r="A1730" s="3"/>
     </row>
     <row r="1731" spans="1:1">
-      <c r="A1731" s="4"/>
+      <c r="A1731" s="3"/>
     </row>
     <row r="1732" spans="1:1">
-      <c r="A1732" s="4"/>
+      <c r="A1732" s="3"/>
     </row>
     <row r="1733" spans="1:1">
-      <c r="A1733" s="4"/>
+      <c r="A1733" s="3"/>
     </row>
     <row r="1734" spans="1:1">
-      <c r="A1734" s="4"/>
+      <c r="A1734" s="3"/>
     </row>
     <row r="1735" spans="1:1">
-      <c r="A1735" s="4"/>
+      <c r="A1735" s="3"/>
     </row>
     <row r="1736" spans="1:1">
-      <c r="A1736" s="4"/>
+      <c r="A1736" s="3"/>
     </row>
     <row r="1737" spans="1:1">
-      <c r="A1737" s="4"/>
+      <c r="A1737" s="3"/>
     </row>
     <row r="1738" spans="1:1">
-      <c r="A1738" s="4"/>
+      <c r="A1738" s="3"/>
     </row>
     <row r="1739" spans="1:1">
-      <c r="A1739" s="4"/>
+      <c r="A1739" s="3"/>
     </row>
     <row r="1740" spans="1:1">
-      <c r="A1740" s="4"/>
+      <c r="A1740" s="3"/>
     </row>
     <row r="1741" spans="1:1">
-      <c r="A1741" s="4"/>
+      <c r="A1741" s="3"/>
     </row>
     <row r="1742" spans="1:1">
-      <c r="A1742" s="4"/>
+      <c r="A1742" s="3"/>
     </row>
     <row r="1743" spans="1:1">
-      <c r="A1743" s="4"/>
+      <c r="A1743" s="3"/>
     </row>
     <row r="1744" spans="1:1">
-      <c r="A1744" s="4"/>
-[...2 lines deleted...]
-      <c r="A1745" s="4"/>
+      <c r="A1744" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="10" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56763F49-E719-483B-A544-C123265650B2}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA1EA66D-EA31-46D9-AC69-0AB8E7AD6AA0}">
+  <dimension ref="A1:B25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" customWidth="1"/>
+    <col min="2" max="2" width="167" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="18" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B1" s="18" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{262BA04E-C1D9-47D3-8E32-34BEB9EA174A}">
+  <dimension ref="A1:B98"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E32" sqref="E32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="56" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="18" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1" s="18" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbacec5f-48bd-4435-87b4-879a4cc221da" xmlns:ns3="0defd017-048e-4e93-b1b7-aa0e552401b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff55527f8e2d946c31a1ef016e06d5c0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100571F7CC71DA54F4B91B2A6AA31D4DC71" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15a2d318935df34577c2618d60f17671">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbacec5f-48bd-4435-87b4-879a4cc221da" xmlns:ns3="0defd017-048e-4e93-b1b7-aa0e552401b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de2185c2064ca8efaa7b2186f25cc118" ns2:_="" ns3:_="">
     <xsd:import namespace="bbacec5f-48bd-4435-87b4-879a4cc221da"/>
     <xsd:import namespace="0defd017-048e-4e93-b1b7-aa0e552401b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -32650,94 +41521,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="0defd017-048e-4e93-b1b7-aa0e552401b8">
       <UserInfo>
         <DisplayName>HCAI Legal Review</DisplayName>
         <AccountId>2388</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>HCAI ISD Regulations</DisplayName>
         <AccountId>1320</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Zimonjic, Tara@HCAI</DisplayName>
         <AccountId>712</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Serwanga, Irene@HCAI</DisplayName>
         <AccountId>2293</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bbacec5f-48bd-4435-87b4-879a4cc221da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0defd017-048e-4e93-b1b7-aa0e552401b8" xsi:nil="true"/>
     <Notes xmlns="bbacec5f-48bd-4435-87b4-879a4cc221da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEF4D227-5901-44E9-90D1-F7BB78229E25}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD06BE1D-721D-437B-B2AF-8D5E93A11975}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3A77B71-0CE6-4572-B197-F8C3076A034F}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD06BE1D-721D-437B-B2AF-8D5E93A11975}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2b3a245d-ae0c-41e5-a706-919401278756}" enabled="1" method="Standard" siteId="{28891a93-888f-489f-9930-e78b8f733ca6}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>State Of CA - HCAI</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Harewood-Smith, Addy@HCAI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>